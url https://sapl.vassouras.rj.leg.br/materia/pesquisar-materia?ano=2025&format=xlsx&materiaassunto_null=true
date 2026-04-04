--- v0 (2026-01-13)
+++ v1 (2026-04-04)
@@ -54,8544 +54,8544 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13154</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Danilo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13154/emenda_01_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13154/emenda_01_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao art. 1º, do Projeto de Lei nº 784/2025, que altera o art. 11 da Lei Municipal nº 3.084, de 03 de junho de 2019, para incluir à exceção de licença prêmio não superior a 60 dias consecutivos.</t>
   </si>
   <si>
     <t>13207</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13207/emenda_02_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13207/emenda_02_2025.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente o artigo 6º, do Projeto de Lei nº 820/2025, que dispõe sobre o lançamento, a atualização e o parcelamento dos créditos fiscais oriundos de ressarcimento ao Erário.</t>
   </si>
   <si>
     <t>12243</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Maria Capute</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12243/ind_02_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12243/ind_02_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a pavimentação asfáltica na Rua Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12244/ind_03_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12244/ind_03_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a limpeza da Rua Alírio Jordão, no bairro Residência.</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_04_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_04_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a limpeza da Rua Sebastião Paiva, no bairro Residência.</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_05_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_05_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a limpeza do desvio na Avenida Industrial próximo ao nº 6.250, em Ipiranga.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12247/ind_06_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12247/ind_06_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o patrolamento do desvio na Avenida Industrial próximo ao nº 6.250, em Ipiranga.</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Bruno Sales</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12248/ind_07_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12248/ind_07_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que interceda junto à K-Infra para que providencie a instalação de guard rail na primeira curva da entrada de Massambará, na BR-393.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12249/ind_08_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12249/ind_08_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de instalar câmeras de monitoramento nas escolas do Município.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12250/ind_09_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12250/ind_09_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto à Secretaria de Segurança Pública da permanência de guardas municipais nas escolas do município.</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Bruno Sales, Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12251/ind_10_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12251/ind_10_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de implantar o vale-alimentação ou repasse de uma cesta básica para os servidores públicos do Município.</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Manoel Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12252/ind_11_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12252/ind_11_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que interceda junto à K-Infra para que providencie a construção de um trevo na saída do bairro Barreiro para a BR 393.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gabriel Santos</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12253/ind_12_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12253/ind_12_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma do Clube Social de Andrade Pinto.</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12254/ind_13_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12254/ind_13_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma da quadra de areia de Andrade Pinto.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12255/ind_14_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12255/ind_14_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma da rodoviária de Andrade Pinto.</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12256/ind_15_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12256/ind_15_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie operação tapa buracos na Rua Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12257/ind_16_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12257/ind_16_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o retorno da obra da creche municipal de Andrade Pinto.</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Silvinho</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12258/ind_17_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12258/ind_17_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a extensão de rede de luz e 4 braços de luz, na continuação da Rua Cláudio Luiz Monsores Gomes, do nº 28 ao n° 60, no Madruga.</t>
   </si>
   <si>
     <t>12259</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12259/ind_18_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12259/ind_18_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de sistema de iluminação de baixa tensão, na Rua Jesuína de Carvalho Teixeira, no Tinguá.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12260/ind_19_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12260/ind_19_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria de obras a construção de uma ponte de cimento próxima a Fazenda de Castro, no bairro Tinguá.</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12261/ind_20_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12261/ind_20_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria de obras o patrolamento com colocação de material na estrada de Pirauí a Vargem do Manejo.</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12262/ind_21_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12262/ind_21_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria de obras operação tapa buracos na estrada do Marconde a Santa Rita.</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12263/ind_22_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12263/ind_22_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de quebra-molas na Avenida Ministro Romeiro Neto, próximo ao nº 1.003, no bairro Centenário.</t>
   </si>
   <si>
     <t>12264</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12264/ind_23_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12264/ind_23_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de conceder reajuste e/ou aumento salarial aos servidores ativos, aposentados e pensionistas do nosso município.</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>João Vitor</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12265/ind_24_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12265/ind_24_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto a secretaria competente, a melhoria da estrada Boa Vista, na comunidade dos Coelhos, no distrito de Massambará.</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12266/ind_25_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12266/ind_25_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de nova iluminação em LED na Praça Rocha Miranda, no distrito de Andrade Pinto.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12267/ind_26_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12267/ind_26_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto a secretaria competente, a substituição de 3 pontos de iluminação localizados próximo da Estrada Orlando Gomes dos Reis, nº2620, Barra dos Encantos, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12268/ind_27_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12268/ind_27_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da área externa do colégio municipal Prefeito Pedro Ivo da Costa, localizado na Rua Antônio Pinheiro, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12269/ind_28_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12269/ind_28_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação do viaduto de acesso ao cemitério, localizado na Rua José Câmara da Silveira, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12270/ind_29_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12270/ind_29_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie operação tapa buracos na Rua dos Franciscanos, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12271/ind_30_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12271/ind_30_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de um novo parquinho infantil, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12272/ind_31_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12272/ind_31_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma da Praça Rocha Miranda, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12273/ind_32_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12273/ind_32_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de uma quadra coberta na Escola Municipal Prefeito Pedro Ivo da Costa, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12274/ind_33_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12274/ind_33_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a cobertura da quadra poliesportiva, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12275/ind_34_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12275/ind_34_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de calçadas na Rua Horácio de Carvalho, no Centro.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12276/ind_35_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12276/ind_35_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de um ponto de ônibus na Rua Horácio de Carvalho, no Centro.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12277/ind_36_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12277/ind_36_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a poda das árvores na Rua Mirabeau da Costa Seixas Porto, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12278/ind_37_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12278/ind_37_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a limpeza da Rua Mirabeau da Costa Seixas Porto, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12279/ind_38_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12279/ind_38_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o patrolamento e manutenção da Rua Mirabeau da Costa Seixas Porto, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12280/ind_39_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12280/ind_39_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto à secretaria competente, a reforma da área de lazer do complexo poliesportivo, localizado na Rua Prefeito Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12281/ind_40_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12281/ind_40_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto à secretaria competente, a reforma dos vestiários da área de lazer do complexo poliesportivo, localizado na Rua Prefeito Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12282/ind_41_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12282/ind_41_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto à secretaria competente, reforma do alambrado do campo, localizado na Rua Prefeito Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Pastor Michel</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12283/ind_43_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12283/ind_43_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Srª. Prefeita Municipal que providencie junto a secretaria competente, a instalação de braço para iluminação pública no rodo ao final da Rua Erbert Martuchelli, próximo ao número 83, no bairro Centro.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12284/ind_44_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12284/ind_44_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Srª. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Maria da Silveira Gomes em toda sua extensão, no bairro Madruga.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12285/ind_45_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12285/ind_45_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Srª. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Travessa Antônio Fernandes (Alemão), no bairro Madruga.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12286/ind_46_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12286/ind_46_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Srª. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Dr. Zamith, no bairro Centro.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12287/ind_47_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12287/ind_47_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto à secretaria competente, a reforma do ESF da Glória, localizado na Rua Faustina de Assis, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12288/ind_48_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12288/ind_48_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara que estude a viabilidade de conceder reajuste e/ou aumento salarial aos servidores ativos, aposentados e pensionistas da Câmara Municipal.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12289/ind_49_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12289/ind_49_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a ampliação do Programa Municipal de Coleta Seletiva para todos os bairros e distritos ainda não contemplados.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Danilo, Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12290/ind_50_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12290/ind_50_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a cobertura da quadra poliesportiva da Represa, no bairro Grecco, na Rua Tibúrcio Barbosa, ao lado do número 828 (Creche Municipal Noemia Trouche Jordão), em Vassouras.</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12295/ind_56_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12295/ind_56_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie junto à secretaria competente, a reforma do ESF localizado na RJ 131, em Andrade Costa.</t>
   </si>
   <si>
     <t>12296</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12296/ind_57_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12296/ind_57_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie a reforma do ESF André Rossani, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12297/ind_58_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12297/ind_58_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie a instalação de cobertura para os pacientes do ESF André Rossani, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12298/ind_59_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12298/ind_59_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Prefeita Municipal que providencie a reforma do alambrado do ESF André Rossani, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12299/ind_60_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12299/ind_60_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de iluminação pública no desvio da RJ 137, na altura de Ipiranga.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Manoel Macedo, Bruno Sales</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12300/ind_61_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12300/ind_61_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de instalar ar-condicionado nas salas de aula das escolas municipais.</t>
   </si>
   <si>
     <t>12301</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12301/ind_62_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12301/ind_62_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Santos Dumont, no bairro Centro.</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12302/ind_63_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12302/ind_63_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, o reparo do ponto de iluminação pública no final da Rua Santos Dumont próximo ao número 532, no bairro Centro.</t>
   </si>
   <si>
     <t>12303</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12303/ind_64_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12303/ind_64_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a limpeza do escadão que liga o final da Rua Santos Dumont próximo ao número 532 à Avenida Presidente Vargas, no bairro Centro.</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12304/ind_65_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12304/ind_65_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a reparo dos pontos de iluminação pública na Estrada Barão de Vassouras RJ 115 nos postes com marcação dos números 17, 18 e 19 no bairro Matadouro.</t>
   </si>
   <si>
     <t>12305</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12305/ind_66_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12305/ind_66_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Dr. Manoel Martins, no bairro Residência.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12306/ind_67_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12306/ind_67_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a construção de área de lazer com parquinho infantil na Rua Tibúrcio Barbosa, área ao lado da Quadra Poliesportiva (próximo ao número 828), na Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12307/ind_68_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12307/ind_68_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a construção/criação de um Centro de Formação e Capacitação de Jovens Rurais no distrito de Pirauí.</t>
   </si>
   <si>
     <t>12308</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12308/ind_69_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12308/ind_69_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a construção de um Centro Agroindustrial das Mulheres Rurais no distrito de Pirauí.</t>
   </si>
   <si>
     <t>12309</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12309/ind_70_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12309/ind_70_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, o retorno das apresentações musicais e culturais na Feira do Produtor de Vassouras-RJ Localizada na Rua Barão do Amparo.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12310/ind_71_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12310/ind_71_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente a reforma da pracinha, localizada entre a Rodovia Lucio Meira, BR 393, Km 237 e a Rua Salvador Mandaro Filho (próximo ao número 01), no bairro Grecco.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Diney Gomes, Danilo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12311/ind_72_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12311/ind_72_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente a construção de quadra poliesportiva na Rua Antônio Faustino da Silva, no bairro Mancusi.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12312/ind_73_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12312/ind_73_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a instalação de uma Subunidade de Saúde da Família, na Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12313</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12313/ind_74_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12313/ind_74_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Salvador Mandaro Filho, no bairro Grecco.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12314/ind_75_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12314/ind_75_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Tibúrcio Barbosa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12315/ind_76_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12315/ind_76_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Herondina Mandaro, no bairro Grecco.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12318/ind_79_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12318/ind_79_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a pavimentação asfáltica no desvio da RJ 137, na altura de Ipiranga.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12319/ind_80_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12319/ind_80_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de realizar a ampliação da Arborização Urbana.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12320/ind_81_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12320/ind_81_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de disponibilizar pontos de hidratação pública.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12321/ind_82_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12321/ind_82_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de realizar melhorias na infraestrutura de espaços públicos, com investimentos em ventilação e climatização.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12322/ind_83_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12322/ind_83_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de realizar campanhas de conscientização para enfrentar o calor com segurança e evitar os problemas de saúde.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12323/ind_84_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12323/ind_84_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de sete braços de iluminação pública na Rua das Mangueiras, em Pirauí.</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Matheus do Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12324/ind_85_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12324/ind_85_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie instalações de mais recursos de segurança como guarda-corpo na ponte que interliga a Rua José Monteiro Soares Filho à RJ-115, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12325/ind_86_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12325/ind_86_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reestruturação dos degraus da escada localizada na Rua José Monteiro Soares Filho a RJ-115, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12326/ind_87_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12326/ind_87_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de cobertura de proteção contra sol e chuva sobre o portão da Escola Municipal Prefeito Severino Ananias Dias (CAIC), na Residência.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12327/ind_88_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12327/ind_88_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma da calçada localizada na rua Juiz Machado Junior, sentido Matadouro e Campo Limpo, no bairro Centro.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12328/ind_89_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12328/ind_89_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto a secretaria de saúde, de criação de uma base do SAMU em Andrade Pinto.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12329/ind_90_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12329/ind_90_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que interceda junto as companhias telefônicas para que estudem a viabilidade da instalação de uma torre de sinal telefônico, em Andrade Costa.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12330/ind_91_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12330/ind_91_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de um parquinho infantil nos arredores da praça da comunidade da Glória, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12331/ind_92_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12331/ind_92_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de lixeiras de coleta seletiva na Praça Rocha Miranda, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12332/ind_93_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12332/ind_93_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a poda das árvores na Rua Vereador Waldir F. Machado, em Andrade Costa.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Juninho Gama</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12333/ind_94_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12333/ind_94_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de cobertura na quadra do bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12334</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12334/ind_95_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12334/ind_95_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de cobertura da arquibancada do campo, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12335/ind_96_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12335/ind_96_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o realinhamento dos paralelos da Rua Constantino Pacheco, subida do cemitério municipal, no Campo Limpo.</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12336/ind_97_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12336/ind_97_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto à secretaria competente de inverter o sentido do trânsito da Rua Dr. Fernandes Junior, no Centro.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12337/ind_98_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12337/ind_98_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto à secretaria competente de inverter o sentido do trânsito da Rua Visconde de Araxá, no Centro.</t>
   </si>
   <si>
     <t>12338</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12338/ind_99_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12338/ind_99_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto à secretaria competente de instalar uma Subunidade de Saúde da Família, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12339/ind_100_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12339/ind_100_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de cobertura na quadra da Esquina da Alegria.</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12340/ind_101_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12340/ind_101_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie operação tapa buracos na Rua José Bonifácio, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12342/ind_103_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12342/ind_103_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a criação do Decreto Municipal conforme a Lei 3069/2019 no Capítulo III, Artigo 5º.</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12343/ind_104_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12343/ind_104_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o retorno do Projeto Idoso Ativo.</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12344/ind_105_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12344/ind_105_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José B. Correa Castro (loteamento da Deína), no bairro Madruga.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12345/ind_106_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12345/ind_106_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Francisco Antônio Ibrahim (loteamento da Deína), no bairro Madruga.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12346/ind_107_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12346/ind_107_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Deputado Manoel Bernardes Neto, no bairro Residência.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12347/ind_108_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12347/ind_108_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José Batista Neto, no bairro Residência.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12348/ind_109_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12348/ind_109_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Manoel Francisco Furtado (loteamento da Deína), no bairro Madruga.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12349/ind_110_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12349/ind_110_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a fiscalização das obras realizadas pela Carioca Engenharia na Rua Galeno Gomes, no bairro Centro.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12350/ind_111_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12350/ind_111_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Augusto M. da Rocha (loteamento da Deína), no bairro Madruga.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12351/ind_112_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12351/ind_112_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que intervenha junto ao governo do Estado, para realizar o recapeamento asfáltico da RJ 115, no trecho que liga Vassouras a Ferreiros.</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12352/ind_113_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12352/ind_113_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a poda de árvores na Rua do Planalto, em Andrade Costa.</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12353/ind_114_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12353/ind_114_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a operação tapa buracos na Rua Nossa Senhora de Fátima, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12354/ind_115_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12354/ind_115_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a reforma da Escola Municipal Sagrada Família de Nazareth, em Andrade Costa.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12355/ind_116_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12355/ind_116_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade junto à secretaria competente, de implantar a prática de esportes no contraturno escolar, na Escola Municipal Prefeito Pedro Ivo da Costa, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12356/ind_117_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12356/ind_117_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o alargamento da ponte da Rua Alberto de Souza Caravana, no bairro Grecco.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12357/ind_118_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12357/ind_118_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a recuperação da pavimentação asfáltica na Rua Alberto de Souza Caravana, no bairro Grecco.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12358/ind_119_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12358/ind_119_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de área de lazer com parquinho infantil na Avenida Expedicionário Oswaldo de Almeida Ramos,  na Antiga Linha, próximo a igreja do Pastor Carlos, no Grecco.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12359/ind_120_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12359/ind_120_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de conceder reajuste e/ou aumento salarial aos servidores celetistas do nosso município.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12360/ind_121_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12360/ind_121_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de uma área de lazer com parquinho infantil na praça do bairro Mancusi.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12361/ind_122_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12361/ind_122_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de academia ao ar livre na praça do bairro Mancusi.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12362/ind_123_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12362/ind_123_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de vestiários na quadra da Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12363/ind_124_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12363/ind_124_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de vestiários na quadra do bairro Centenário.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12364/ind_125_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12364/ind_125_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a construção de galeria no córrego ao lado da Rua Herondina Mandaro, no bairro Grecco.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12365/ind_126_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12365/ind_126_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a conclusão da quadra poliesportiva de Ipiranga.</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12366/ind_127_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12366/ind_127_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a conclusão da cobertura da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12367/ind_128_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12367/ind_128_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a operação tapa-buracos na Rua Francisco Antônio Ibrahim, no bairro Madruga.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12368/ind_129_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12368/ind_129_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal  que providencie junto à secretaria competente, a operação tapa-buracos na Rua João Corrêa e Castro, no bairro Madruga.</t>
   </si>
   <si>
     <t>12369</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12369/ind_130_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12369/ind_130_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a reforma da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12370/ind_131_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12370/ind_131_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a construção da cobertura da quadra poliesportiva da Escola Municipal Natalino de Mello, em Itakamosi.</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12371/ind_132_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12371/ind_132_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a limpeza da ciclovia que liga Vassouras a Barão de Vassouras.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12372/ind_133_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12372/ind_133_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a reforma da ponte da Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12373/ind_134_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12373/ind_134_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a pavimentação asfáltica da Rua Diógenes da Silveira, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12374/ind_135_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12374/ind_135_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a troca de lâmpadas queimadas na Rua Álvaro Alvim , no Centro.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12375/ind_136_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12375/ind_136_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a troca de lâmpadas queimadas na Rua Chanceler Raul Fernandes, no Centro.</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12376/ind_137_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12376/ind_137_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, o estudo para extensão de rede elétrica na Rua Brasilina Lourenço dos Santos, na Mata, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12377/ind_138_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12377/ind_138_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto a secretaria competente a construção e implantação de parquinho infantil na pracinha, localizada entre a Rodovia Lucio Meira, BR 393, Km 237 e a Rua Salvador Mandaro Filho (próximo ao número 01), no bairro Grecco.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12378/ind_139_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12378/ind_139_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra poliesportiva na Antiga Linha, próximo ao bairro do Grecco, em Vassouras.</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12379/ind_140_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12379/ind_140_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a implementação de projetos de esporte e lazer na Zona Rural de Vassouras-RJ.</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12380/ind_141_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12380/ind_141_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, providências necessárias junto ao Governo Estadual para que o município de Vassouras possa ser habilitado a expedir a CAF (Cadastro Nacional da Agricultura Familiar).</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12381/ind_142_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12381/ind_142_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a criação do Programa de Incentivo ao Cultivo Agrícola Protegido com doação de estufas aos pequenos produtores de Vassouras.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12382/ind_143_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12382/ind_143_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a ampliação do Programa de Citricultura para contemplar os agricultores do município de Vassouras.</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12383/ind_144_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12383/ind_144_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma e revitalização do piso e dos vestiários da quadra poliesportiva do bairro do Grecco, localizada entre a Rodovia Lucio Meira, BR 393, Km 237, e a Rua Salvador Mandaro Filho (próximo ao número 01) em Vassouras.</t>
   </si>
   <si>
     <t>12385</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12385/ind_146_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12385/ind_146_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, criação de um calendário esportivo anual e contínuo no bairro do Grecco, em Vassouras.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12386/ind_147_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12386/ind_147_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de refletores e alambrado no entorno do campo de futebol localizado na Avenida Prefeito Carlos Eugênio Mexias, próximo ao número 825, em Barão de Vassouras, município de Vassouras.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12387/ind_148_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12387/ind_148_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto à K-Infra para que estude a viabilidade de reforçar a iluminação sob o viaduto localizado nas proximidades da RG Veículos, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12388/ind_149_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12388/ind_149_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto à K-Infra para que estude a viabilidade da troca da iluminação no trecho da BR-393 que corta o bairro do Grecco, nas proximidades da passarela, por lâmpadas de LED, conforme realizado no trecho do bairro Santa Amália, nas proximidades do BOB'S.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12389/ind_150_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12389/ind_150_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a pavimentação asfáltica da Rua Joaquim Ribeiro Filho, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12390/ind_151_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12390/ind_151_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a pavimentação asfáltica da Rua Márcio Goulart, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12391/ind_152_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12391/ind_152_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a contenção da Rua Américo Pedroso, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12392/ind_153_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12392/ind_153_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a contenção da Rua Diógenes da Silveira, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12393/ind_154_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12393/ind_154_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de tachas refletivas, conhecidas como "olho de gato " na Avenida Prefeitura Carlos Eugênio Mexias, trecho de Ipiranga a Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12394/ind_155_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12394/ind_155_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de tachas refletivas, conhecidas como "olho de gato " na RJ-115, Estrada Barão de Vassouras.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12395/ind_156_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12395/ind_156_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie o patrolamento, com colocação de material, no caminho de dentro, na Glória.</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12397/ind_157_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12397/ind_157_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a reforma da Unidade de Saúde do bairro Matadouro.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12398/ind_158_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12398/ind_158_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a colocação de latões de lixo na Rua Mariana Aparecida de Castro, no Condomínio Rio Vale, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12399/ind_159_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12399/ind_159_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a limpeza do córrego na Rua Mariana Aparecida de Castro, no Condomínio Rio Vale, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_160_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_160_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie o patrolamento com colocação de material da estrada de Ubá até colônia do Centro.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12401/ind_161_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12401/ind_161_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie operação tapa buracos na Rua Antônio Pinheiro, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_162_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_162_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a pavimentação asfáltica da Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12403/ind_163_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12403/ind_163_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a colocação de manilhas na Rua Plínio Magalhães, na altura do número 328, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12404/ind_164_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12404/ind_164_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie junto à secretaria competente, a poda do bambuzal localizado na Rua Alberto de Souza Caravana, no bairro Grecco.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12405/ind_165_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12405/ind_165_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de conceder vale-transporte aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12406/ind_166_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12406/ind_166_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a viabilidade de conceder plano de saúde aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12407/ind_167_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12407/ind_167_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie obras de contenção na Rua Promotor Francklin, no Centro.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12408/ind_168_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12408/ind_168_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que providencie a instalação de quebra-molas na Avenida Prefeito Henrique Borges Filho, em frente à Igreja do Rosário, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12409</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12409/ind_169_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12409/ind_169_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a possibilidade de realizar um estudo para a implantação de semáforo na faixa de pedestres localizada entre a Rua Caetano Furquim e a Travessa Joaquim Teixeira Leite (Paqueras), no Centro.</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12410/ind_170_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12410/ind_170_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a possibilidade de realizar um estudo para a implantação de semáforo no cruzamento da Rua Irmã Maria Agostinha com a Avenida Otávio Gomes, no Centro.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12411/ind_171_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12411/ind_171_2025.pdf</t>
   </si>
   <si>
     <t>Indica à Sr.ª Prefeita Municipal que estude a possibilidade de realizar um estudo para a implantação de semáforo no cruzamento das Ruas Velho de Avelar, Marechal Paulo Torres, Dr. Fernando Pedrosa e Juiz Machado Junior, no Centro.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12412/ind_172_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12412/ind_172_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Capitão Carvalho, no bairro Madruga.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12413/ind_173_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12413/ind_173_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Estrada Bela Vista, no Cananéia.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12414/ind_174_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12414/ind_174_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Estrada Cananéia, no Cananéia.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12415/ind_175_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12415/ind_175_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Vicente Celestino, no bairro Madruga.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12416/ind_176_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12416/ind_176_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Vila Odete Lacerda Dantas, no bairro Madruga.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12417/ind_177_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12417/ind_177_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Antônio Dias Rosa, no bairro Madruga.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12418/ind_178_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12418/ind_178_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que viabilize junto a secretaria competente, a implantação de projeto por faixa etárias nas Academias ao ar livre com acompanhamento de profissionais da saúde e esporte.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12419/ind_179_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12419/ind_179_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Lourenço Leal, no Tambasco.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12420/ind_180_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12420/ind_180_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Luís Tambasco, no Tambasco.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12421/ind_181_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12421/ind_181_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a possibilidade junto a secretaria competente, da criação de uma subunidade de saúde no bairro Carvalheira.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12422/ind_182_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12422/ind_182_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra de areia no bairro Mancusi.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12423/ind_183_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12423/ind_183_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra de areia no bairro Grecco.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12425/ind_185_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12425/ind_185_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inserção do Projeto de Ginástica Diária.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_186_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_186_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inserção do Projeto de Lazer Itinerante.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12427/ind_187_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12427/ind_187_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Guilherme Oats, no Bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12428/ind_188_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12428/ind_188_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Custódio de Souza Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12430/ind_190_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12430/ind_190_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inserção do Projeto de Caminhada Diária.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12431/ind_191_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12431/ind_191_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Estrada Deodato José Alves, em Triunfo.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12432/ind_192_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12432/ind_192_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Estrada Engenheiro Nóbrega, em Triunfo.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12433/ind_193_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12433/ind_193_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Estrada Engenheiro Nobrega, em Triunfo.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12434/ind_194_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12434/ind_194_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Estrada Deodato José Alves, em Triunfo.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12435/ind_195_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12435/ind_195_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que estude a viabilidade de instituir em tempo Integral a Escola Municipal Giovanni Napoli, localizada no bairro do Grecco.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_196_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_196_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a criação do Calendário Anual de Capacitação e Profissionalização dos Produtores Rurais do município de Vassouras.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_197_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_197_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de dois banheiros públicos para atender os usuários da pracinha e do comércio, ao lado da quadra poliesportiva, localizada na Rua Salvador Mandaro Filho, próximo ao número 01, no bairro do Grecco.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_198_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_198_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de dois quebra-molas na Rua Antônio Francisco Barbosa, nas proximidades dos números 225 e 235, em Itakamosi.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_199_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_199_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de taxas refletivas como sinalização viária (conhecidas como olho de gato), na Avenida Sebastião Manoel Furtado, em frente ao CIS (Centro Integrado de Saúde), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_200_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_200_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o fornecimento de um “kit alimentação saudável” para pacientes acompanhados de forma permanente pelo SAD (Serviço de Atendimento Domiciliar) que estejam em vulnerabilidade social no município de Vassouras.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_201_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_201_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a intermediação junto ao Governo do Estado, para a implementação do Projeto “Rio Margens”, no bairro do Grecco.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12443/ind_203_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12443/ind_203_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de quebra-molas na Rua Domingos Coelho da Silva, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12444/ind_204_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12444/ind_204_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente da criação de ações sociais, em Andrade Costa.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12445/ind_205_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12445/ind_205_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade da instalação de wi-fi gratuito na praça da Comunidade da Glória, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12446/ind_206_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12446/ind_206_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade da instalação de wi-fi gratuito na praça de Andrade Costa.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12447/ind_207_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12447/ind_207_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de drenagem e manilhamento na Rua Vereador Carvalho, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12448/ind_208_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12448/ind_208_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente para que o castra-móvel atenda a comunidade de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12449/ind_209_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12449/ind_209_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente um estudo para instalação de extensão  de rede elétrica na Rua Ari Marques, em Itakamosi</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12450/ind_210_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12450/ind_210_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a empresa Rio + Saneamento uma extensão de rede de água na rua Ari Marques, em Itakamosi.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12451/ind_211_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12451/ind_211_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente a troca de lâmpadas dos refletores na quadra de areia ao lado do campo do estádio municipal.</t>
   </si>
   <si>
     <t>12454</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12454/ind_214_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12454/ind_214_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a poda de árvores na Rua José Monteiro Soares Filho, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12455</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12455/ind_215_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12455/ind_215_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a reforma do piso e do vestiário da quadra poliesportiva, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12456/ind_216_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12456/ind_216_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a operação tapa buracos na Avenida Carlos Eugênio Mexias, trecho de Ipiranga a Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12457</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12457/ind_217_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12457/ind_217_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de academia ao ar livre, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12458</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12458/ind_218_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12458/ind_218_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a construção de parquinho infantil, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12459/ind_219_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12459/ind_219_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de braços de iluminação ao longo da ciclovia na Estrada de Barão de Vassouras, RJ 115.</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12460/ind_220_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12460/ind_220_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a construção de pista de ciclovia na Avenida Prefeito Carlos Eugênio Mexias, no trecho entre Demétrio Ribeiro e Itakamosi.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12461/ind_221_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12461/ind_221_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a construção de ponto de ônibus próximo ao nº 739, na Estrada de Barão de Vassouras, RJ 115.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12462/ind_222_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12462/ind_222_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a reforma do banheiro público da praça, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12463/ind_223_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12463/ind_223_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a poda de árvores na Avenida Prefeito Carlos Eugênio Mexias, trecho entre Itakamosi e Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12464/ind_224_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12464/ind_224_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a reforma da Unidade Básica de Saúde Dr. José Amaral Martins, no Tinguá.</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12465/ind_225_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12465/ind_225_2025.pdf</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12466/ind_226_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12466/ind_226_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de ar-condicionado na Unidade Básica de Saúde Dr. José Amaral Martins, no Tinguá.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12467/ind_227_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12467/ind_227_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Avenida Industrial, em Ipiranga.</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12468/ind_228_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12468/ind_228_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Rosinha, em Ipiranga.</t>
   </si>
   <si>
     <t>12469</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12469/ind_229_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12469/ind_229_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Avenida Beira-Rio (Guaraciaba), em Ipiranga.</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12470/ind_230_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12470/ind_230_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Manoel Bonifácio, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12471/ind_231_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12471/ind_231_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Benedito Ultra, em Itakamosi.</t>
   </si>
   <si>
     <t>12472</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12472/ind_232_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12472/ind_232_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Américo Pedroso, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12473/ind_233_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12473/ind_233_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua B, Loteamento Veneza Park, no Campo Limpo.</t>
   </si>
   <si>
     <t>12475</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12475/ind_235_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12475/ind_235_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Zózimo Guimarães, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12476/ind_236_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12476/ind_236_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inserção do Projeto de Iniciação Esportiva.</t>
   </si>
   <si>
     <t>12477</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12477/ind_237_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12477/ind_237_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção do parquinho, na Represa.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_238_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_238_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Dom Pedro II, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12479</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12479/ind_239_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12479/ind_239_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de quebra-molas na Rua Antenor Caravana, em frente a quadra de esportes, no Barreiro.</t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12480/ind_240_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12480/ind_240_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a troca de lâmpada na Avenida Expedicionário Oswaldo de Almeida Ramos, em frente ao nº 375, no Centro.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12481/ind_241_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12481/ind_241_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a instalação de braço de luz na Rua José Monteiro Soares Filho, em frente ao nº 22B ou nº 8, no Matadouro.</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12482/ind_242_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12482/ind_242_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto a Rio+ para solicitar que a bomba de fornecimento de água situada entre as Ruas Salvador Mandaro Filho e Rua Tibúrcio Barbosa, no Grecco, fique ligada em tempo integral.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12483/ind_243_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12483/ind_243_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o recapeamento asfáltico na Rua Jubal Samico, no bairro Grecco.</t>
   </si>
   <si>
     <t>12484</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12484/ind_244_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12484/ind_244_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra de areia na Rua Tibúrcio Barbosa, área ao lado da Quadra Poliesportiva, próximo ao número 828, na Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12485</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12485/ind_245_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12485/ind_245_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a adaptação com pintura e marcações adequadas, tabelas e cestas para a prática de basquete na quadra poliesportiva do bairro Matadouro.</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12486/ind_246_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12486/ind_246_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a adaptação com pintura e marcações adequadas, tabelas e cestas para a prática de basquete na quadra poliesportiva do bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12487</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12487/ind_247_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12487/ind_247_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a adaptação com pintura e marcações adequadas, tabelas e cestas para a prática de basquete na quadra poliesportiva do bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12488</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12488/ind_248_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12488/ind_248_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o recapeamento asfáltico na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12489</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12489/ind_249_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12489/ind_249_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um espaço Três”X”Três adequado para a prática esportiva de basquete na área localizada dentro do skate park, entre os bairros do Centro e do Mello Afonso.</t>
   </si>
   <si>
     <t>12490</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12490/ind_250_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12490/ind_250_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o recapeamento asfáltico na Estrada Pirauí, no distrito de Pirauí.</t>
   </si>
   <si>
     <t>12491</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12491/ind_251_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12491/ind_251_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o recapeamento asfáltico na Rua Júlio Telles, no bairro Mancusi.</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12492/ind_252_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12492/ind_252_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a possibilidade de alterar a Lei nº 3.638/2023 para incluir outras doenças consideradas graves e contagiosas citadas no §1º do Art. 8º.</t>
   </si>
   <si>
     <t>12493</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12493/ind_253_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12493/ind_253_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a possibilidade de estender em meia hora o horário de almoço dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12494/ind_254_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12494/ind_254_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da estrada de Ubá até Samambaia.</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12495/ind_255_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12495/ind_255_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, operação tapa buracos na estrada de Andrade Costa a Cavaru.</t>
   </si>
   <si>
     <t>12496</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12496/ind_256_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12496/ind_256_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente,  operação tapa buracos na estrada da Glória até Andrade Costa.</t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12497/ind_257_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12497/ind_257_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Glória até a estrada do Ribeirão.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12498/ind_258_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12498/ind_258_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da estrada da Glória até Andrade Pinto, pela Caieira.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12499/ind_259_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12499/ind_259_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a possibilidade junto a secretaria competente, de disponibilizar um carro que fique à disposição da Unidade de Saúde de Andrade Pinto, para a realização de visitas domiciliares.</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12500/ind_260_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12500/ind_260_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Matoso Maia Forte, no Santa Amália.</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12501/ind_261_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12501/ind_261_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a finalização da obra no calçamento da Avenida Expedicionário Oswaldo de Almeida Ramos, na linha, no Centro.</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12502/ind_262_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12502/ind_262_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma creche municipal, em Itakamosi.</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12503/ind_263_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12503/ind_263_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parque infantil, na Toca dos Leões.</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12504/ind_264_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12504/ind_264_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a restauração do parque infantil, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12505/ind_265_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12505/ind_265_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a restauração da praça, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12506/ind_266_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12506/ind_266_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua C, na Toca dos Leões.</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12508/ind_268_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12508/ind_268_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma do ponto de ônibus localizado na Avenida Prefeito Carlos Eugênio Mexias, em frente a antiga olaria, em Itakamosi.</t>
   </si>
   <si>
     <t>12509</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12509/ind_269_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12509/ind_269_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Avanhandava, em Pocinhos.</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12510/ind_270_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12510/ind_270_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Guararapes, em Pocinhos.</t>
   </si>
   <si>
     <t>12511</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12511/ind_271_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12511/ind_271_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Rua Avanhandava, em Pocinhos.</t>
   </si>
   <si>
     <t>12512</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12512/ind_272_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12512/ind_272_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Rua Guararapes, em Pocinhos.</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12513/ind_273_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12513/ind_273_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Pedro Sayad, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12514</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12514/ind_274_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12514/ind_274_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, operação tapa buracos na ponte localizada na Rua Mariana Aparecida de Castro, que dá acesso ao condomínio Rio Valle, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12515/ind_275_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12515/ind_275_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Porcina de Moraes, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12516/ind_276_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12516/ind_276_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de academia ao ar livre, na Toca dos Leões.</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12517/ind_277_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12517/ind_277_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de parquinho ao lado da quadra poliesportiva, localizada na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12518</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12518/ind_278_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12518/ind_278_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, as providências necessárias para instalar e regulamentar ponto de taxi e transporte por aplicativo em frente ao Hospital Universitário com funcionamento 24 horas, no bairro Madruga.</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12519/ind_279_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12519/ind_279_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de quebra-molas na Rua Coronel Benildo Reis, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12520/ind_280_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12520/ind_280_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento com uso de material para regularização do terreno na Estrada São Solano, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12521</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12521/ind_281_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12521/ind_281_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento com uso de material para regularização do terreno na Estrada da Aliança, em Massambará.</t>
   </si>
   <si>
     <t>12522</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12522/ind_282_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12522/ind_282_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de manilhamento e drenagem por trás da Rua Antônio Pinheiro (próximo a linha férrea), em Andrade Pinto.</t>
   </si>
   <si>
     <t>12523</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12523/ind_283_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12523/ind_283_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de manilhamento e drenagem por trás da Rua José Camara da Silveira (próximo a linha férrea), em Andrade Pinto.</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12524/ind_284_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12524/ind_284_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto à MRS, para que providencie o nivelamento e sinalização da passagem de pedestres existente na Rua Geraldo da Silveira, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12525/ind_285_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12525/ind_285_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto à MRS, para que providencie o nivelamento e sinalização da passagem de pedestres existente na Rua Feliciano Sodré, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12526</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12526/ind_286_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12526/ind_286_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José do Patrocínio, no Bairro Carvalheira.</t>
   </si>
   <si>
     <t>12527</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12527/ind_287_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12527/ind_287_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores na Rua José do Patrocínio, no Bairro Carvalheira.</t>
   </si>
   <si>
     <t>12528</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12528/ind_288_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12528/ind_288_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de calçada na Rua José do Patrocínio, no Bairro Carvalheira.</t>
   </si>
   <si>
     <t>12529</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12529/ind_289_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12529/ind_289_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Albano Avelar, no Bairro Centro.</t>
   </si>
   <si>
     <t>12530</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12530/ind_290_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12530/ind_290_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Acadêmica Eliete Nunes Barbosa, no Bairro Centro.</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12531/ind_291_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12531/ind_291_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Manoel Tomé da Rocha, no Bairro Centro.</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12532/ind_292_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12532/ind_292_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Francisco de Assis, no Bairro Centro.</t>
   </si>
   <si>
     <t>12533</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12533/ind_293_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12533/ind_293_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inserção do Projeto Interação dos amigos.</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12534/ind_294_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12534/ind_294_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Elvira Medeiros Gomes, no Bairro Centro.</t>
   </si>
   <si>
     <t>12535</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12535/ind_295_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12535/ind_295_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Aristides Mendes Accioly, no Bairro Centro.</t>
   </si>
   <si>
     <t>12536</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12536/ind_296_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12536/ind_296_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Estrada Marechal Castelo Branco, no Tinguá.</t>
   </si>
   <si>
     <t>12537</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12537/ind_297_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12537/ind_297_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto ao Governo do Estado, para que realize a limpeza da RJ 115, no trecho da Estiva a Ferreiros e divisa.</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12538/ind_298_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12538/ind_298_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, um ponto de parada para o serviço de frete com duas vagas de estacionamento, na Avenida Otávio Gomes, próximo ao SAMU, no Centro.</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12555/ind_299_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12555/ind_299_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a modernização da iluminação pública da Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12556/ind_300_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12556/ind_300_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, providências junto Governo do Estado para implementar políticas públicas e gestão ambiental para viabilizar análise e Validação de Cadastros Ambientais Rurais (CAR), bem como, de Regularização Ambiental Rural.</t>
   </si>
   <si>
     <t>12559</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12559/ind_303_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12559/ind_303_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria de obras, a construção de uma capela mortuária, em Massambará.</t>
   </si>
   <si>
     <t>12560</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12560/ind_304_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12560/ind_304_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria de meio ambiente, a poda das árvores na RJ 115, no trecho de Pinheiros a Ferreiros.</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12561/ind_305_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12561/ind_305_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria de obras, a construção de uma ponte de cimento na Vargem do Manejo.</t>
   </si>
   <si>
     <t>12562</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12562/ind_306_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12562/ind_306_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza do campo localizado na Rua José do Patrocínio, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>12563</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12563/ind_307_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12563/ind_307_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de galeria no córrego localizado ao lado do campo, na Rua José do Patrocínio, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>12564</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12564/ind_308_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12564/ind_308_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza do campo localizado na Rua 5, na Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12565</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12565/ind_309_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12565/ind_309_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra de areia na Rua 5, na Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12566/ind_310_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12566/ind_310_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Projetada A, no bairro Tambasco.</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12567/ind_311_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12567/ind_311_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a colocação de latão de lixo na Rua José Monteiro Soares Filho, em frente ao nº 466, no bairro Matadouro.</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12568/ind_312_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12568/ind_312_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a troca da ponte de madeira por uma ponte de cimento, na Rua Manoel Guilherme da Silva, nº 289, no distrito de Pirauí.</t>
   </si>
   <si>
     <t>12569</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12569/ind_313_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12569/ind_313_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto ao Governo do Estado, para que realize a limpeza da RJ 129, no trecho de Ferreiros a Morro Azul.</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12570/ind_314_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12570/ind_314_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto ao Governo do Estado, para que realize o patrolamento com colocação de material da RJ 129, no trecho que liga Ferreiros a Morro Azul.</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12572/ind_316_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12572/ind_316_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Projetada, na comunidade Santo Expedito.</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12573/ind_317_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12573/ind_317_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Rita de Jesus, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12574</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12574/ind_318_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12574/ind_318_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Rita de Jesus, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12575</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12575/ind_319_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12575/ind_319_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José Hoope, no bairro Centro.</t>
   </si>
   <si>
     <t>12576</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12576/ind_320_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12576/ind_320_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parque infantil, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12577</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12577/ind_321_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12577/ind_321_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Agostinho de Souza Amaral, no bairro Madruga.</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12578/ind_322_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12578/ind_322_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização do parquinho infantil, no bairro Madruga.</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12579/ind_323_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12579/ind_323_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Heitor Leal, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12580</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_324_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_324_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de uma proteção de tela na marquise ou cobertura no ponto de táxi da Rua Athayde Parreiras, no bairro Centro.</t>
   </si>
   <si>
     <t>12609</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12609/ind_325_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12609/ind_325_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de calçada na Rua Vereador Duque César, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12581</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12581/ind_326_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12581/ind_326_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a operação tapa buracos na Rua Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12582</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12582/ind_327_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12582/ind_327_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a limpeza da Rua Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12583</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12583/ind_328_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12583/ind_328_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a construção de valetas de escoamento de água na Rua Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12584/ind_329_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12584/ind_329_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a limpeza da Rua Luiz Francisco de Souza, no bairro Morro da Vaca.</t>
   </si>
   <si>
     <t>12585</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12585/ind_330_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12585/ind_330_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a poda de árvores da Rua Luiz Francisco de Souza, no bairro Morro da Vaca.</t>
   </si>
   <si>
     <t>12586</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12586/ind_331_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12586/ind_331_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a colocação de meio-fio na Rua Dr. Manoel Martins, no bairro Residência.</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12587/ind_332_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12587/ind_332_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie o recapeamento asfáltico da Rua Dr. Manoel Martins, no bairro Residência.</t>
   </si>
   <si>
     <t>12589</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12589/ind_334_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12589/ind_334_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Travessa Cláudio Luis Monsores Gomes, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12590</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12590/ind_335_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12590/ind_335_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Vila Idalina Januária Machado, no Bairro Carvalheira.</t>
   </si>
   <si>
     <t>12591</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12591/ind_336_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12591/ind_336_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Santa Rita, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12592</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12592/ind_337_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12592/ind_337_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Antônio Ribeiro Leal, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12593/ind_338_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12593/ind_338_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José Carlos Vaz de Miranda, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12594</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12594/ind_339_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12594/ind_339_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Ambrósio Coutinho, no Bairro Carvalheira.</t>
   </si>
   <si>
     <t>12595</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12595/ind_340_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12595/ind_340_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Domingos Mota, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12596</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12596/ind_341_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12596/ind_341_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Antônio Garcia de Lacerda Filho, no Bairro Madruga.</t>
   </si>
   <si>
     <t>12597</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12597/ind_342_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12597/ind_342_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a criação do Projeto “Quintais Produtivos” no município de Vassouras-RJ.</t>
   </si>
   <si>
     <t>12598</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12598/ind_343_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12598/ind_343_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica ou pavimentação com intertravados na Rua Dino Nápoli, no bairro Mancusi.</t>
   </si>
   <si>
     <t>12599</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12599/ind_344_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12599/ind_344_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de muro de contenção na lateral da quadra poliesportiva localizada na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12600</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12600/ind_345_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12600/ind_345_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma área de lazer com parquinho infantil na Rua C, ao lado do número 8, em frente ao número 17, Rua B, no Conjunto Habitacional Wilmar Barros, em Ipiranga.</t>
   </si>
   <si>
     <t>12601</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12601/ind_346_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12601/ind_346_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção da cobertura na quadra poliesportiva, localizada na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12602</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12602/ind_347_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12602/ind_347_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de vestiários na quadra poliesportiva, localizada na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12603</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12603/ind_348_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12603/ind_348_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de bebedouro na quadra poliesportiva, localizada na Rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12608</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12608/ind_349_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12608/ind_349_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca ou manutenção de manilhas na Rua José Carlos Vaz de Miranda, no bairro Madruga.</t>
   </si>
   <si>
     <t>12610</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12610/ind_350_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12610/ind_350_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de quebra-molas na Rua Maria Cristina, em frente ao nº 1.552, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12611/ind_351_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12611/ind_351_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca de lâmpadas queimadas na Rua Tibúrcio Barbosa, em frente ao nº 580, na subida da Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12612/ind_352_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12612/ind_352_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade de instalar um quiosque com uma máquina de xerox no prédio da Prefeitura.</t>
   </si>
   <si>
     <t>12613</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12613/ind_353_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12613/ind_353_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade de instalar um quiosque/lanchonete no prédio da Prefeitura.</t>
   </si>
   <si>
     <t>12614</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12614/ind_354_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12614/ind_354_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de realizar a ampliação do horário de funcionamento das creches municipais, de modo que seja equivalente ao horário do comércio local.</t>
   </si>
   <si>
     <t>12620</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12620/ind_360_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12620/ind_360_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que estude a viabilidade de fabricação própria ou de parceria para confecção de balanço, gangorra e outros brinquedos para utilização de pessoas com deficiência.</t>
   </si>
   <si>
     <t>12621</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12621/ind_361_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12621/ind_361_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de criar e instalar placas de identificação dos bairros em nossa Cidade.</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12622/ind_362_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12622/ind_362_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Carlos Lopes de Moura, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12623/ind_363_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12623/ind_363_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Desengano, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12624</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12624/ind_364_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12624/ind_364_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Mônica Sarapião, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12625</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12625/ind_365_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12625/ind_365_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que as Escolas disponibilizem absorventes íntimos para uso das alunas e que se faça campanha de conscientização do uso desse item de saúde básica.</t>
   </si>
   <si>
     <t>12626</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12626/ind_366_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12626/ind_366_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto a órgão competente, que seja instalada placa de indicação de Barão de Vassouras e demais localidades no ponto inicial das Estrada RJ 115 x Avenida Marechal Paulo Torres.</t>
   </si>
   <si>
     <t>12627</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12627/ind_367_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12627/ind_367_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto a órgão competente, que seja instalada placas de indicação de Andrade Costa próximo a Saída 204 na BR 393.</t>
   </si>
   <si>
     <t>12628</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12628/ind_368_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12628/ind_368_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra., Prefeita Municipal que interceda junto a órgão competente, que seja instalada placa de indicação de Andrade Costa no início da RJ 125 Próximo a BR 393 km 204.</t>
   </si>
   <si>
     <t>12629</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12629/ind_369_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12629/ind_369_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto a secretaria competente, a instalação de armadilhas luminosas em todas as escolas municipais para evitar moscas e insetos.</t>
   </si>
   <si>
     <t>12630</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12630/ind_370_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12630/ind_370_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de parquinho infantil em frente à Igreja do Rosário, no bairro Alto do Rio Bonito, em Vassouras.</t>
   </si>
   <si>
     <t>12631</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12631/ind_371_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12631/ind_371_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma dos vestiários da quadra poliesportiva, localizada no Bairro do Mello Afonso.</t>
   </si>
   <si>
     <t>12632</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12632/ind_372_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12632/ind_372_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura do piso da quadra poliesportiva, localizada no Bairro do Mello Afonso.</t>
   </si>
   <si>
     <t>12633</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12633/ind_373_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12633/ind_373_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a ampliação do Programa Municipal de Criação de Reservas Particulares do Patrimônio Natural- RPPNs, no município de Vassouras.</t>
   </si>
   <si>
     <t>12634</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12634/ind_374_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12634/ind_374_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na rua Manoel Bonifácio, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12635</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12635/ind_375_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12635/ind_375_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parque Infantil no Cruzeiro, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12636</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12636/ind_376_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12636/ind_376_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra poliesportiva no Cruzeiro, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12637</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12637/ind_377_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12637/ind_377_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o estudo para um projeto de construção de uma nova Escola no lugar do antigo clube, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12638/ind_378_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12638/ind_378_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o estudo para um projeto de construção de uma Creche, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12639/ind_379_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12639/ind_379_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de vestiários no campo esportivo de Ipiranga.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12640/ind_380_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12640/ind_380_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de uma quadra esportiva de areia, em Itakamosi.</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12641/ind_381_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12641/ind_381_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura da quadra poliesportiva, no bairro Residência.</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12642/ind_382_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12642/ind_382_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Nina Berg, no Mancusi.</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12643/ind_383_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12643/ind_383_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Júlio Telles, no Mancusi.</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12644/ind_384_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12644/ind_384_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Gino Napoli, no Mancusi.</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12645/ind_385_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12645/ind_385_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o estudo de viabilidade para disponibilização de inseticidas e repelentes nas Repartições Publicas Municipais para uso dos servidores.</t>
   </si>
   <si>
     <t>12646</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12646/ind_386_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12646/ind_386_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Marcelo Pinto, no Mancusi.</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12647/ind_387_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12647/ind_387_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto ao órgão competente, a limpeza do acostamento da RJ 115 lado esquerdo sentido Barão de Vassouras, no Matadouro.</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12648/ind_388_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12648/ind_388_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Antônio Faustino da Silva, no Mancusi.</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12649/ind_389_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12649/ind_389_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Décio Caravana, no Mancusi.</t>
   </si>
   <si>
     <t>12650</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12650/ind_390_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12650/ind_390_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que estude a viabilidade da concessão de isenção de pagamento de IPTU e outras taxas para aposentados e pensionistas e também para doentes de Câncer em tratamento; portador de Alzheimer; portador de Parkinson; Esclerose múltipla e Esclerose lateral amiotrófica; resida consigo cônjuge dependente legal ou parente descendente e ascendente em linha reta de primeiro grau que se encontra acometido por qualquer das enfermidades anteriores.</t>
   </si>
   <si>
     <t>12651</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12651/ind_391_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12651/ind_391_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Clóvis Motta, no Mancusi.</t>
   </si>
   <si>
     <t>12652</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12652/ind_392_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12652/ind_392_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica ou pavimentação com intertravados na Rua Projetada B, no bairro Barreiro.</t>
   </si>
   <si>
     <t>12659</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Jeovane Lomeu</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12659/ind_400_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12659/ind_400_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto às secretarias competentes de colocar pés de café, em vasos ornamentais (devidamente adequados) nas praças públicas ou outros pontos turísticos da cidade, incluindo entrada de hotéis e similares.</t>
   </si>
   <si>
     <t>12660</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12660/ind_401_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12660/ind_401_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente de disponibilizar atendimento psicológico após as 17h, na Clínica da Família.</t>
   </si>
   <si>
     <t>12661</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12661/ind_402_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12661/ind_402_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente de incluir os servidores das creches, na merenda escolar.</t>
   </si>
   <si>
     <t>12662</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12662/ind_403_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12662/ind_403_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente de voltar a realizar a Feira do Comércio.</t>
   </si>
   <si>
     <t>12663</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12663/ind_404_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12663/ind_404_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a troca de lâmpadas queimadas na passarela, no bairro Grecco.</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12664/ind_405_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12664/ind_405_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a troca de lâmpadas queimadas na Praça Antônio Advincula Coelho, no bairro Grecco.</t>
   </si>
   <si>
     <t>12665</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12665/ind_406_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12665/ind_406_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a troca de lâmpadas queimadas na Praça Jovino Ribeiro Almeida, no bairro Grecco.</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12666/ind_407_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12666/ind_407_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie o patrolamento da Estrada da BR 393 até Aliança.</t>
   </si>
   <si>
     <t>12667</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12667/ind_408_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12667/ind_408_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto ao órgão competente a limpeza e manutenção da RJ 121.</t>
   </si>
   <si>
     <t>12668</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12668/ind_409_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12668/ind_409_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a construção de um quebra-molas na Rua do Bingue, próximo ao n° 847, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12669</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12669/ind_410_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12669/ind_410_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo nas calçadas da Rua Barão de Vassouras, no Centro.</t>
   </si>
   <si>
     <t>12670</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12670/ind_411_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12670/ind_411_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização da quadra da Escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>12671</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12671/ind_412_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12671/ind_412_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Chanceler Raul Fernandes, no Centro.</t>
   </si>
   <si>
     <t>12672</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12672/ind_413_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12672/ind_413_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parque infantil na Creche Santa Rita, no Centro.</t>
   </si>
   <si>
     <t>12673</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12673/ind_414_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12673/ind_414_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parque infantil da Escola Joaquim Pinto e Souza, em Ipiranga.</t>
   </si>
   <si>
     <t>12674</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12674/ind_415_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12674/ind_415_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da Creche Prefeito Severino Ananias Dias, na Residência.</t>
   </si>
   <si>
     <t>12750</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12750/ind_416_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12750/ind_416_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Panorama, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12751</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12751/ind_417_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12751/ind_417_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Adolfo Azevedo Jordão, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12752</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12752/ind_418_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12752/ind_418_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Vila Adolfo Azevedo Jordão, no Morro da Vaca.</t>
   </si>
   <si>
     <t>12753</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12753/ind_419_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12753/ind_419_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Matoso Maia Forte, no Bairro Santa Amália.</t>
   </si>
   <si>
     <t>12754</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12754/ind_420_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12754/ind_420_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Joaquim Teixeira Leite, no Centro.</t>
   </si>
   <si>
     <t>12755</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12755/ind_421_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12755/ind_421_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Rodolfo Leite, no Centro.</t>
   </si>
   <si>
     <t>12756</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12756/ind_423_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12756/ind_423_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Orlando de Moraes, na Carvalheira.</t>
   </si>
   <si>
     <t>12757</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12757/ind_424_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12757/ind_424_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Ismael C. Machado, no Grecco.</t>
   </si>
   <si>
     <t>12758</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12758/ind_425_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12758/ind_425_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Irmã Maria Cândida, no Centro.</t>
   </si>
   <si>
     <t>12675</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12675/ind_426_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12675/ind_426_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que estude a viabilidade de estabelecimento de via de mão única para tráfego de veículos na Rua Barão de Massambará, centro da cidade de Vassouras, conforme constam nos processos administrativos abertos nesta prefeitura através dos números 3488/24 e 3489/24.</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12730/ind_433_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12730/ind_433_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de quebra-molas na Avenida Sebastião Manoel Furtado, próximo ao nº 719, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12731</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12731/ind_434_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12731/ind_434_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Doutor Bezerra de Menezes, no bairro Residência.</t>
   </si>
   <si>
     <t>12732</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12732/ind_435_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12732/ind_435_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção da vala no asfalto da Rua General Niemeyer, em frente ao nº 259, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12733/ind_436_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12733/ind_436_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza e retirada de entulhos da Rua General Niemeyer, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>12736</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12736/ind_439_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12736/ind_439_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Antônio Russel, no Campo Limpo.</t>
   </si>
   <si>
     <t>12737</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12737/ind_440_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12737/ind_440_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Zenaide Teixeira Valente, no Campo Limpo.</t>
   </si>
   <si>
     <t>12738</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12738/ind_441_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12738/ind_441_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Francisco Machado, no Campo Limpo.</t>
   </si>
   <si>
     <t>12739</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12739/ind_442_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12739/ind_442_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a verificação da iluminação pública na Avenida Prefeito Henrique Borges Filho número 613, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12740</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12740/ind_443_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12740/ind_443_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Heitor Leal, no Campo Limpo.</t>
   </si>
   <si>
     <t>12741</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12741/ind_444_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12741/ind_444_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Pr. Manoel Elias Pereira, no Campo Limpo.</t>
   </si>
   <si>
     <t>12742</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12742/ind_445_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12742/ind_445_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o direcionamento da OPERAÇÃO LIMPA RIO para a localidade do Tinguá.</t>
   </si>
   <si>
     <t>12743</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12743/ind_446_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12743/ind_446_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Três de Outubro, no Campo Limpo.</t>
   </si>
   <si>
     <t>12744</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12744/ind_447_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12744/ind_447_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Constantino Pacheco, no Campo Limpo.</t>
   </si>
   <si>
     <t>12745</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12745/ind_448_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12745/ind_448_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Geraldo Xavier do Couto, no Campo Limpo.</t>
   </si>
   <si>
     <t>12746</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12746/ind_449_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12746/ind_449_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade de disponibilizar atendimento psicológico nas Unidades de Saúde da Família.</t>
   </si>
   <si>
     <t>12759</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12759/ind_453_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12759/ind_453_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores em frente ao ESF Matadouro, na Rua José Monteiro Soares Filho.</t>
   </si>
   <si>
     <t>12762</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12762/ind_456_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12762/ind_456_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação da Rua Joaquim Graciano, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12763</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12763/ind_457_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12763/ind_457_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação da Rua Maria Quitéria, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12764</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12764/ind_458_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12764/ind_458_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Avenida Expedicionário Oswaldo de Almeida Ramos, Antiga Linha.</t>
   </si>
   <si>
     <t>12765</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12765/ind_459_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12765/ind_459_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Santa Cândida, na Residência.</t>
   </si>
   <si>
     <t>12766</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12766/ind_460_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12766/ind_460_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Jaime A. Ataíde, na Residência.</t>
   </si>
   <si>
     <t>12767</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12767/ind_461_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12767/ind_461_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização da quadra poliesportiva do Matadouro.</t>
   </si>
   <si>
     <t>12768</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12768/ind_462_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12768/ind_462_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o patrolamento da Rua Rubens Lisboa Paca, que liga a Avenida Carlos Eugênio Mexias a Rua Benedito Ultra, em Itakamosi.</t>
   </si>
   <si>
     <t>12769</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12769/ind_463_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12769/ind_463_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza/roçada da Rua Agostinho de Souza Amaral, no bairro Madruga.</t>
   </si>
   <si>
     <t>12770</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12770/ind_464_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12770/ind_464_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Ronald Fiúza Manhães, no Centro.</t>
   </si>
   <si>
     <t>12771</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12771/ind_465_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12771/ind_465_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de dois quebra-molas na Avenida Otávio Gomes, na altura da Prefeitura, no Centro.</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12772/ind_466_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12772/ind_466_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, passar a máquina niveladora na Estrada da Cachoeira até a Estrada Vargem do Manejo.</t>
   </si>
   <si>
     <t>12773</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12773/ind_467_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12773/ind_467_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica na Rua Estrada Massambará Cananéia, em Massambará.</t>
   </si>
   <si>
     <t>12776</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12776/ind_470_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12776/ind_470_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Francisco Belizário da Silva (próximo ao Trevo), no Grecco.</t>
   </si>
   <si>
     <t>12777</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12777/ind_471_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12777/ind_471_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua José Manoel Arbex, no Santa Amália.</t>
   </si>
   <si>
     <t>12778</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12778/ind_472_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12778/ind_472_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Mariana Aparecida de Castro, no Santa Amália.</t>
   </si>
   <si>
     <t>12779</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12779/ind_473_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12779/ind_473_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que viabilize a extensão de rede elétrica para o final da Avenida do Planalto, em Andrade Costa.</t>
   </si>
   <si>
     <t>12781</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12781/ind_475_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12781/ind_475_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo da iluminação do Coreto Municipal, no Centro.</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12782/ind_476_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12782/ind_476_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza e revitalização do lago da praça municipal Barão do Campo Belo, no Centro.</t>
   </si>
   <si>
     <t>12783</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12783/ind_477_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12783/ind_477_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que viabilize a extensão de rede hídrica para abastecimento de água no Conjunto Habitacional da Toca dos Leões e região.</t>
   </si>
   <si>
     <t>12784</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12784/ind_478_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12784/ind_478_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça obra de reparo no quebra-molas na Rua Matoso Câmara próximo ao número 35, Centro.</t>
   </si>
   <si>
     <t>12785</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12785/ind_479_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12785/ind_479_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça obra de reparo no quebra-molas na Rua Álvaro Soares, Madruga (em frente a Igreja Santa Rita).</t>
   </si>
   <si>
     <t>12786</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12786/ind_480_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12786/ind_480_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Revitalização da Praça e campinho na Avenida Carlos Eugênio Mexias, em frente a Assembleia de Deus (próximo ao número 1553), em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12787</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12787/ind_481_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12787/ind_481_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de lixeiras na Rua do Escadão, na Residência.</t>
   </si>
   <si>
     <t>12788</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12788/ind_482_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12788/ind_482_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a coleta de lixo na Praça Soares Dias, próximo ao nº 06, no Centro.</t>
   </si>
   <si>
     <t>12789</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12789/ind_483_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12789/ind_483_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a retirada de entulhos na Rua Zózimo Guimarães, no Mello Afonso.</t>
   </si>
   <si>
     <t>12790</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12790/ind_484_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12790/ind_484_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a inclusão de grupos vulneráveis nos serviços de saúde mental já existentes no município, principalmente pessoas com dependência de jogos de azar.</t>
   </si>
   <si>
     <t>12791</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12791/ind_485_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12791/ind_485_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade de que os dias de afastamento do servidor público por motivos de doenças agudas respiratórias, de alto potencial de transmissibilidade, não sejam contabilizados nos dias de afastamento que o servidor tem direito segundo a Lei nº 3.638, de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>12792</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12792/ind_486_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12792/ind_486_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade de pagar aos agentes de saúde, o Incentivo Financeiro Anual, conforme a Lei nº 3.754/2025.</t>
   </si>
   <si>
     <t>12801</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12801/ind_495_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12801/ind_495_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Visconde de Araxá, próximo ao nº 22, no Centro.</t>
   </si>
   <si>
     <t>12802</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12802/ind_496_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12802/ind_496_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que viabilize a obra de contenção na encosta na rua Guiomar Antenor Moraes, entre os números 21 e 33, no Madruga.</t>
   </si>
   <si>
     <t>12803</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12803/ind_497_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12803/ind_497_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a Light, que faça a verificação junto ao poste na Rua José do Patrocínio próximo ao número 860 para substituição do mesmo, na Carvalheira.</t>
   </si>
   <si>
     <t>12804</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12804/ind_498_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12804/ind_498_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a Light, que faça a verificação de cabo partido no poste em frente ao campo do “Carrapatão”, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>12805</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12805/ind_499_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12805/ind_499_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça o reparo asfáltico na Rua Pio XII, próximo ao número 160, na  Residência.</t>
   </si>
   <si>
     <t>12806</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12806/ind_500_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12806/ind_500_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça o reparo de acabamento no quebra molas e calha na Rua João XXIII, em frente ao E.C XV de Novembro, na  Residência.</t>
   </si>
   <si>
     <t>12807</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12807/ind_501_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12807/ind_501_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a substituição da caçamba de lixo na Avenida Expedicionário Oswaldo de Almeida Ramos, próximo ao número 3.626, no Grecco.</t>
   </si>
   <si>
     <t>12808</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12808/ind_502_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12808/ind_502_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a revitalização da Ladeira Campo Limpo com substituição das luminárias, no Centro.</t>
   </si>
   <si>
     <t>12809</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12809/ind_503_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12809/ind_503_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a sinalização com placas de indicação para tráfego somente de pedestres e demais formas na Ladeira Campo Limpo, no Centro.</t>
   </si>
   <si>
     <t>12810</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12810/ind_504_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12810/ind_504_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a instalação de câmeras de segurança na Ladeira Campo Limpo, no Centro.</t>
   </si>
   <si>
     <t>12811</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12811/ind_505_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12811/ind_505_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça ronda periódica de agentes de segurança na Ladeira Campo Limpo, no Centro.</t>
   </si>
   <si>
     <t>12814</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12814/ind_508_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12814/ind_508_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a poda da árvore na Rua José da Silveira Gomes em frente aos números 152 e 365, no Madruga.</t>
   </si>
   <si>
     <t>12815</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12815/ind_509_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12815/ind_509_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, pavimentação asfáltica na rua em frente à Praça Jovino Ribeiro Almeida, no Grecco.</t>
   </si>
   <si>
     <t>12816</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12816/ind_510_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12816/ind_510_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, pavimentação asfáltica na rua em frente à Praça Sebastião Barbosa, no Grecco.</t>
   </si>
   <si>
     <t>12817</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12817/ind_511_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12817/ind_511_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização do campo de futebol, localizado ao lado da Rua Herondina Mandaro, no bairro Grecco.</t>
   </si>
   <si>
     <t>12818</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12818/ind_512_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12818/ind_512_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de academia ao ar livre, ao lado do campo, na Rua Herondina Mandaro, no bairro Grecco.</t>
   </si>
   <si>
     <t>12819</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12819/ind_513_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12819/ind_513_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de parquinho infantil, ao lado do campo, na Rua Herondina Mandaro, no bairro Grecco.</t>
   </si>
   <si>
     <t>12820</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12820/ind_514_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12820/ind_514_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a Light, que viabilize a troca de transformador na Rua Abel José Machado próximo ao número 672, Massambará.</t>
   </si>
   <si>
     <t>12821</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12821/ind_515_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12821/ind_515_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua do Contorno, em Ferreiros.</t>
   </si>
   <si>
     <t>12822</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12822/ind_516_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12822/ind_516_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Dona Minervina, em Andrade Costa.</t>
   </si>
   <si>
     <t>12823</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12823/ind_517_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12823/ind_517_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Avenida do Planalto, em Andrade Costa.</t>
   </si>
   <si>
     <t>12824</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12824/ind_518_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12824/ind_518_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Avenida Carlos Val, em Andrade Costa.</t>
   </si>
   <si>
     <t>12829</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12829/ind_519_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12829/ind_519_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura das faixas de sinalização das vias no asfalto da Avenida Sebastião Manoel Furtado e Rua Dr. Fernando Pedrosa, no Santa Amália.</t>
   </si>
   <si>
     <t>12830</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12830/ind_520_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12830/ind_520_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura das faixas de sinalização das vias no asfalto da Avenida Otávio Gomes até o bairro Madruga.</t>
   </si>
   <si>
     <t>12831</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12831/ind_521_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12831/ind_521_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres na Avenida Sebastião Manoel Furtado, próximo ao nº 850, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12832</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12832/ind_522_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12832/ind_522_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da pracinha, incluindo a academia ao ar livre, do bairro Santa Amália.</t>
   </si>
   <si>
     <t>12833</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12833/ind_523_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12833/ind_523_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres nas cores vermelho e branco, em frente à Escola de Massambará.</t>
   </si>
   <si>
     <t>12834</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12834/ind_524_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12834/ind_524_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria de ordem pública, a instalação de placas de proibido parar e estacionar na Rua Dr. Fernando Pedrosa, no Santa Amália.</t>
   </si>
   <si>
     <t>12835</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12835/ind_525_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12835/ind_525_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de quebra-molas no início da Rua José Monteiro Soares Filho, próximo ao viaduto, no Matadouro.</t>
   </si>
   <si>
     <t>12836</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12836/ind_526_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12836/ind_526_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de quebra-molas na Avenida Expedicionário Oswaldo de Almeida Ramos, próximo ao nº 1211, no Centro.</t>
   </si>
   <si>
     <t>12837</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12837/ind_527_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12837/ind_527_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de iluminação pública no cemitério municipal, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>12838</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12838/ind_528_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12838/ind_528_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um campo de grama sintética, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>12851</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12851/ind_548_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12851/ind_548_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de iluminação pública na ponte velha, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12852/ind_549_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12852/ind_549_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da ponte velha, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12853</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12853/ind_550_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12853/ind_550_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao DER-RJ que providencie a reconstrução da ponte que liga o município de Vassouras ao município de Mendes, na RJ 137, com urgência.</t>
   </si>
   <si>
     <t>12854</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12854/ind_551_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12854/ind_551_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Domingos Motta, em frente ao nº 05, no bairro Madruga.</t>
   </si>
   <si>
     <t>12855</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12855/ind_552_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12855/ind_552_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo da manilha na Rua Santa Rita, em frente ao nº 343, no bairro Madruga.</t>
   </si>
   <si>
     <t>12856</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12856/ind_553_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12856/ind_553_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo da calçada na Rua Caetano Furquim, em frente ao nº 151, no Centro.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12857/ind_554_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12857/ind_554_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a sinalização com placas de indicação de velocidade mínima permitida ao longo da Rua da Broadway, no Centro.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12858/ind_555_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12858/ind_555_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça a substituição do latão de lixo junto à Igreja Metodista localizada na Rua Major Plínio, no Madruga.</t>
   </si>
   <si>
     <t>12859</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12859/ind_556_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12859/ind_556_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo do braço de iluminação pública do poste na Rua Domingos Motta próximo ao número 109, no Madruga.</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12860/ind_557_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12860/ind_557_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres próximo a Academia da Ziza, no Centro.</t>
   </si>
   <si>
     <t>12861</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12861/ind_558_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12861/ind_558_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a recolocação de placa de Estacionamento de Transporte Escolar na Rua Nilo Peçanha, no Centro.</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12862/ind_559_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12862/ind_559_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reforço de pintura das faixas de pedestres na Avenida Otávio Gomes, no Centro.</t>
   </si>
   <si>
     <t>12863</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12863/ind_560_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12863/ind_560_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Instalação de placas de sinalização de grande porte de Proibido Carros de Passeio na entrada da Rodoviária Nova, no Centro.</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12864/ind_561_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12864/ind_561_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a criação de vagas de Embarque e Desembarque de passageiros de veículos de aplicativo no em torno da Rodoviária Nova, no Centro.</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12865/ind_562_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12865/ind_562_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a verificação de vazamento de água/esgoto na Rua Herondina Mandaro próximo ao número 80, no Grecco.</t>
   </si>
   <si>
     <t>12866</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12866/ind_563_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12866/ind_563_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reforço de pintura das faixas de pedestres na Praça Martinho Nóbrega, no Centro.</t>
   </si>
   <si>
     <t>12867</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12867/ind_564_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12867/ind_564_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto ao DER-RJ, a possibilidade de liberação de manilhas para obras de esgoto a céu aberto na Estiva/Tinguá.</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12868/ind_565_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12868/ind_565_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto ao CEHAB-RJ, a possibilidade de liberação de escórias para obras de melhorias das estradas rurais em nosso Município.</t>
   </si>
   <si>
     <t>12869</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12869/ind_566_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12869/ind_566_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto ao DER-RJ, a possibilidade de liberação de massa asfáltica para obras de manutenção e tapa buracos em nosso município.</t>
   </si>
   <si>
     <t>12870</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12870/ind_567_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12870/ind_567_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo na luminária do poste na RJ 127 com o braço de número IP 06565, em Pocinhos.</t>
   </si>
   <si>
     <t>12871</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12871/ind_568_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12871/ind_568_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda da árvore na Praça Provedor Félix Machado, entre o ponto de ônibus e o portão principal do Hospital Eufrásia, nº 110, no Madruga.</t>
   </si>
   <si>
     <t>12872</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12872/ind_569_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12872/ind_569_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda da árvore na RJ 115, próximo ao nº 65, no Centro.</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12873/ind_570_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12873/ind_570_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda da árvore na Rua Domingos de Almeida, próximo ao nº 60, no Centro.</t>
   </si>
   <si>
     <t>12874</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12874/ind_571_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12874/ind_571_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza e poda da amendoeira, ao lado do nº 24, na Praça do Madruga.</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12875/ind_572_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12875/ind_572_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura do quebra-molas na Avenida Prefeito Henrique Borges Filho, próximo a Academia da Ziza, no Centro.</t>
   </si>
   <si>
     <t>12877</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12877/ind_574_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12877/ind_574_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, da criação de transporte mensal (uma van por mês) para levar moradores com deficiência até a unidade da RioCard em Nova Iguaçu, a fim de fazer o cadastro, renovação ou regularização do Vale Social.</t>
   </si>
   <si>
     <t>12887</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12887/ind_585_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12887/ind_585_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da quadra poliesportiva, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12888</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12888/ind_586_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12888/ind_586_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma e manutenção da quadra poliesportiva, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12889</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12889/ind_587_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12889/ind_587_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Estrada Miguel Pereira, do nº 364 até o final (rodo), em Massambará.</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12891/ind_589_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12891/ind_589_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de abrir uma turma maternal na Escola Pedro Ivo da Costa, em Andrade Pinto. Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de abrir uma turma maternal na Escola Pedro Ivo da Costa, em Andrade Pinto.</t>
   </si>
   <si>
     <t>12892</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12892/ind_590_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12892/ind_590_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de utilizar a linguagem brasileira de sinais (Libras) em veiculação de propagandas oficiais.</t>
   </si>
   <si>
     <t>12893</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12893/ind_591_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12893/ind_591_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização da Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12894/ind_592_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12894/ind_592_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de criar um projeto de atividades físicas voltado para mulheres, em Massambará.</t>
   </si>
   <si>
     <t>12895</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12895/ind_593_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12895/ind_593_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a colocação de meio fios na Ladeira Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12896</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12896/ind_594_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12896/ind_594_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção na grade de proteção do ponto de ônibus localizado na esquina da Avenida Prefeito Henrique Borges Filho com a Rua Dr. Zamith, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12897</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12897/ind_595_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12897/ind_595_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o realinhamento dos paralelepípedos da Rua Dr. Zamith, no Centro.</t>
   </si>
   <si>
     <t>12898</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12898/ind_596_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12898/ind_596_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Antônio Spindola da Silva, próximo ao nº 63, no bairro Residência.</t>
   </si>
   <si>
     <t>12899</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12899/ind_597_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12899/ind_597_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Expedicionário Sebastião Moreira de Paiva, próximo ao nº 186, no bairro Residência.</t>
   </si>
   <si>
     <t>12900</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12900/ind_598_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12900/ind_598_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Dr. Manoel Martins, próximo aos nº 118 e 388, no bairro Residência.</t>
   </si>
   <si>
     <t>12901</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12901/ind_599_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12901/ind_599_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Edgard Balard, próximo ao nº 17, no bairro Residência.</t>
   </si>
   <si>
     <t>12902</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12902/ind_600_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12902/ind_600_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Professor Antônio do Amaral Cunha, próximo ao nº 250, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>12903</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12903/ind_601_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12903/ind_601_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua do Sapo, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>12904</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12904/ind_602_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12904/ind_602_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de criar a Carteira Municipal do Paciente Crônico para identificar os pacientes que precisam de acompanhamento constante e atendimento prioritário.</t>
   </si>
   <si>
     <t>12908</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12908/ind_606_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12908/ind_606_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Pedro Antônio em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12909</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12909/ind_607_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12909/ind_607_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Galeno Gomes em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12910</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Maximiano Gomes em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12911</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Erbert Martuchelli em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12912</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12912/ind_610_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12912/ind_610_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Santos Dumont em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12913</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12913/ind_611_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12913/ind_611_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Nações Unidas em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12914</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12914/ind_612_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12914/ind_612_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Avenida Sebastião Manoel Furtado em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12915</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12915/ind_613_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12915/ind_613_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Vereador Duque Cesar em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12916</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12916/ind_614_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12916/ind_614_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua José Francisco em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12917</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12917/ind_615_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12917/ind_615_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Dr. Fernando Pedrosa em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12918</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12918/ind_616_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12918/ind_616_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a adoção de medidas para remoção de pichações em prédios e locais de valor histórico, bem como ações de preservação e conscientização.</t>
   </si>
   <si>
     <t>12921</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12921/ind_619_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12921/ind_619_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda da árvore na Rua José Batista Neto, em frente ao nº 17, no bairro São José.</t>
   </si>
   <si>
     <t>12922</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12922/ind_620_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12922/ind_620_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo das grelhas coletoras de águas pluviais da Praça Sebastião Barbosa, no Grecco.</t>
   </si>
   <si>
     <t>12923</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12923/ind_621_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12923/ind_621_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo das calçadas da Praça Sebastião Barbosa, no Grecco.</t>
   </si>
   <si>
     <t>12963</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12963/ind_639_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12963/ind_639_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma ou revitalização da praça da quadra de areia, em Massambará.</t>
   </si>
   <si>
     <t>12964</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12964/ind_640_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12964/ind_640_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura dos quebra-molas da Rua Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>12965</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12965/ind_641_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12965/ind_641_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura dos quebra-molas da Rua Renato Martins, em Massambará.</t>
   </si>
   <si>
     <t>12966</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12966/ind_642_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12966/ind_642_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a Light, a poda das árvores na Estrada Cananéia, na saída da subestação da Light, em Massambará.</t>
   </si>
   <si>
     <t>12967</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12967/ind_643_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12967/ind_643_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura ou revitalização da quadra a Chatuba, em Massambará.</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12968/ind_644_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12968/ind_644_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua José Manoel Arbex, no Santa Amália.</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12970/ind_646_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12970/ind_646_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Instalação de um poste e placa de informação com nome da Avenida Marechal Paulo Torres em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12971</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12971/ind_647_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12971/ind_647_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Rua Ezequiel Padilha em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12972</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12972/ind_648_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12972/ind_648_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um poste e placa de informação com nome da Praça Manoel Congo em ponto estratégico, no Centro.</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12973/ind_649_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12973/ind_649_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização com instalação de placa de identificação na área externa da Parada de ônibus Felicidade Maria de Assumpção, no Grecco.</t>
   </si>
   <si>
     <t>12974</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12974/ind_650_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12974/ind_650_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de Placa de identificação em ponto estratégico da Praça Raimundo Correa em frente à Igreja do Rosário, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12975</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12975/ind_651_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12975/ind_651_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua do Congo, no Grecco.</t>
   </si>
   <si>
     <t>12976</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12976/ind_652_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12976/ind_652_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Rita de Jesus, no Santa Amália.</t>
   </si>
   <si>
     <t>12977</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12977/ind_653_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12977/ind_653_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Santa Cândida, na Residência.</t>
   </si>
   <si>
     <t>12978</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12978/ind_654_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12978/ind_654_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Prefeito Elpídio José Pereira, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12982/ind_658_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12982/ind_658_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Elisa Barbosa, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>12983</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12983/ind_659_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12983/ind_659_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Aldo Cavali, no Madruga.</t>
   </si>
   <si>
     <t>12984</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12984/ind_660_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12984/ind_660_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto ao órgão competente, o patrolamento da estrada RJ 115, no trecho de Ferreiros até o limite com o município de Miguel Pereira.</t>
   </si>
   <si>
     <t>12985</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12985/ind_661_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12985/ind_661_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca de tampa do bueiro na Praça da Matriz, em Ferreiros.</t>
   </si>
   <si>
     <t>12986</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12986/ind_662_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12986/ind_662_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores da Praça de Ferreiros.</t>
   </si>
   <si>
     <t>12987</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12987/ind_663_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12987/ind_663_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo das tomadas do PSF de Ferreiros.</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12988/ind_664_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12988/ind_664_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a coleta de lixo pelo menos 1 vez por semana na Barra dos Encantos e região, em Massambará.</t>
   </si>
   <si>
     <t>12989</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12989/ind_665_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12989/ind_665_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de iluminação LED, na Barra dos Encantos, em Massambará.</t>
   </si>
   <si>
     <t>12990</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12990/ind_666_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12990/ind_666_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, designar agente de saúde para trabalhar na Barra dos Encantos, em Massambará.</t>
   </si>
   <si>
     <t>12991</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12991/ind_667_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12991/ind_667_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reabertura para mais de uma vez por semana da subunidade de saúde da Barra dos Encantos, em Massambará.</t>
   </si>
   <si>
     <t>12992</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12992/ind_668_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12992/ind_668_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização da Rua Caetano Furquim, no Centro.</t>
   </si>
   <si>
     <t>12993</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12993/ind_669_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12993/ind_669_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a revitalização da Avenida Expedicionário Oswaldo de Almeida Ramos (Broadway), no Centro.</t>
   </si>
   <si>
     <t>12994</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12994/ind_670_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12994/ind_670_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Manoel Bonifácio que liga a Esquina da Alegria a Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12995</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12995/ind_671_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12995/ind_671_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da rede de esgoto na Rua Jacira, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>13010</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13010/ind_674_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13010/ind_674_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Light que providencie a poda das árvores da Estrada Miguel Pereira, rua da Subestação da Light, em Massambará.</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_675_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_675_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que faça um cronograma para que pelo menos de 3 em 3 meses realize a retirada dos entulhos no distrito de Massambará.</t>
   </si>
   <si>
     <t>13012</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13012/ind_676_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13012/ind_676_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da Praça Dacio Ribeiro do Val, em Andrade Costa.</t>
   </si>
   <si>
     <t>13013</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13013/ind_677_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13013/ind_677_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de iluminação pública da Praça Dacio Ribeiro do Val até a Rua do Planalto, em Andrade Costa.</t>
   </si>
   <si>
     <t>13014</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13014/ind_678_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13014/ind_678_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca de lâmpadas queimadas na quadra poliesportiva da Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>13015</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13015/ind_679_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13015/ind_679_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o conserto (solda) da trave quebrada na quadra poliesportiva da Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>13016</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13016/ind_680_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13016/ind_680_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que interceda junto a Rio+ para providenciar a manutenção da bomba que leva a água para a parte de cima da Represa, no bairro Grecco.</t>
   </si>
   <si>
     <t>13018</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13018/ind_682_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13018/ind_682_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>13019</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13019/ind_683_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13019/ind_683_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de um subsídio para que o caminhão do leite que faz a linha em Massambará não deixe de rodar.</t>
   </si>
   <si>
     <t>13020</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13020/ind_684_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13020/ind_684_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a contratação de funcionários de apoio para a escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>13021</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13021/ind_685_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13021/ind_685_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Esportes que estude a viabilidade de colocar uma parte da grama sintética que foi retirada da quadra do Bairro Madruga na escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13022/ind_686_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13022/ind_686_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um parquinho para a escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13024/ind_688_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13024/ind_688_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma do parquinho infantil, no Barreiro.</t>
   </si>
   <si>
     <t>13025</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13025/ind_689_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13025/ind_689_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma de adequação das salas da base do SAMU na Avenida Otávio Gomes, no Centro.</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13026/ind_690_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13026/ind_690_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a canalização e fechamento de valas de esgoto expostas na Rua Dois Irmãos, em Andrade Costa.</t>
   </si>
   <si>
     <t>13028</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13028/ind_692_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13028/ind_692_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a dragagem do córrego localizado na Estrada Massambará x Cananéia.</t>
   </si>
   <si>
     <t>13029</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13029/ind_693_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13029/ind_693_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de cobertura na quadra poliesportiva, em Massambará.</t>
   </si>
   <si>
     <t>13030</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13030/ind_694_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13030/ind_694_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Jorge Correa Machado, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13031</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13031/ind_695_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13031/ind_695_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Antenor Caravana, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13032</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13032/ind_696_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13032/ind_696_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Vila Idalina Januária Machado, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13033</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13033/ind_697_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13033/ind_697_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Vicente Celestino, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13034</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13034/ind_698_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13034/ind_698_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Vila Cristiane Leal Gomes, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13035/ind_699_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13035/ind_699_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Augusto Pinto, no bairro Madruga.</t>
   </si>
   <si>
     <t>13036</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13036/ind_700_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13036/ind_700_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua José Antônio M. Assis, no bairro Centro.</t>
   </si>
   <si>
     <t>13037</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13037/ind_701_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13037/ind_701_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Antônio Ignácio da Silva, no bairro Centro.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13038/ind_702_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13038/ind_702_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua José Hoppe, no bairro Centro.</t>
   </si>
   <si>
     <t>13039</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13039/ind_703_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13039/ind_703_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação da Rua Francisco de Assis, no bairro Centro.</t>
   </si>
   <si>
     <t>13043</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13043/ind_707_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13043/ind_707_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o conserto do Odontomóvel para atendimento em Andrade Pinto e subunidades.</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13044/ind_708_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13044/ind_708_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a distribuição de latão de lixo em pontos estratégicos na Barra dos Encantos, em Massambará.</t>
   </si>
   <si>
     <t>13045</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13045/ind_709_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13045/ind_709_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a retirada de erva de passarinho da árvore na Praça de alimentação da Rua Acadêmica Eliete Nunes Barbosa. ao lado das lojas CEM, no Centro.</t>
   </si>
   <si>
     <t>13046</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13046/ind_710_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13046/ind_710_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a substituição de latão de lixo na RJ 115, próximo ao número 388 (Igreja Projeto Vida), no Matadouro.</t>
   </si>
   <si>
     <t>13047</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13047/ind_711_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13047/ind_711_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a instalação de placas indicativas de proibição de tráfego de veículos de grande tonelagem em pontos estratégicos em nosso município, bem como a criação de rotas sinalizadas para o fluxo dos mesmos.</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13048/ind_712_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13048/ind_712_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a pintura de faixa de pedestres no início da RJ 115 em limite com a Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>13049</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13049/ind_713_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13049/ind_713_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a Operação Tapa Buracos na Rua Tibúrcio Barbosa próximo ao número 715, na Represa.</t>
   </si>
   <si>
     <t>13050</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13050/ind_714_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13050/ind_714_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria ou órgão competente, que faça a Operação Tapa Buracos na Rua Projetada, em Pinheiros.</t>
   </si>
   <si>
     <t>13051</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13051/ind_715_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13051/ind_715_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Manoel de Melo, próximo ao número 45, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>13052</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13052/ind_716_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13052/ind_716_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Rubens Lúcio Cardoso, próximo ao número 435, no Cruzeiro.</t>
   </si>
   <si>
     <t>13053</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13053/ind_717_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13053/ind_717_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Travessa Manoel Bonifácio, próximo ao número 20, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>13054</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13054/ind_718_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13054/ind_718_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Avenida Guaraciaba, próximo ao número 50, em Ipiranga.</t>
   </si>
   <si>
     <t>13055</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13055/ind_719_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13055/ind_719_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Rubens Lúcio Cardoso, próximo ao número 421, no Cruzeiro.</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13056/ind_720_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13056/ind_720_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Armindo Mota, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13057</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13057/ind_721_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13057/ind_721_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Américo Pedroso, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13058</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13058/ind_722_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13058/ind_722_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Joaquim Ribeiro Filho, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13059</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13059/ind_723_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13059/ind_723_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Walfrido Silva, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13060</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13060/ind_724_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13060/ind_724_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Márcio Goulart, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13061</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13061/ind_725_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13061/ind_725_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo do ponto de iluminação pública da luminária com plaqueta 04944, na RJ 115, no Matadouro.</t>
   </si>
   <si>
     <t>13062</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13062/ind_726_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13062/ind_726_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo do ponto de iluminação pública da luminária com plaqueta 04962, na RJ 115, no Matadouro.</t>
   </si>
   <si>
     <t>13063</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13063/ind_727_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13063/ind_727_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Miss. Nanci Braga Bastos, no Loteamento Parque Bela Vista – Santa Amália.</t>
   </si>
   <si>
     <t>13064</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13064/ind_728_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13064/ind_728_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Vereador Jahir Domingos Pardal, no Loteamento Parque Bela Vista – Santa Amália.</t>
   </si>
   <si>
     <t>13065</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13065/ind_729_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13065/ind_729_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra., Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Tereza Leite de Castilho, no Loteamento Parque Bela Vista – Santa Amália.</t>
   </si>
   <si>
     <t>13066</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13066/ind_730_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13066/ind_730_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de placa de identificação em ponto estratégico da Praça Angelina Maria de Souza Lourenço, no Loteamento Parque Bela Vista – Santa Amália.</t>
   </si>
   <si>
     <t>13067</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13067/ind_731_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13067/ind_731_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Mariana Aparecida de Castro, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>13068</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13068/ind_732_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13068/ind_732_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Paulino Costa, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>13069</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13069/ind_733_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13069/ind_733_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a Light, a extensão de rede de iluminação pública na Ladeira Campo Limpo, no Centro.</t>
   </si>
   <si>
     <t>13071</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13071/ind_735_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13071/ind_735_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores na Estrada da Cachoeira até a Estrada Vargem do Manejo.</t>
   </si>
   <si>
     <t>13072</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13072/ind_736_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13072/ind_736_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Dr. Henrique Borges, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>13073</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13073/ind_737_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13073/ind_737_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Rua Dr. Henrique Borges, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>13074</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13074/ind_738_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13074/ind_738_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Avenida Pedro Francisco Carvalheira, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13075</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13075/ind_739_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13075/ind_739_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda e corte de árvores atrás do Detran, próximo ao número 62061, na Avenida Pedro Francisco Carvalheira, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13076</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13076/ind_740_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13076/ind_740_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Avenida Pedro Francisco Carvalheira, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13077</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13077/ind_741_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13077/ind_741_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a construção de um parquinho com academia ao ar livre em ponto estratégico da Avenida Pedro Francisco Carvalheira (atrás do DETRAN), no bairro Carvalheira.</t>
   </si>
   <si>
     <t>13078</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13078/ind_742_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13078/ind_742_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, refazer a tampa do bueiro na calçada, na Rua Agostinho de Souza Amaral, próximo ao nº 105, no Madruga.</t>
   </si>
   <si>
     <t>13079</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13079/ind_743_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13079/ind_743_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que refaça a pintura da faixa de pedestres, próximo ao colégio Magali Sayão, na Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>13080</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13080/ind_744_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13080/ind_744_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres em frente ao portão principal do Hospital Eufrásia Teixeira Leite, na Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>13081</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13081/ind_745_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13081/ind_745_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres próximo ao ponto de ônibus no CIEP, na Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>13082</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13082/ind_746_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13082/ind_746_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda de árvores na Rua Economista Thomás Duarte, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13083</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13083/ind_747_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13083/ind_747_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>13084</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13084/ind_748_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13084/ind_748_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca dos refletores da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>13085</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13085/ind_749_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13085/ind_749_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca do alambrado da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>13086</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13086/ind_750_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13086/ind_750_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca do alambrado do campo de futebol de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13087</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13087/ind_751_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13087/ind_751_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca dos refletores da praça de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13088</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13088/ind_752_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13088/ind_752_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca dos refletores do campo de futebol de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>13089</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13089/ind_753_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13089/ind_753_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores na Rua Antônio Meirelles Gomes, próximo ao número 88, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>13090</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13090/ind_754_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13090/ind_754_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores na Avenida Expedicionário Osvaldo de Almeida Ramos, próximo ao número 3580, no Grecco.</t>
   </si>
   <si>
     <t>13091</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13091/ind_755_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13091/ind_755_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a poda das árvores na Rua Maria Cristina, próximo ao número 145, em Itakamosi.</t>
   </si>
   <si>
     <t>13092</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13092/ind_757_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13092/ind_757_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de construir um Centro Comunitário, em Massambará.</t>
   </si>
   <si>
     <t>13093</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13093/ind_758_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13093/ind_758_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca da iluminação (refletores) do campo de Massambará.</t>
   </si>
   <si>
     <t>13094</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13094/ind_759_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13094/ind_759_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de que seja realizada a Feira do Agricultor de Massambará todos os sábados e domingos.</t>
   </si>
   <si>
     <t>13095</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13095/ind_760_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13095/ind_760_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de criar o atendimento veterinário SOBRE RODAS no município de Vassouras.</t>
   </si>
   <si>
     <t>13096</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13096/ind_761_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13096/ind_761_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o desassoreamento da Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>13097</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13097/ind_762_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13097/ind_762_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto a secretaria competente, de implantar o itinerário de ônibus Vassouras x Massambará, no horário de 22h00.</t>
   </si>
   <si>
     <t>13100</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13100/ind_765_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13100/ind_765_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o conserto do buraco na Rua Tibúrcio Barbosa, próximo ao nº 272, na Represa, bairro Grecco.</t>
   </si>
   <si>
     <t>13101</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13101/ind_766_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13101/ind_766_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a colocação de um quebra-molas, na Rua João de Souza Cardoso, em frente ao nº 911, no Barreiro.</t>
   </si>
   <si>
     <t>13102</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13102/ind_767_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13102/ind_767_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o conserto do buraco na Rua Tibúrcio Barbosa, próximo ao nº 715, na Represa, bairro Grecco.</t>
   </si>
   <si>
     <t>13103</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13103/ind_768_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13103/ind_768_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca de lâmpadas comuns para lâmpadas de LED, na Estrada Matacaes, no bairro Ponte Funda.</t>
   </si>
   <si>
     <t>13112</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13112/ind_776_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13112/ind_776_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a implementação de quebra-molas na Rua Antônio Meirelles Gomes, próximo ao número 332, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>13113</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13113/ind_777_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13113/ind_777_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reconstrução do muro da quadra poliesportiva de Andrade Costa.</t>
   </si>
   <si>
     <t>13114</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13114/ind_778_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13114/ind_778_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura da quadra poliesportiva de Andrade Costa.</t>
   </si>
   <si>
     <t>13115</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13115/ind_779_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13115/ind_779_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma do vestiário da quadra poliesportiva de Andrade Costa.</t>
   </si>
   <si>
     <t>13121</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13121/ind_785_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13121/ind_785_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção da estrada principal do Secretário.</t>
   </si>
   <si>
     <t>13122</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13122/ind_786_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13122/ind_786_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Praça Dr. Cristóvão Correa e Castro, em frente ao Cemitério da Irmandade Nossa Senhora da Conceição, no Mello Afonso.</t>
   </si>
   <si>
     <t>13123</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13123/ind_787_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13123/ind_787_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Praça Vereador Odilon Vieira na rotatória ao final da Rua Pedro Sayad, no Santa Amália.</t>
   </si>
   <si>
     <t>13124</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13124/ind_788_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13124/ind_788_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Rua Alameda Milton Seabra, em Pocinhos.</t>
   </si>
   <si>
     <t>13125</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13125/ind_789_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13125/ind_789_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a divulgação do Programa de Calçadas Acessíveis.</t>
   </si>
   <si>
     <t>13126</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13126/ind_790_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13126/ind_790_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico da Praça Miguel Moraes, em frente ao Cemitério Municipal, no Campo Limpo.</t>
   </si>
   <si>
     <t>13127</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13127/ind_791_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13127/ind_791_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que se construa um caminho pavimentado dentro do Cemitério Municipal para acesso à parte nova dos túmulos.</t>
   </si>
   <si>
     <t>13128</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13128/ind_792_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13128/ind_792_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico com o nome da Rua Chanceler Raul Fernandes, na esquina com o antigo SENAI, no Centro.</t>
   </si>
   <si>
     <t>13129</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13129/ind_793_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13129/ind_793_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico com o nome da Rua Nabor Gusmão, no Centro.</t>
   </si>
   <si>
     <t>13130</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13130/ind_794_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13130/ind_794_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente,  a instalação de poste com placa de identificação em ponto estratégico com o nome da Ronald Fiúsa Manhães, no Centro.</t>
   </si>
   <si>
     <t>13133</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13133/ind_797_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13133/ind_797_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a troca de lâmpada queimada, em frente ao nº 161, na Rua Guararapes, em Pocinhos.</t>
   </si>
   <si>
     <t>13134</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13134/ind_799_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13134/ind_799_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, que envie à Rio + Saneamento a listagem atualizada do CAD ÚNICO do município de Vassouras.</t>
   </si>
   <si>
     <t>13135</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13135/ind_800_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13135/ind_800_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo do ponto de iluminação pública da luminária com plaqueta 04343, na Avenida Otávio Gomes, no Centro.</t>
   </si>
   <si>
     <t>13136</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13136/ind_801_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13136/ind_801_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o corte de bambus sobre cabo de energia elétrica na Rua Luiz Francisco de Souza, no Morro da Vaca.</t>
   </si>
   <si>
     <t>13137</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13137/ind_802_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13137/ind_802_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres próximo ao Centro de Abastecimento Farmacêutico na Rua Fernando Pedrosa em frente a Rodoviária Nova.</t>
   </si>
   <si>
     <t>13138</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13138/ind_803_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13138/ind_803_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a repintura do quebra molas na Avenida Oswaldo de Almeida Ramos (em frente ao Trailer do Serginho), na Residência.</t>
   </si>
   <si>
     <t>13139</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13139/ind_804_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13139/ind_804_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a melhor divulgação por meio do site da prefeitura das interdições de vias e das previsões de obras da Rio + Saneamento para os munícipes vassourenses.</t>
   </si>
   <si>
     <t>13140</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13140/ind_805_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13140/ind_805_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico com o nome da Rua Manoel Tomé da Rocha, no Centro.</t>
   </si>
   <si>
     <t>13141</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13141/ind_806_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13141/ind_806_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a sinalização de buraco na Rua Manoel Tomé da Rocha, próximo ao nº 88, no Centro.</t>
   </si>
   <si>
     <t>13142</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13142/ind_807_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13142/ind_807_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de poste com placa de identificação em ponto estratégico com o nome da Rua Luiz Francisco de Souza, no Morro da Vaca.</t>
   </si>
   <si>
     <t>13146</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13146/ind_811_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13146/ind_811_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de banheiros e vestiários na quadra poliesportiva do bairro Campo Limpo.</t>
   </si>
   <si>
     <t>13147</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13147/ind_812_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13147/ind_812_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Três de Outubro, no Campo Limpo.</t>
   </si>
   <si>
     <t>13148</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13148/ind_813_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13148/ind_813_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Zenaide Teixeira Valente, no Campo Limpo.</t>
   </si>
   <si>
     <t>13149</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13149/ind_814_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13149/ind_814_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da praça, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>13150</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13150/ind_815_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13150/ind_815_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de posto da guarda municipal no Terminal Rodoviário Hélio de Almeida Pinto (Rodoviária Nova).</t>
   </si>
   <si>
     <t>13192</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13192/ind_818_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13192/ind_818_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que estude a viabilidade junto à secretaria competente, de que todo o Incentivo Financeiro Adicional (IFA) seja repassado diretamente aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>13153</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13153/ind_819_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13153/ind_819_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Gustavo Tutuca que estude a viabilidade de disponibilizar uma Emenda Parlamentar destinando verba para a reforma do Instituto de Educação Thiago Costa.</t>
   </si>
   <si>
     <t>13198</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13198/ind_825_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13198/ind_825_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo dos pontos de iluminação pública das luminárias do Loteamento Aste Silveira II, na Estrada RJ 115, número 404 Vassouras/Barão de Vassouras.</t>
   </si>
   <si>
     <t>13199</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13199/ind_826_20253.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13199/ind_826_20253.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a limpeza da Servidão Alcedino José Machado, no Grecco.</t>
   </si>
   <si>
     <t>13200</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13200/ind_827_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13200/ind_827_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Operação Tapa buracos da Rua Sebastião Matoso Câmara, no Grecco.</t>
   </si>
   <si>
     <t>13201</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13201/ind_828_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13201/ind_828_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Operação Tapa buracos da Rua Ismael C. Machado, no Grecco.</t>
   </si>
   <si>
     <t>13202</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13202/ind_829_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13202/ind_829_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a Operação Tapa buracos da Rua Augusto Teles, no Grecco.</t>
   </si>
   <si>
     <t>13203</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13203/ind_830_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13203/ind_830_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, o reparo do ponto de iluminação pública da luminária da Estrada RJ 115 (Estrada Barão de Vassouras), próximo ao número 321.</t>
   </si>
   <si>
     <t>13204</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13204/ind_831_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13204/ind_831_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a reforma da quadra da Escola Municipal José Carlos Vaz de Miranda, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>13205</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13205/ind_832_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13205/ind_832_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de placa de sinalização SENTIDO PROIBIDO no início da Rua Barão de Capivari, no Centro.</t>
   </si>
   <si>
     <t>13215</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13215/ind_842_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13215/ind_842_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura dos quebra-molas na Rua Antônio Pinheiro, em Andrade Pinto.</t>
   </si>
   <si>
     <t>13216</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13216/ind_843_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13216/ind_843_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura de faixa de pedestres na Rua Antônio Pinheiro, em Andrade Pinto.</t>
   </si>
   <si>
     <t>13217</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13217/ind_844_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13217/ind_844_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a pintura dos quebra-molas na Rua Prefeito Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>13218</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13218/ind_845_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13218/ind_845_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de placa de sinalização de quebra-molas na Rua Prefeito Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>13219</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13219/ind_846_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13219/ind_846_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>13220</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13220/ind_847_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13220/ind_847_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Renato Martins, em Massambará.</t>
   </si>
   <si>
     <t>13221</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13221/ind_848_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13221/ind_848_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção da estrada Cananéia, no Aterrado, em Massambará.</t>
   </si>
   <si>
     <t>13222</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13222/ind_849_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13222/ind_849_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Chatuba, em Massambará.</t>
   </si>
   <si>
     <t>13223</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13223/ind_850_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13223/ind_850_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a manutenção e reforma da Unidade de Saúde, em Massambará.</t>
   </si>
   <si>
     <t>13224</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13224/ind_851_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13224/ind_851_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um parquinho na Chatuba, em Massambará.</t>
   </si>
   <si>
     <t>13225</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13225/ind_852_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13225/ind_852_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a instalação de um parquinho praça da quadra de areia, em Massambará.</t>
   </si>
   <si>
     <t>13226</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13226/ind_853_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13226/ind_853_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a realização de operação emergencial de tapa-buracos no trecho da Rodovia BR-393 que liga o distrito de Cananeia ao distrito de Massambará.</t>
   </si>
   <si>
     <t>13228</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13228/ind_855_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13228/ind_855_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização dos pontos de ônibus ao longo da Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>13229</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13229/ind_856_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13229/ind_856_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Avenida Otávio Gomes, em frente ao Colégio dos Santos Anjos, no Centro.</t>
   </si>
   <si>
     <t>13230</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13230/ind_857_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13230/ind_857_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização dos pontos de ônibus da Rodoviária Maurício de Lacerda, no Centro.</t>
   </si>
   <si>
     <t>13231</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13231/ind_858_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13231/ind_858_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Rua Barão de Vassouras, em frente ao Colégio Thiago Costa, no Centro.</t>
   </si>
   <si>
     <t>13232</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13232/ind_859_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13232/ind_859_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, o reparo no ponto de iluminação pública na luminária com plaqueta número 04957, na Estrada RJ 115.</t>
   </si>
   <si>
     <t>13233</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13233/ind_860_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13233/ind_860_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Rua Ambrósio Coutinho, próximo ao Mercado, no Carvalheira.</t>
   </si>
   <si>
     <t>13234</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13234/ind_861_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13234/ind_861_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização dos pontos de ônibus na Rua José do Patrocínio, no Carvalheira.</t>
   </si>
   <si>
     <t>13235</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13235/ind_862_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13235/ind_862_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Rua Chanceler Raul Fernandes, no Centro.</t>
   </si>
   <si>
     <t>13236</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13236/ind_863_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13236/ind_863_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Rua Visconde de Cananéia, no Centro.</t>
   </si>
   <si>
     <t>13237</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13237/ind_864_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13237/ind_864_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a revitalização do ponto de ônibus na Rua Vicente Celestino, no Madruga.</t>
   </si>
   <si>
     <t>13238</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13238/ind_865_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13238/ind_865_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente e à Empresa Rio + Saneamento, a regularização no abastecimento de água do distrito da Glória.</t>
   </si>
   <si>
     <t>13239</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_866_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_866_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto a secretaria competente, a retirada da árvore e o reparo da calçada na Rua Caetano Furquim, em frente ao nº 151, no Centro.</t>
   </si>
   <si>
     <t>13240</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13240/ind_867_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13240/ind_867_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a colocação de um espelho convexo redondo refletivo, no poste do cruzamento das Ruas Zózimo Guimarães, Alberto Brandão e Av. América Avellar de Mello Affonso, que fica na entrada da atual pista de Skate.</t>
   </si>
   <si>
     <t>13241</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13241/ind_868_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13241/ind_868_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie, junto à secretaria competente, a capina da Rua Francisco Belizário da Silva, após o Trevo de Mendes.</t>
   </si>
   <si>
     <t>12539</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Diretora da Escola Prefeito Severino Ananias Dias Sra. Célia Regina Costa Corrêa e Castro Silva.</t>
   </si>
   <si>
     <t>12540</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Diretora da Escola Prefeito Severino Ananias Dias Sra. Hedilene Cristina Moreira Santos.</t>
   </si>
   <si>
     <t>12541</t>
   </si>
@@ -8679,51 +8679,51 @@
   <si>
     <t>12604</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Sra. Heliana de Jesus Santos.</t>
   </si>
   <si>
     <t>12605</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Sra. Julia Oliveira.</t>
   </si>
   <si>
     <t>12606</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Sra. Maria Lucia Porto Cordilha Lourenço.</t>
   </si>
   <si>
     <t>12607</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12607/mocao_20_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12607/mocao_20_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1.904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>12825</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Hamilton Moss de Souza.</t>
   </si>
   <si>
     <t>12826</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à equipe de Servidores da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>12827</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Marcos Antônio de Souza.</t>
   </si>
   <si>
     <t>12828</t>
   </si>
@@ -9165,1917 +9165,1917 @@
   <si>
     <t>13190</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Diogo Di Rago Muxfeldt Paim Cunha.</t>
   </si>
   <si>
     <t>13191</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Sr.ª Thuane Oliveira do Amaral Muxfeldt Paim.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12341/pdi_102_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12341/pdi_102_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Prefeita Municipal que indique se há em vigor algum Decreto do Poder Executivo Municipal conforme disposto na Lei 3069 de 22 de março de 2019 no Capítulo III, Artigo 5º.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12429/pdi_189_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12429/pdi_189_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Prefeita Municipal que informe se existe algum contrato firmado entre a Prefeitura de Vassouras e a Rio + Saneamento, e caso exista, que envie uma cópia do mesmo.</t>
   </si>
   <si>
     <t>12780</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12780/pdi_474_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12780/pdi_474_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal que verifique junto a Secretaria competente se há OUTORGA do município mediante ao Contrato de Concessão dos Serviços públicos de abastecimento de água e esgotamento sanitário e dos serviços complementares prestados nos municípios localizados no bloco 3, e envie cópia para esta Casa de Leis; Valores transferidos ao Município com suas respectivas datas e previsões de transferência.</t>
   </si>
   <si>
     <t>13070</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13070/pdi_734_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13070/pdi_734_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Prefeita Municipal que informe se foi comunicado à PMV a Projeção para realização das obras de extensão de rede de esgoto da Rio+ conforme a Lei 3069/2019; Qual a previsão de execução das obras com locais e datas definidas para início e término das mesmas; Qual o meio de comunicação tem sido utilizado para informação e orientação sobre as obras para a população.</t>
   </si>
   <si>
     <t>13131</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13131/pdi_795_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13131/pdi_795_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal que verifique junto a Secretaria competente: Qual a atual situação de conservação das 3 cabines de Polícia Militar localizadas nos bairros Carvalheira, Morro da Vaca e Grecco; Se os terrenos são de propriedade pública; Se existe algum projeto de recuperação e reativação das mesmas.</t>
   </si>
   <si>
     <t>13143</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13143/pdi_808_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13143/pdi_808_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeita Municipal que verifique junto a Secretaria competente: Se foi enviada a listagem atualizada do CAD ÚNICO à RIO + Saneamento para ampliação de possibilidade de benefício dos munícipes vassourenses com relação às contas de água e esgoto em nosso município.</t>
   </si>
   <si>
     <t>12679</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rosilane Piveti Silva</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12679/plc_430_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12679/plc_430_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 21, de 08 de outubro de 2002, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Vassouras, para regulamentar as ausências dos servidores investidos no mandato de vereador em razão do desempenho de atividades parlamentares.</t>
   </si>
   <si>
     <t>12760</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12760/plc_454_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12760/plc_454_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 81, de 13 de outubro de 2022, que dispõe sobre o percentual máximo aplicado para a contratação de operações de crédito com desconto automático em folha de pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>13099</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Gabriel Santos, Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13099/plc_764_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13099/plc_764_2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III, do art. 117, da Lei Complementar nº 21, de 08 de fevereiro de 2002 - Regime Jurídico dos Servidores Públicos do Município de Vassouras, suas autarquias e fundações municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>13197</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13197/plc_824_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13197/plc_824_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo 2º do Art. 24 e acrescenta os parágrafos 8º e 9º do mesmo artigo, todos da Lei Complementar nº 51, de 27 de abril de 2017.</t>
   </si>
   <si>
     <t>13245</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13245/plc_872_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13245/plc_872_2025.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 15 da Lei Complementar nº 59, de 15 de Agosto de 2018.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12242/plo_01_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12242/plo_01_2025.pdf</t>
   </si>
   <si>
     <t>Institui mais um dia de dispensa de ponto para os servidores públicos municipais doadores de sangue, além do já definido no art. 2º a Lei Federal nº 1.075, e 27 de março de 1950.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12291/plo_51_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12291/plo_51_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio ao Acesso dos Benefícios Previdenciários e Assistenciais para os pequenos e médios produtores rurais de Vassouras.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12292/plo_53_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12292/plo_53_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Desenvolvimento da Agricultura Familiar na cidade de Vassouras, e dá outras providências.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12293/plo_54_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12293/plo_54_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação do Município de Vassouras à Confederação Nacional de Municípios.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12294/plo_55_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12294/plo_55_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 2.479.355,00 (Dois Milhões, Quatrocentos e Setenta e Nove Mil, Trezentos e Cinquenta e Cinco Reais) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12316/plo_77_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12316/plo_77_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor R$ 470.000,00 (Quatrocentos e setenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12317/plo_78_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12317/plo_78_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do artigo 2º da lei nº 3.734/2024 de 30 de Dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12384/plo_145_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12384/plo_145_2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Campo Limpo” no Município de Vassouras, e dá outras providências.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12424/plo_184_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12424/plo_184_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Inclusão Digital para Idosos no Município de Vassouras.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12442/plo_202_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12442/plo_202_2025.pdf</t>
   </si>
   <si>
     <t>Institui regras para prioridades na concessão de licenciamento ambiental no município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12452/plo_212_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12452/plo_212_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação de competência aos secretários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12453/plo_213_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12453/plo_213_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da comercialização, a instalação e o uso de escapamentos para motocicletas que produzam ruídos acima do limite máximo permitido, no âmbito do Município de Vassouras e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12507/plo_267_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12507/plo_267_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Alberto Gomes Meirelles" à rua que liga a Rua Antônio Meirelles Gomes a Rua Joaquim Graciano, entre os números 225 e 155, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>12557</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12557/plo_301_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12557/plo_301_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das redes pública e privada de saúde de Vassouras oferecerem leito ou ala separada para as mães de natimorto e/ou mães com óbito fetal, enquanto aguardam ato médico para retirada do feto e dá outras providências.</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12571/plo_315_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12571/plo_315_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de um canal de denúncias em locais visíveis nas escolas públicas do município de Vassouras.</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12588/plo_333_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12588/plo_333_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade das empresas prestadoras de serviços de telecomunicações e internet quanto à manutenção, organização e recolhimento de cabos e fios instalados em vias públicas do Município de Vassouras.</t>
   </si>
   <si>
     <t>12615</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12615/plo_355_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12615/plo_355_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Repassar aos Agentes de Combate às Endemias, Incentivo Financeiro Anual e dá Outras Providências.</t>
   </si>
   <si>
     <t>12616</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12616/plo_356_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12616/plo_356_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 324.746,30 (Trezentos e vinte e quatro mil, setecentos e quarenta e seis reais e trinta centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12617</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12617/plo_357_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12617/plo_357_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 4.584.258,68 (Quatro milhões, quinhentos e oitenta e quatro mil, duzentos e cinquenta e oito reais e sessenta e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12618</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12618/plo_358_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12618/plo_358_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 1.521.263,50 (Um milhão, quinhentos e vinte um mil, duzentos e sessenta e três reais e cinquenta centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12619/plo_359_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12619/plo_359_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 50.000,00 (Cinquenta Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12653</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12653/plo_393_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12653/plo_393_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 78.500,00 (Setenta e Oito Mil e Quinhentos Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12654</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12654/plo_394_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12654/plo_394_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 9.411,51 (Nove Mil, Quatrocentos e Onze Reais e Cinquenta e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12655</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12655/plo_395_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12655/plo_395_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 27.995,78 (Vinte e Sete Mil, Novecentos e Noventa e Cinco Reais e Setenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12656</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12656/plo_396_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12656/plo_396_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 626.093,32 (Seiscentos e Vinte e Seis Mil, Noventa e Três Reais e Trinta e Dois Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12657</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12657/plo_397_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12657/plo_397_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 43.260,25 (Quarenta e Três Mil, Duzentos e Sessenta Reais e Vinte e Cinco Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12658</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12658/plo_398_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12658/plo_398_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 60.989,77 (Sessenta Mil, Novecentos e Oitenta e Nove Reais e Setenta e Sete Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12676</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12676/plo_427_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12676/plo_427_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola de Governo do Município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>12677</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12677/plo_428_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12677/plo_428_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 439.251,81 (Quatrocentos e Trinta e Nove Mil, Duzentos e Cinquenta e Um Reais e Oitenta e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12678</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 53.986,12 (Cinquenta e Três Mil, Novecentos e Oitenta e Seis Reais e Doze Centavos) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12680</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12680/plo_431_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12680/plo_431_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 407.745,18 (Quatrocentos e Sete Mil, Setecentos e Quarenta e Cinco Reais e Dezoito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12734</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12734/plo_437_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12734/plo_437_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no valor total de R$ 56.602,15 (Cinquenta e Seis Mil, Seiscentos e Dois Reais e Quinze Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12735</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12735/plo_438_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12735/plo_438_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no valor total de R$ 274.321,05 (Duzentos e Setenta e Quatro Mil, Trezentos e Vinte e Um Reais e Cinco Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12747</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12747/plo_450_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12747/plo_450_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Floriano Francisco de Araujo" à Quadra Poliesportiva, no bairro Grecco.</t>
   </si>
   <si>
     <t>12749</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12749/plo_452_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12749/plo_452_2025.pdf</t>
   </si>
   <si>
     <t>Altera os itens A, B, C, D e E do Anexo I da Lei n° 3.574/2023.</t>
   </si>
   <si>
     <t>12761</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12761/plo_455_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12761/plo_455_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais do magistério, em atenção ao disposto na Portaria nº 77, de 29 de janeiro de 2025, do Ministério da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>12774</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12774/plo_468_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12774/plo_468_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 10.149,68 (Dez Mil, Cento e Quarenta e Nove Reais e Sessenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12775</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12775/plo_469_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12775/plo_469_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar por Excesso de Arrecadação não prevista no valor total de R$ 1.343.246,00 (Um milhão, trezentos e quarenta e três mil, duzentos e quarenta e seis reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12793</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12793/plo_487_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12793/plo_487_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 433.460,39 (Quatrocentos e Trinta e Três Mil, Quatrocentos e Sessenta Reais e Trinta e Nove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12794</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12794/plo_488_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12794/plo_488_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 54.094,41 (Cinquenta e Quatro Mil, Noventa e Quatro Reais e Quarenta e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12795</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12795/plo_489_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12795/plo_489_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 49.175,84 (Quarenta e Nove Mil, Cento e Setenta e Cinco Reais e Oitenta e Quatro Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12796</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12796/plo_490_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12796/plo_490_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 522.573,50 (Quinhentos e Vinte e Dois Mil, Quinhentos e Setenta e Três Reais e Cinquenta Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12797</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12797/plo_491_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12797/plo_491_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 66.427,25 (Sessenta e Seis Mil, Quatrocentos e Vinte e Sete Reais e Vinte e Cinco Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12798</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12798/plo_492_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12798/plo_492_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 310.846,43 (Trezentos e Dez Mil, Oitocentos e Quarenta e Seis Reais e Quarenta e Três Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12799</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12799/plo_493_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12799/plo_493_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 135.452,58 (Cento e Trinta e Cinco Mil, Quatrocentos e Cinquenta e Dois Reais e Cinquenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12800</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12800/plo_494_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12800/plo_494_2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2373 de 19 de fevereiro de 2008 que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência de Vassouras - COMDPCD e dá outras providências.</t>
   </si>
   <si>
     <t>12812</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12812/plo_506_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12812/plo_506_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Inciso V do Artigo 15 da Portaria n° 1.467 de 02 de junho de 2022, do Ministério da Previdência Social e dá outras providências.</t>
   </si>
   <si>
     <t>12839</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12839/plo_530_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12839/plo_530_2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Escolar da Rede Pública de Ensino do Município de Vassouras a comemoração do Dia dos Pais nas Escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12840/plo_531_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12840/plo_531_2025.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Escolar da Rede Pública de Ensino do Município de Vassouras a comemoração do Dia das Mães nas Escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12842/plo_536_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12842/plo_536_2025.pdf</t>
   </si>
   <si>
     <t>Inclui o fisioterapeuta como prescritor no REMUME e dá outras providências.</t>
   </si>
   <si>
     <t>12843</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12843/plo_537_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12843/plo_537_2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal de Conscientização e Enfrentamento à Fibromialgia”, no Município de Vassouras, a ser comemorado, anualmente, no dia 12 de maio e dá outras providências.</t>
   </si>
   <si>
     <t>12845</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12845/plo_542_2025_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12845/plo_542_2025_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do Município de Vassouras, para o quadriênio 2026 -2029 e dá outras providências.</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12846/plo_543_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12846/plo_543_2025.pdf</t>
   </si>
   <si>
     <t>Altera os Incisos XIV do Artigo 5ª, Inciso XI do Artigo 6º e os Artigos 11 e 12 da Lei nº 3.198 de 31 de março de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12847/plo_544_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12847/plo_544_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º, Inciso I, e Art. 5º da Lei nº 3.586 de 25 de agosto de 2023.</t>
   </si>
   <si>
     <t>12848</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12848/plo_545_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12848/plo_545_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 85.000,00 (Oitenta e Cinco Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12849</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12849/plo_546_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12849/plo_546_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 889.572,65 (Oitocentos e Oitenta e Nove Mil, Quinhentos e Setenta e Dois Reais e Sessenta e Cinco Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12850</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12850/plo_547_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12850/plo_547_2025.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Praça de Itakamosi, passando a se chamar Francisco Andrade da Silva.</t>
   </si>
   <si>
     <t>12878</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12878/plo_575_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12878/plo_575_2025.pdf</t>
   </si>
   <si>
     <t>Altera a vinculação do Fundo Municipal de Turismo – FUMTUR, criado pela Lei nº 3.144 de 25 de outubro de 2019, que passa a passa a ser vinculado à Secretaria Municipal de Turismo, anteriormente vinculado à Secretaria Municipal de Desenvolvimento Econômico e Turismo.</t>
   </si>
   <si>
     <t>12879</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12879/plo_576_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12879/plo_576_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.096, de 09 de maio de 2019, que dispõe sobre o a reestruturação do Conselho Municipal de Turismo –COMTUR.</t>
   </si>
   <si>
     <t>12880</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12880/plo_578_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12880/plo_578_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 100.643,69 (Cem Mil, Seiscentos e Quarenta e Três Reais e Sessenta e Nove Centavos) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12881</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12881/plo_579_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12881/plo_579_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 60.000,00 (Sessenta Mil Reais) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12882</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12882/plo_580_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12882/plo_580_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 20.000,00 (Vinte Mil Reais) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12883</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12883/plo_581_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12883/plo_581_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar por Provável Excesso de Arrecadação não prevista no valor total de R$ 2.406.548,46 (Dois milhões, quatrocentos e seis mil, quinhentos e quarenta e oito reais e quarenta e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12884/plo_582_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12884/plo_582_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 134.504,53 (Cento e Trinta e Quatro Mil, Quinhentos e Quatro Reais e Cinquenta e Três Centavos) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12885</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12885/plo_583_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12885/plo_583_2025.pdf</t>
   </si>
   <si>
     <t>Prioriza o atendimento do diabético para a realização de exames que necessitem de jejum total, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12890</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12890/plo_588_2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12890/plo_588_2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei de Diretrizes Orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>12905</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12905/plo_603_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12905/plo_603_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial por Excesso de Arrecadação não prevista no valor total de R$ 200.000,00 (Duzentos Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12906</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12906/plo_604_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12906/plo_604_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar no valor R$ 2.219.557,89 (Dois Milhões, Duzentos e Dezenove Mil, Quinhentos e Cinquenta e Sete Reais e Oitenta e Nove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>12907</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12907/plo_605_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12907/plo_605_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar por Excesso de Arrecadação não prevista no valor total de R$ 500.000,00 (Quinhentos Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12919</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12919/plo_617_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12919/plo_617_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Vacinação Domiciliar para pessoas com Transtorno do Espectro Autista (TEA), no âmbito do Município de Vassouras.</t>
   </si>
   <si>
     <t>12946</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12946/plo_622_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12946/plo_622_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de IRACYLIO DE MELLO à rua que liga a Rua Otávio Sales à Rua Tia Neuza, em Itakamosi.</t>
   </si>
   <si>
     <t>12947</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12947/plo_623_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12947/plo_623_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor R$ 8.737.345,70 (Oito Milhões, Setecentos e Trinta e Sete Mil, Trezentos e Quarenta e Cinco Reais e Setenta Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12948</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12948/plo_624_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12948/plo_624_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 2.935.000,00 (Dois Milhões, Novecentos e Trinta e Cinco Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12949</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12949/plo_625_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12949/plo_625_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação não prevista no valor R$ 8.146.986,88 (Oito Milhões, Cento e Quarenta e Seis Mil, Novecentos e Oitenta e Seis Reais e Oitenta e Oito Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12950</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12950/plo_626_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12950/plo_626_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 788.100,00 (Setecentos e Oitenta e Oito Mil e Cem Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>12979</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Juninho Gama, Manoel Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12979/plo_655_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12979/plo_655_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 2.667/2012, para acrescentar a alínea "L", no inciso III, do Art. 1º da citada Lei.</t>
   </si>
   <si>
     <t>12981</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12981/plo_657_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12981/plo_657_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de HERBERT WILHELM PAUL WAACK à rua que liga a Rua Maria Cristina à Rua Alfredo Taveira, em Itakamosi.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13008/plo_672_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13008/plo_672_2025.pdf</t>
   </si>
   <si>
     <t>Cria a Casa da Mulher - Dra. Terezinha, no Município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>13009</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13009/plo_673_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13009/plo_673_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da realização de eventos não esportivos no Parque Ecoturístico do Trabalhador e no Estádio Municipal Ernani do Amaral Peixoto e dá outras providências.</t>
   </si>
   <si>
     <t>13023</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13023/plo_687_2025_-_loa_2026.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13023/plo_687_2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Vassouras para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>13027</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13027/plo_691_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13027/plo_691_2025.pdf</t>
   </si>
   <si>
     <t>Institui o direito de dispensa do dia de trabalho para os servidores públicos municipais efetivos e comissionados estudantes do Ensino Fundamental, Médio, Superior, bem como Pós-Graduação Lato Sensu e Stricto Sensu.</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13040/plo_704_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13040/plo_704_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Ensino de Idiomas e Culturas Estrangeiras para estudantes do Ensino Fundamental, em parceria com consulados e institutos internacionais, e dá outras providências.</t>
   </si>
   <si>
     <t>13041</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13041/plo_705_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13041/plo_705_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de DR. LUIZ ANTÔNIO DA SILVEIRA à Rua Projetada do Loteamento Aste Silveira II, localizada na Estrada RJ 115, Vassouras/Barão de Vassouras.</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13042/plo_706_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13042/plo_706_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de DRª. FILOMENA ASTE SILVEIRA à Rua Projetada do Loteamento Aste Silveira II, localizada na Estrada RJ 115, Vassouras/Barão de Vassouras.</t>
   </si>
   <si>
     <t>13098</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13098/plo_763_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13098/plo_763_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Outubro Caramelo, destinada à conscientização sobre a importância da castração e combate ao câncer em animais, no Município de Vassouras.</t>
   </si>
   <si>
     <t>13105</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13105/plo_769_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13105/plo_769_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no valor total de R$ 19.544,67 (Dezenove Mil, Quinhentos e Quarenta e Quatro Reais e Sessenta e Sete Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>13106</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13106/plo_770_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13106/plo_770_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação não prevista no valor total de R$ 500.000,00 (Quinhentos Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>13107</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13107/plo_771_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13107/plo_771_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar por Excesso de Arrecadação não prevista no valor total de R$ 3.500.000,00 (Três Milhões e Quinhentos Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>13108</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13108/plo_772_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13108/plo_772_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar, no valor total de R$ 5.843.806,40 (Cinco Milhões, Oitocentos e Quarenta e Três Mil, Oitocentos e Seis Reais e Quarenta Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13109</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13109/plo_773_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13109/plo_773_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 15.000,00 (Quinze Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13110</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13110/plo_774_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13110/plo_774_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação não prevista no valor total de R$ 1.643.639,37 (Um Milhão, Seiscentos e Quarenta e Três Mil, Seiscentos e Trinta e Nove Reais e Trinta e Sete Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>13111</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13111/plo_775_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13111/plo_775_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 300.000,00 (Trezentos Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13116</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13116/plo_780_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a inclusão no calendário oficial do município de Vassouras a Semana Municipal de Valorização da Vida e Prevenção do Suicídio e da outras providências.</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13116/plo_780_2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção ao Suicídio, Combate à Depressão e Valorização da Vida e dá outras providências.</t>
   </si>
   <si>
     <t>13117</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13117/plo_781_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13117/plo_781_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a limpeza periódica e a manutenção da infraestrutura da rede pluvial em áreas de risco para enchentes e inundações no município de Vassouras.</t>
   </si>
   <si>
     <t>13118</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13118/plo_782_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13118/plo_782_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública Municipal de Psicologia Escolar na rede pública de ensino, a implantação de psicólogos nas unidades escolares e dá outras providências.</t>
   </si>
   <si>
     <t>13119</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13119/plo_783_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13119/plo_783_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Vassouras - RJ e dá outras providências.</t>
   </si>
   <si>
     <t>13120</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13120/plo_784_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13120/plo_784_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 11 da Lei Municipal n° 3.084, de 03 de junho de 2019, que dispõe sobre a concessão de adicionais de insalubridade e periculosidade aos servidores públicos do Município de Vassouras.</t>
   </si>
   <si>
     <t>13132</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>João Vitor, Danilo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13132/plo_796_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13132/plo_796_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para a elaboração da “Política de Adaptação Climática na rede municipal de ensino do município de Vassouras” e dá outras providências.</t>
   </si>
   <si>
     <t>13104</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13104/plo_798_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13104/plo_798_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Vassouras/RJ, com Instituto de Previdência do Município de Vassouras – FUPREVAS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias – ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>13144</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13144/plo_809_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13144/plo_809_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia ao direito de prioridade de matrícula de irmãos na mesma unidade escolar da rede municipal de educação de Vassouras/RJ.</t>
   </si>
   <si>
     <t>13145</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13145/plo_810_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13145/plo_810_2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de apresentação de certidão criminal para o cargo de cuidadores de crianças no âmbito do município de Vassouras/RJ.</t>
   </si>
   <si>
     <t>13151</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13151/plo_816_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13151/plo_816_2025.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º, 3º e 5º, incisos I, II e V da Lei nº 3.442, de 07 de julho de 2022, que Institui o Vale Alimentação para os servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>13152</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13152/plo_817_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13152/plo_817_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Caput e acrescenta Parágrafo Único ao Artigo 1º, da Lei nº 3.828, de 04 de novembro de 2025, que Institui o direito de dispensa do dia de trabalho para os servidores públicos municipais efetivos e comissionados estudantes do Ensino Fundamental, Médio, Superior, bem como Pós-Graduação Lato Sensu e Stricto Sensu.</t>
   </si>
   <si>
     <t>13193</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13193/plo_820_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13193/plo_820_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o lançamento, a atualização e o parcelamento dos créditos fiscais oriundos de ressarcimento ao Erário.</t>
   </si>
   <si>
     <t>13194</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13194/plo_821_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13194/plo_821_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a dar em Concessão do Direito Real de Uso, Imóvel de propriedade do Município de Vassouras, e dá outras providências.</t>
   </si>
   <si>
     <t>13195</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13195/plo_822_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13195/plo_822_2025.pdf</t>
   </si>
   <si>
     <t>13196</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13196/plo_823_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13196/plo_823_2025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de SILVANA DA SILVA BLONDET BEZERRA à Rua que se inicia na Praça Sebastião Barbosa e termina na Rua Alberto de Souza Caravana, localizada na margem da BR-393.</t>
   </si>
   <si>
     <t>13206</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13206/plo_833_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13206/plo_833_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos adaptados para crianças com deficiência em locais públicos e privados de lazer, praças e parques, no Município de Vassouras.</t>
   </si>
   <si>
     <t>13208</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13208/plo_834_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13208/plo_834_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 1.357.947,00 (Um Milhão, Trezentos e Cinquenta e Sete Mil, Novecentos e Quarenta e Sete Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13209</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13209/plo_835_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13209/plo_835_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor R$ 500.000,00 (Quinhentos mil reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13210</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13210/plo_836_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13210/plo_836_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor R$ 949.503,00 (Novecentos e Quarenta e Nove Mil e Quinhentos e Três Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13211</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13211/plo_837_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13211/plo_837_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor R$ 4.874.762,30 (Quatro Milhões, Oitocentos e Setenta e Quatro Mil, Setecentos e Sessenta e Dois Reais e Trinta Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13212</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13212/plo_838_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13212/plo_838_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor R$ 287.548,86 (Duzentos e Oitenta e Sete Mil, Quinhentos e Quarenta e Oito Reais e Oitenta e Seis Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13213</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13213/plo_839_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13213/plo_839_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor R$ 838.643,51 (Oitocentos e Trinta e Oito Mil, Seiscentos e Quarenta e Três Reais e Cinquenta e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13155</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Institui o programa de adoção de praças públicas e de esportes e áreas verdes, estabelece seus objetivos e processos, suas espécies e limitações das responsabilidades e dos benefícios dos adotantes, e dá outras providências.</t>
   </si>
   <si>
     <t>13214</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13214/plo_841_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13214/plo_841_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e processos seletivos aos doadores de sangue no âmbito do município de Vassouras.</t>
   </si>
   <si>
     <t>13227</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13227/plo_854_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13227/plo_854_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos artigos 1º, 2º, 4º, 5º, 6º inciso II e 7º Parágrafo único da Lei nº 3.090, de 29 de abril de 2019, que instituiu o Auxílio-Saúde aos servidores do Poder Legislativo de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>13242</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13242/plo_869_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13242/plo_869_2025.pdf</t>
   </si>
   <si>
     <t>Institui e consolida a Contribuição para Custeio do Serviço de iluminação Pública - COSIP - no Município de Vassouras, estabelece metodologia de cálculo baseada em Consumo (kWh) x TEIP x Multiplicador, define regras de arrecadação, isenções, obrigações da concessionária, penalidades e destinação dos recursos, e dá outras providências.</t>
   </si>
   <si>
     <t>13243</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13243/plo_870_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13243/plo_870_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 4.000.000,00 (Quatro Milhões de Reais) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13244</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13244/plo_871_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13244/plo_871_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 17.100,00 (Dezessete Mil e Cem Reais) dá outras correlatas providências.</t>
   </si>
   <si>
     <t>13246</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13246/plo_873_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13246/plo_873_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura da Crédito Suplementar por Excesso de Arrecadação não prevista no valor total de R$ 6.404.499,48 (Seis milhões, quatrocentos e quatro mil, quatrocentos e noventa e nove reais e quarenta e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>13247</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13247/plo_874_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13247/plo_874_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no valor total de R$ 2.051.252,28 (Dois Milhões, Cinquenta e Um Mil, Duzentos e Cinquenta e Dois Reais e Vinte e Oito Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>13248</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13248/plo_875_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13248/plo_875_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação Orçamentária no valor de R$ 75.602,81 (setenta e cinco mil e seiscentos e dois reais e oitenta e um centavos) e Crédito Adicional Especial por Excesso de Arrecadação, no valor de R$ 421.549,68 (quatrocentos e vinte e um mil, quinhentos e quarenta e nove reais e sessenta e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>12729</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12729/pre_432_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12729/pre_432_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual da Câmara Municipal de Vassouras para o exercício de 2026.</t>
   </si>
   <si>
     <t>12748</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12748/pre_451_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12748/pre_451_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Classificação de Cargos de Provimento Efetivo e em Comissão da Câmara Municipal de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>12813</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12813/pre_507_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12813/pre_507_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Cultural "Vassouras, Minha Terra" no Município de Vassouras, e dá outras providências.</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12876/pre_573_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12876/pre_573_2025.pdf</t>
   </si>
   <si>
     <t>Concede honrarias a diversas personalidades.</t>
   </si>
   <si>
     <t>12886</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12886/pre_584_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12886/pre_584_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revogação da Resolução nº 968 de 19 de agosto de 2022.</t>
   </si>
   <si>
     <t>12951</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12951/pre_627_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12951/pre_627_2025.pdf</t>
   </si>
   <si>
     <t>12952</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12952/pre_628_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12952/pre_628_2025.pdf</t>
   </si>
   <si>
     <t>12953</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12953/pre_629_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12953/pre_629_2025.pdf</t>
   </si>
   <si>
     <t>12954</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12954/pre_630_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12954/pre_630_2025.pdf</t>
   </si>
   <si>
     <t>12955</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12955/pre_631_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12955/pre_631_2025.pdf</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12956/pre_632_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12956/pre_632_2025.pdf</t>
   </si>
   <si>
     <t>12957</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12957/pre_633_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12957/pre_633_2025.pdf</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12958/pre_634_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12958/pre_634_2025.pdf</t>
   </si>
   <si>
     <t>12959</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12959/pre_635_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12959/pre_635_2025.pdf</t>
   </si>
   <si>
     <t>12960</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12960/pre_636_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12960/pre_636_2025.pdf</t>
   </si>
   <si>
     <t>12961</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12961/pre_637_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12961/pre_637_2025.pdf</t>
   </si>
   <si>
     <t>12962</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12962/pre_638_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12962/pre_638_2025.pdf</t>
   </si>
   <si>
     <t>12474</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12474/req_234_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12474/req_234_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, a realização de reunião de Audiência Pública nesta Casa de Leis para discutir o tema “Rio + Saneamento”.</t>
   </si>
   <si>
     <t>12558</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12558/req_302_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12558/req_302_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que dispõe sobre a obrigação de manutenção e limpeza de lotes particulares e a cobrança de multa pelo não cumprimento, incluída no valor do IPTU, no Município de Vassouras-RJ.</t>
   </si>
   <si>
     <t>12841</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12841/req_532_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12841/req_532_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que Institui o “PROGRAMA PRATO CHEIO NAS FÉRIAS" nos períodos de férias escolares de crianças, de adolescentes e de jovens matriculados nas escolas da rede pública de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>12844</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12844/req_539_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12844/req_539_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que Autoriza a realização de exames na rede pública municipal de saúde mediante solicitação de médicos da rede privada e dispõe sobre a liberação de veículos da Secretaria Municipal de Saúde para o transporte de pacientes que realizarem exames, cirurgias e tratamentos médicos particulares, e dá outras providências.</t>
   </si>
   <si>
     <t>12920</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12920/req_618_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12920/req_618_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que Altera o Artigo 120, Inciso III, da Lei Complementar 21/2002 - Estatuto dos Servidores Públicos do Município de Vassouras/RJ</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12969/req_645_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12969/req_645_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que Altera o Parágrafo 2º do Art. 24 e acrescenta os parágrafos 8º e 9º do mesmo artigo, todos da Lei Complementar nº 51, de 27 de abril de 2017.</t>
   </si>
   <si>
     <t>12980</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12980/req_656_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12980/req_656_2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Anteprojeto de Lei que Institui o Estatuto do Portador de Diabetes Mellitus no município de Vassouras.</t>
   </si>
   <si>
     <t>13017</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13017/req_681_2025.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13017/req_681_2025.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 404/2025 - que providencie a troca de lâmpadas queimadas na passarela, no bairro Grecco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11382,68 +11382,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13154/emenda_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13207/emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12243/ind_02_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12244/ind_03_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_04_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_05_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12247/ind_06_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12248/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12249/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12250/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12251/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12252/ind_11_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12253/ind_12_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12254/ind_13_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12255/ind_14_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12256/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12257/ind_16_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12258/ind_17_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12259/ind_18_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12260/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12261/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12262/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12263/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12264/ind_23_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12265/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12266/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12267/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12268/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12269/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12270/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12271/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12272/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12273/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12274/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12275/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12276/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12277/ind_36_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12278/ind_37_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12279/ind_38_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12280/ind_39_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12281/ind_40_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12282/ind_41_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12283/ind_43_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12284/ind_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12285/ind_45_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12286/ind_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12287/ind_47_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12288/ind_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12289/ind_49_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12290/ind_50_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12295/ind_56_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12296/ind_57_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12297/ind_58_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12298/ind_59_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12299/ind_60_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12300/ind_61_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12301/ind_62_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12302/ind_63_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12303/ind_64_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12304/ind_65_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12305/ind_66_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12306/ind_67_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12307/ind_68_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12308/ind_69_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12309/ind_70_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12310/ind_71_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12311/ind_72_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12312/ind_73_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12313/ind_74_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12314/ind_75_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12315/ind_76_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12318/ind_79_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12319/ind_80_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12320/ind_81_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12321/ind_82_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12322/ind_83_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12323/ind_84_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12324/ind_85_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12325/ind_86_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12326/ind_87_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12327/ind_88_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12328/ind_89_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12329/ind_90_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12330/ind_91_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12331/ind_92_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12332/ind_93_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12333/ind_94_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12334/ind_95_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12335/ind_96_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12336/ind_97_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12337/ind_98_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12338/ind_99_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12339/ind_100_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12340/ind_101_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12342/ind_103_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12343/ind_104_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12344/ind_105_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12345/ind_106_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12346/ind_107_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12347/ind_108_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12348/ind_109_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12349/ind_110_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12350/ind_111_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12351/ind_112_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12352/ind_113_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12353/ind_114_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12354/ind_115_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12355/ind_116_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12356/ind_117_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12357/ind_118_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12358/ind_119_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12359/ind_120_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12360/ind_121_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12361/ind_122_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12362/ind_123_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12363/ind_124_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12364/ind_125_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12365/ind_126_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12366/ind_127_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12367/ind_128_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12368/ind_129_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12369/ind_130_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12370/ind_131_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12371/ind_132_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12372/ind_133_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12373/ind_134_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12374/ind_135_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12375/ind_136_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12376/ind_137_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12377/ind_138_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12378/ind_139_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12379/ind_140_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12380/ind_141_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12381/ind_142_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12382/ind_143_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12383/ind_144_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12385/ind_146_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12386/ind_147_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12387/ind_148_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12388/ind_149_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12389/ind_150_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12390/ind_151_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12391/ind_152_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12392/ind_153_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12393/ind_154_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12394/ind_155_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12395/ind_156_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12397/ind_157_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12398/ind_158_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12399/ind_159_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_160_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12401/ind_161_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_162_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12403/ind_163_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12404/ind_164_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12405/ind_165_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12406/ind_166_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12407/ind_167_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12408/ind_168_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12409/ind_169_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12410/ind_170_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12411/ind_171_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12412/ind_172_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12413/ind_173_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12414/ind_174_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12415/ind_175_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12416/ind_176_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12417/ind_177_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12418/ind_178_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12419/ind_179_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12420/ind_180_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12421/ind_181_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12422/ind_182_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12423/ind_183_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12425/ind_185_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_186_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12427/ind_187_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12428/ind_188_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12430/ind_190_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12431/ind_191_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12432/ind_192_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12433/ind_193_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12434/ind_194_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12435/ind_195_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_196_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_197_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_198_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_199_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_200_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_201_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12443/ind_203_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12444/ind_204_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12445/ind_205_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12446/ind_206_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12447/ind_207_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12448/ind_208_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12449/ind_209_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12450/ind_210_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12451/ind_211_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12454/ind_214_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12455/ind_215_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12456/ind_216_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12457/ind_217_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12458/ind_218_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12459/ind_219_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12460/ind_220_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12461/ind_221_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12462/ind_222_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12463/ind_223_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12464/ind_224_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12465/ind_225_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12466/ind_226_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12467/ind_227_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12468/ind_228_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12469/ind_229_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12470/ind_230_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12471/ind_231_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12472/ind_232_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12473/ind_233_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12475/ind_235_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12476/ind_236_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12477/ind_237_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_238_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12479/ind_239_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12480/ind_240_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12481/ind_241_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12482/ind_242_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12483/ind_243_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12484/ind_244_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12485/ind_245_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12486/ind_246_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12487/ind_247_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12488/ind_248_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12489/ind_249_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12490/ind_250_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12491/ind_251_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12492/ind_252_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12493/ind_253_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12494/ind_254_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12495/ind_255_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12496/ind_256_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12497/ind_257_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12498/ind_258_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12499/ind_259_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12500/ind_260_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12501/ind_261_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12502/ind_262_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12503/ind_263_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12504/ind_264_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12505/ind_265_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12506/ind_266_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12508/ind_268_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12509/ind_269_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12510/ind_270_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12511/ind_271_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12512/ind_272_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12513/ind_273_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12514/ind_274_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12515/ind_275_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12516/ind_276_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12517/ind_277_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12518/ind_278_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12519/ind_279_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12520/ind_280_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12521/ind_281_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12522/ind_282_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12523/ind_283_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12524/ind_284_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12525/ind_285_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12526/ind_286_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12527/ind_287_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12528/ind_288_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12529/ind_289_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12530/ind_290_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12531/ind_291_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12532/ind_292_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12533/ind_293_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12534/ind_294_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12535/ind_295_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12536/ind_296_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12537/ind_297_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12538/ind_298_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12555/ind_299_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12556/ind_300_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12559/ind_303_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12560/ind_304_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12561/ind_305_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12562/ind_306_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12563/ind_307_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12564/ind_308_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12565/ind_309_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12566/ind_310_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12567/ind_311_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12568/ind_312_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12569/ind_313_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12570/ind_314_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12572/ind_316_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12573/ind_317_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12574/ind_318_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12575/ind_319_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12576/ind_320_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12577/ind_321_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12578/ind_322_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12579/ind_323_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_324_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12609/ind_325_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12581/ind_326_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12582/ind_327_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12583/ind_328_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12584/ind_329_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12585/ind_330_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12586/ind_331_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12587/ind_332_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12589/ind_334_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12590/ind_335_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12591/ind_336_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12592/ind_337_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12593/ind_338_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12594/ind_339_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12595/ind_340_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12596/ind_341_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12597/ind_342_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12598/ind_343_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12599/ind_344_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12600/ind_345_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12601/ind_346_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12602/ind_347_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12603/ind_348_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12608/ind_349_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12610/ind_350_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12611/ind_351_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12612/ind_352_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12613/ind_353_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12614/ind_354_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12620/ind_360_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12621/ind_361_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12622/ind_362_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12623/ind_363_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12624/ind_364_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12625/ind_365_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12626/ind_366_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12627/ind_367_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12628/ind_368_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12629/ind_369_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12630/ind_370_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12631/ind_371_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12632/ind_372_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12633/ind_373_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12634/ind_374_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12635/ind_375_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12636/ind_376_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12637/ind_377_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12638/ind_378_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12639/ind_379_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12640/ind_380_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12641/ind_381_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12642/ind_382_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12643/ind_383_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12644/ind_384_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12645/ind_385_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12646/ind_386_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12647/ind_387_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12648/ind_388_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12649/ind_389_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12650/ind_390_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12651/ind_391_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12652/ind_392_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12659/ind_400_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12660/ind_401_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12661/ind_402_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12662/ind_403_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12663/ind_404_2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12664/ind_405_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12665/ind_406_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12666/ind_407_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12667/ind_408_2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12668/ind_409_2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12669/ind_410_2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12670/ind_411_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12671/ind_412_2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12672/ind_413_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12673/ind_414_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12674/ind_415_2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12750/ind_416_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12751/ind_417_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12752/ind_418_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12753/ind_419_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12754/ind_420_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12755/ind_421_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12756/ind_423_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12757/ind_424_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12758/ind_425_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12675/ind_426_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12730/ind_433_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12731/ind_434_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12732/ind_435_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12733/ind_436_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12736/ind_439_2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12737/ind_440_2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12738/ind_441_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12739/ind_442_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12740/ind_443_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12741/ind_444_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12742/ind_445_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12743/ind_446_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12744/ind_447_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12745/ind_448_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12746/ind_449_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12759/ind_453_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12762/ind_456_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12763/ind_457_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12764/ind_458_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12765/ind_459_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12766/ind_460_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12767/ind_461_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12768/ind_462_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12769/ind_463_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12770/ind_464_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12771/ind_465_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12772/ind_466_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12773/ind_467_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12776/ind_470_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12777/ind_471_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12778/ind_472_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12779/ind_473_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12781/ind_475_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12782/ind_476_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12783/ind_477_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12784/ind_478_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12785/ind_479_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12786/ind_480_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12787/ind_481_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12788/ind_482_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12789/ind_483_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12790/ind_484_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12791/ind_485_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12792/ind_486_2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12801/ind_495_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12802/ind_496_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12803/ind_497_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12804/ind_498_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12805/ind_499_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12806/ind_500_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12807/ind_501_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12808/ind_502_2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12809/ind_503_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12810/ind_504_2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12811/ind_505_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12814/ind_508_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12815/ind_509_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12816/ind_510_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12817/ind_511_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12818/ind_512_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12819/ind_513_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12820/ind_514_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12821/ind_515_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12822/ind_516_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12823/ind_517_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12824/ind_518_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12829/ind_519_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12830/ind_520_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12831/ind_521_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12832/ind_522_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12833/ind_523_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12834/ind_524_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12835/ind_525_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12836/ind_526_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12837/ind_527_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12838/ind_528_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12851/ind_548_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12852/ind_549_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12853/ind_550_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12854/ind_551_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12855/ind_552_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12856/ind_553_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12857/ind_554_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12858/ind_555_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12859/ind_556_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12860/ind_557_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12861/ind_558_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12862/ind_559_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12863/ind_560_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12864/ind_561_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12865/ind_562_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12866/ind_563_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12867/ind_564_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12868/ind_565_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12869/ind_566_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12870/ind_567_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12871/ind_568_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12872/ind_569_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12873/ind_570_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12874/ind_571_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12875/ind_572_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12877/ind_574_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12887/ind_585_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12888/ind_586_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12889/ind_587_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12891/ind_589_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12892/ind_590_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12893/ind_591_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12894/ind_592_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12895/ind_593_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12896/ind_594_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12897/ind_595_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12898/ind_596_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12899/ind_597_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12900/ind_598_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12901/ind_599_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12902/ind_600_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12903/ind_601_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12904/ind_602_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12908/ind_606_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12909/ind_607_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12912/ind_610_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12913/ind_611_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12914/ind_612_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12915/ind_613_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12916/ind_614_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12917/ind_615_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12918/ind_616_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12921/ind_619_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12922/ind_620_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12923/ind_621_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12963/ind_639_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12964/ind_640_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12965/ind_641_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12966/ind_642_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12967/ind_643_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12968/ind_644_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12970/ind_646_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12971/ind_647_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12972/ind_648_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12973/ind_649_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12974/ind_650_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12975/ind_651_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12976/ind_652_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12977/ind_653_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12978/ind_654_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12982/ind_658_2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12983/ind_659_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12984/ind_660_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12985/ind_661_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12986/ind_662_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12987/ind_663_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12988/ind_664_2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12989/ind_665_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12990/ind_666_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12991/ind_667_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12992/ind_668_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12993/ind_669_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12994/ind_670_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12995/ind_671_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13010/ind_674_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_675_2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13012/ind_676_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13013/ind_677_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13014/ind_678_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13015/ind_679_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13016/ind_680_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13018/ind_682_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13019/ind_683_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13020/ind_684_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13021/ind_685_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13022/ind_686_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13024/ind_688_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13025/ind_689_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13026/ind_690_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13028/ind_692_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13029/ind_693_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13030/ind_694_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13031/ind_695_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13032/ind_696_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13033/ind_697_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13034/ind_698_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13035/ind_699_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13036/ind_700_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13037/ind_701_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13038/ind_702_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13039/ind_703_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13043/ind_707_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13044/ind_708_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13045/ind_709_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13046/ind_710_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13047/ind_711_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13048/ind_712_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13049/ind_713_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13050/ind_714_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13051/ind_715_2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13052/ind_716_2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13053/ind_717_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13054/ind_718_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13055/ind_719_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13056/ind_720_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13057/ind_721_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13058/ind_722_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13059/ind_723_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13060/ind_724_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13061/ind_725_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13062/ind_726_2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13063/ind_727_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13064/ind_728_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13065/ind_729_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13066/ind_730_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13067/ind_731_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13068/ind_732_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13069/ind_733_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13071/ind_735_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13072/ind_736_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13073/ind_737_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13074/ind_738_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13075/ind_739_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13076/ind_740_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13077/ind_741_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13078/ind_742_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13079/ind_743_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13080/ind_744_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13081/ind_745_2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13082/ind_746_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13083/ind_747_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13084/ind_748_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13085/ind_749_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13086/ind_750_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13087/ind_751_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13088/ind_752_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13089/ind_753_2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13090/ind_754_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13091/ind_755_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13092/ind_757_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13093/ind_758_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13094/ind_759_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13095/ind_760_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13096/ind_761_2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13097/ind_762_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13100/ind_765_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13101/ind_766_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13102/ind_767_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13103/ind_768_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13112/ind_776_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13113/ind_777_2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13114/ind_778_2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13115/ind_779_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13121/ind_785_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13122/ind_786_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13123/ind_787_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13124/ind_788_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13125/ind_789_2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13126/ind_790_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13127/ind_791_2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13128/ind_792_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13129/ind_793_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13130/ind_794_2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13133/ind_797_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13134/ind_799_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13135/ind_800_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13136/ind_801_2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13137/ind_802_2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13138/ind_803_2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13139/ind_804_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13140/ind_805_2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13141/ind_806_2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13142/ind_807_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13146/ind_811_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13147/ind_812_2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13148/ind_813_2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13149/ind_814_2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13150/ind_815_2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13192/ind_818_2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13153/ind_819_2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13198/ind_825_2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13199/ind_826_20253.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13200/ind_827_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13201/ind_828_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13202/ind_829_2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13203/ind_830_2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13204/ind_831_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13205/ind_832_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13215/ind_842_2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13216/ind_843_2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13217/ind_844_2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13218/ind_845_2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13219/ind_846_2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13220/ind_847_2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13221/ind_848_2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13222/ind_849_2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13223/ind_850_2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13224/ind_851_2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13225/ind_852_2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13226/ind_853_2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13228/ind_855_2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13229/ind_856_2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13230/ind_857_2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13231/ind_858_2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13232/ind_859_2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13233/ind_860_2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13234/ind_861_2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13235/ind_862_2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13236/ind_863_2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13237/ind_864_2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13238/ind_865_2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_866_2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13240/ind_867_2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13241/ind_868_2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12607/mocao_20_2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12341/pdi_102_2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12429/pdi_189_2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12780/pdi_474_2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13070/pdi_734_2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13131/pdi_795_2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13143/pdi_808_2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12679/plc_430_2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12760/plc_454_2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13099/plc_764_2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13197/plc_824_2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13245/plc_872_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12242/plo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12291/plo_51_2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12292/plo_53_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12293/plo_54_2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12294/plo_55_2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12316/plo_77_2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12317/plo_78_2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12384/plo_145_2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12424/plo_184_2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12442/plo_202_2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12452/plo_212_2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12453/plo_213_2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12507/plo_267_2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12557/plo_301_2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12571/plo_315_2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12588/plo_333_2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12615/plo_355_2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12616/plo_356_2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12617/plo_357_2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12618/plo_358_2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12619/plo_359_2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12653/plo_393_2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12654/plo_394_2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12655/plo_395_2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12656/plo_396_2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12657/plo_397_2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12658/plo_398_2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12676/plo_427_2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12677/plo_428_2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12680/plo_431_2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12734/plo_437_2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12735/plo_438_2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12747/plo_450_2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12749/plo_452_2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12761/plo_455_2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12774/plo_468_2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12775/plo_469_2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12793/plo_487_2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12794/plo_488_2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12795/plo_489_2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12796/plo_490_2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12797/plo_491_2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12798/plo_492_2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12799/plo_493_2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12800/plo_494_2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12812/plo_506_2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12839/plo_530_2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12840/plo_531_2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12842/plo_536_2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12843/plo_537_2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12845/plo_542_2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12846/plo_543_2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12847/plo_544_2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12848/plo_545_2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12849/plo_546_2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12850/plo_547_2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12878/plo_575_2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12879/plo_576_2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12880/plo_578_2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12881/plo_579_2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12882/plo_580_2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12883/plo_581_2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12884/plo_582_2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12885/plo_583_2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12890/plo_588_2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12905/plo_603_2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12906/plo_604_2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12907/plo_605_2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12919/plo_617_2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12946/plo_622_2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12947/plo_623_2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12948/plo_624_2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12949/plo_625_2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12950/plo_626_2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12979/plo_655_2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12981/plo_657_2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13008/plo_672_2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13009/plo_673_2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13023/plo_687_2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13027/plo_691_2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13040/plo_704_2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13041/plo_705_2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13042/plo_706_2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13098/plo_763_2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13105/plo_769_2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13106/plo_770_2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13107/plo_771_2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13108/plo_772_2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13109/plo_773_2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13110/plo_774_2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13111/plo_775_2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13116/plo_780_2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13117/plo_781_2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13118/plo_782_2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13119/plo_783_2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13120/plo_784_2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13132/plo_796_2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13104/plo_798_2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13144/plo_809_2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13145/plo_810_2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13151/plo_816_2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13152/plo_817_2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13193/plo_820_2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13194/plo_821_2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13195/plo_822_2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13196/plo_823_2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13206/plo_833_2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13208/plo_834_2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13209/plo_835_2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13210/plo_836_2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13211/plo_837_2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13212/plo_838_2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13213/plo_839_2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13214/plo_841_2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13227/plo_854_2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13242/plo_869_2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13243/plo_870_2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13244/plo_871_2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13246/plo_873_2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13247/plo_874_2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13248/plo_875_2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12729/pre_432_2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12748/pre_451_2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12813/pre_507_2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12876/pre_573_2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12886/pre_584_2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12951/pre_627_2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12952/pre_628_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12953/pre_629_2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12954/pre_630_2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12955/pre_631_2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12956/pre_632_2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12957/pre_633_2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12958/pre_634_2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12959/pre_635_2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12960/pre_636_2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12961/pre_637_2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12962/pre_638_2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12474/req_234_2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12558/req_302_2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12841/req_532_2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12844/req_539_2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12920/req_618_2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12969/req_645_2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12980/req_656_2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13017/req_681_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13154/emenda_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13207/emenda_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12243/ind_02_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12244/ind_03_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_04_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_05_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12247/ind_06_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12248/ind_07_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12249/ind_08_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12250/ind_09_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12251/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12252/ind_11_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12253/ind_12_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12254/ind_13_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12255/ind_14_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12256/ind_15_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12257/ind_16_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12258/ind_17_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12259/ind_18_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12260/ind_19_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12261/ind_20_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12262/ind_21_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12263/ind_22_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12264/ind_23_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12265/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12266/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12267/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12268/ind_27_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12269/ind_28_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12270/ind_29_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12271/ind_30_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12272/ind_31_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12273/ind_32_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12274/ind_33_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12275/ind_34_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12276/ind_35_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12277/ind_36_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12278/ind_37_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12279/ind_38_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12280/ind_39_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12281/ind_40_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12282/ind_41_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12283/ind_43_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12284/ind_44_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12285/ind_45_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12286/ind_46_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12287/ind_47_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12288/ind_48_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12289/ind_49_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12290/ind_50_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12295/ind_56_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12296/ind_57_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12297/ind_58_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12298/ind_59_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12299/ind_60_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12300/ind_61_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12301/ind_62_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12302/ind_63_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12303/ind_64_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12304/ind_65_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12305/ind_66_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12306/ind_67_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12307/ind_68_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12308/ind_69_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12309/ind_70_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12310/ind_71_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12311/ind_72_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12312/ind_73_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12313/ind_74_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12314/ind_75_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12315/ind_76_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12318/ind_79_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12319/ind_80_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12320/ind_81_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12321/ind_82_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12322/ind_83_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12323/ind_84_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12324/ind_85_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12325/ind_86_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12326/ind_87_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12327/ind_88_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12328/ind_89_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12329/ind_90_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12330/ind_91_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12331/ind_92_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12332/ind_93_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12333/ind_94_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12334/ind_95_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12335/ind_96_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12336/ind_97_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12337/ind_98_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12338/ind_99_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12339/ind_100_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12340/ind_101_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12342/ind_103_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12343/ind_104_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12344/ind_105_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12345/ind_106_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12346/ind_107_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12347/ind_108_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12348/ind_109_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12349/ind_110_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12350/ind_111_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12351/ind_112_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12352/ind_113_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12353/ind_114_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12354/ind_115_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12355/ind_116_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12356/ind_117_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12357/ind_118_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12358/ind_119_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12359/ind_120_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12360/ind_121_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12361/ind_122_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12362/ind_123_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12363/ind_124_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12364/ind_125_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12365/ind_126_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12366/ind_127_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12367/ind_128_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12368/ind_129_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12369/ind_130_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12370/ind_131_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12371/ind_132_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12372/ind_133_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12373/ind_134_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12374/ind_135_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12375/ind_136_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12376/ind_137_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12377/ind_138_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12378/ind_139_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12379/ind_140_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12380/ind_141_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12381/ind_142_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12382/ind_143_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12383/ind_144_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12385/ind_146_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12386/ind_147_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12387/ind_148_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12388/ind_149_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12389/ind_150_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12390/ind_151_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12391/ind_152_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12392/ind_153_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12393/ind_154_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12394/ind_155_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12395/ind_156_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12397/ind_157_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12398/ind_158_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12399/ind_159_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_160_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12401/ind_161_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_162_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12403/ind_163_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12404/ind_164_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12405/ind_165_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12406/ind_166_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12407/ind_167_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12408/ind_168_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12409/ind_169_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12410/ind_170_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12411/ind_171_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12412/ind_172_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12413/ind_173_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12414/ind_174_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12415/ind_175_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12416/ind_176_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12417/ind_177_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12418/ind_178_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12419/ind_179_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12420/ind_180_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12421/ind_181_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12422/ind_182_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12423/ind_183_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12425/ind_185_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_186_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12427/ind_187_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12428/ind_188_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12430/ind_190_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12431/ind_191_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12432/ind_192_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12433/ind_193_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12434/ind_194_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12435/ind_195_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_196_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_197_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_198_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_199_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_200_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_201_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12443/ind_203_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12444/ind_204_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12445/ind_205_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12446/ind_206_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12447/ind_207_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12448/ind_208_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12449/ind_209_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12450/ind_210_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12451/ind_211_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12454/ind_214_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12455/ind_215_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12456/ind_216_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12457/ind_217_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12458/ind_218_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12459/ind_219_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12460/ind_220_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12461/ind_221_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12462/ind_222_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12463/ind_223_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12464/ind_224_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12465/ind_225_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12466/ind_226_2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12467/ind_227_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12468/ind_228_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12469/ind_229_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12470/ind_230_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12471/ind_231_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12472/ind_232_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12473/ind_233_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12475/ind_235_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12476/ind_236_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12477/ind_237_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_238_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12479/ind_239_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12480/ind_240_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12481/ind_241_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12482/ind_242_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12483/ind_243_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12484/ind_244_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12485/ind_245_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12486/ind_246_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12487/ind_247_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12488/ind_248_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12489/ind_249_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12490/ind_250_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12491/ind_251_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12492/ind_252_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12493/ind_253_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12494/ind_254_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12495/ind_255_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12496/ind_256_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12497/ind_257_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12498/ind_258_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12499/ind_259_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12500/ind_260_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12501/ind_261_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12502/ind_262_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12503/ind_263_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12504/ind_264_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12505/ind_265_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12506/ind_266_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12508/ind_268_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12509/ind_269_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12510/ind_270_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12511/ind_271_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12512/ind_272_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12513/ind_273_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12514/ind_274_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12515/ind_275_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12516/ind_276_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12517/ind_277_2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12518/ind_278_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12519/ind_279_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12520/ind_280_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12521/ind_281_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12522/ind_282_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12523/ind_283_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12524/ind_284_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12525/ind_285_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12526/ind_286_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12527/ind_287_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12528/ind_288_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12529/ind_289_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12530/ind_290_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12531/ind_291_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12532/ind_292_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12533/ind_293_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12534/ind_294_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12535/ind_295_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12536/ind_296_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12537/ind_297_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12538/ind_298_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12555/ind_299_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12556/ind_300_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12559/ind_303_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12560/ind_304_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12561/ind_305_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12562/ind_306_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12563/ind_307_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12564/ind_308_2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12565/ind_309_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12566/ind_310_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12567/ind_311_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12568/ind_312_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12569/ind_313_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12570/ind_314_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12572/ind_316_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12573/ind_317_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12574/ind_318_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12575/ind_319_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12576/ind_320_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12577/ind_321_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12578/ind_322_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12579/ind_323_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_324_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12609/ind_325_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12581/ind_326_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12582/ind_327_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12583/ind_328_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12584/ind_329_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12585/ind_330_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12586/ind_331_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12587/ind_332_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12589/ind_334_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12590/ind_335_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12591/ind_336_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12592/ind_337_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12593/ind_338_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12594/ind_339_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12595/ind_340_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12596/ind_341_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12597/ind_342_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12598/ind_343_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12599/ind_344_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12600/ind_345_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12601/ind_346_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12602/ind_347_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12603/ind_348_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12608/ind_349_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12610/ind_350_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12611/ind_351_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12612/ind_352_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12613/ind_353_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12614/ind_354_2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12620/ind_360_2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12621/ind_361_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12622/ind_362_2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12623/ind_363_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12624/ind_364_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12625/ind_365_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12626/ind_366_2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12627/ind_367_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12628/ind_368_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12629/ind_369_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12630/ind_370_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12631/ind_371_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12632/ind_372_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12633/ind_373_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12634/ind_374_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12635/ind_375_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12636/ind_376_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12637/ind_377_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12638/ind_378_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12639/ind_379_2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12640/ind_380_2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12641/ind_381_2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12642/ind_382_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12643/ind_383_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12644/ind_384_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12645/ind_385_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12646/ind_386_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12647/ind_387_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12648/ind_388_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12649/ind_389_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12650/ind_390_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12651/ind_391_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12652/ind_392_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12659/ind_400_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12660/ind_401_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12661/ind_402_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12662/ind_403_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12663/ind_404_2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12664/ind_405_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12665/ind_406_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12666/ind_407_2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12667/ind_408_2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12668/ind_409_2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12669/ind_410_2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12670/ind_411_2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12671/ind_412_2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12672/ind_413_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12673/ind_414_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12674/ind_415_2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12750/ind_416_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12751/ind_417_2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12752/ind_418_2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12753/ind_419_2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12754/ind_420_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12755/ind_421_2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12756/ind_423_2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12757/ind_424_2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12758/ind_425_2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12675/ind_426_2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12730/ind_433_2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12731/ind_434_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12732/ind_435_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12733/ind_436_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12736/ind_439_2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12737/ind_440_2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12738/ind_441_2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12739/ind_442_2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12740/ind_443_2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12741/ind_444_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12742/ind_445_2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12743/ind_446_2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12744/ind_447_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12745/ind_448_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12746/ind_449_2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12759/ind_453_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12762/ind_456_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12763/ind_457_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12764/ind_458_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12765/ind_459_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12766/ind_460_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12767/ind_461_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12768/ind_462_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12769/ind_463_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12770/ind_464_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12771/ind_465_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12772/ind_466_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12773/ind_467_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12776/ind_470_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12777/ind_471_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12778/ind_472_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12779/ind_473_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12781/ind_475_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12782/ind_476_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12783/ind_477_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12784/ind_478_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12785/ind_479_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12786/ind_480_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12787/ind_481_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12788/ind_482_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12789/ind_483_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12790/ind_484_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12791/ind_485_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12792/ind_486_2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12801/ind_495_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12802/ind_496_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12803/ind_497_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12804/ind_498_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12805/ind_499_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12806/ind_500_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12807/ind_501_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12808/ind_502_2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12809/ind_503_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12810/ind_504_2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12811/ind_505_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12814/ind_508_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12815/ind_509_2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12816/ind_510_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12817/ind_511_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12818/ind_512_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12819/ind_513_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12820/ind_514_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12821/ind_515_2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12822/ind_516_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12823/ind_517_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12824/ind_518_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12829/ind_519_2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12830/ind_520_2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12831/ind_521_2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12832/ind_522_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12833/ind_523_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12834/ind_524_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12835/ind_525_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12836/ind_526_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12837/ind_527_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12838/ind_528_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12851/ind_548_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12852/ind_549_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12853/ind_550_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12854/ind_551_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12855/ind_552_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12856/ind_553_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12857/ind_554_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12858/ind_555_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12859/ind_556_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12860/ind_557_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12861/ind_558_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12862/ind_559_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12863/ind_560_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12864/ind_561_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12865/ind_562_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12866/ind_563_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12867/ind_564_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12868/ind_565_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12869/ind_566_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12870/ind_567_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12871/ind_568_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12872/ind_569_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12873/ind_570_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12874/ind_571_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12875/ind_572_2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12877/ind_574_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12887/ind_585_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12888/ind_586_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12889/ind_587_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12891/ind_589_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12892/ind_590_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12893/ind_591_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12894/ind_592_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12895/ind_593_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12896/ind_594_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12897/ind_595_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12898/ind_596_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12899/ind_597_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12900/ind_598_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12901/ind_599_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12902/ind_600_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12903/ind_601_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12904/ind_602_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12908/ind_606_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12909/ind_607_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12912/ind_610_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12913/ind_611_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12914/ind_612_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12915/ind_613_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12916/ind_614_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12917/ind_615_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12918/ind_616_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12921/ind_619_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12922/ind_620_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12923/ind_621_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12963/ind_639_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12964/ind_640_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12965/ind_641_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12966/ind_642_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12967/ind_643_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12968/ind_644_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12970/ind_646_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12971/ind_647_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12972/ind_648_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12973/ind_649_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12974/ind_650_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12975/ind_651_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12976/ind_652_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12977/ind_653_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12978/ind_654_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12982/ind_658_2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12983/ind_659_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12984/ind_660_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12985/ind_661_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12986/ind_662_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12987/ind_663_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12988/ind_664_2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12989/ind_665_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12990/ind_666_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12991/ind_667_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12992/ind_668_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12993/ind_669_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12994/ind_670_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12995/ind_671_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13010/ind_674_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_675_2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13012/ind_676_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13013/ind_677_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13014/ind_678_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13015/ind_679_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13016/ind_680_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13018/ind_682_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13019/ind_683_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13020/ind_684_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13021/ind_685_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13022/ind_686_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13024/ind_688_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13025/ind_689_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13026/ind_690_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13028/ind_692_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13029/ind_693_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13030/ind_694_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13031/ind_695_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13032/ind_696_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13033/ind_697_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13034/ind_698_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13035/ind_699_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13036/ind_700_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13037/ind_701_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13038/ind_702_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13039/ind_703_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13043/ind_707_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13044/ind_708_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13045/ind_709_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13046/ind_710_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13047/ind_711_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13048/ind_712_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13049/ind_713_2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13050/ind_714_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13051/ind_715_2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13052/ind_716_2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13053/ind_717_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13054/ind_718_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13055/ind_719_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13056/ind_720_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13057/ind_721_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13058/ind_722_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13059/ind_723_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13060/ind_724_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13061/ind_725_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13062/ind_726_2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13063/ind_727_2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13064/ind_728_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13065/ind_729_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13066/ind_730_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13067/ind_731_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13068/ind_732_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13069/ind_733_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13071/ind_735_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13072/ind_736_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13073/ind_737_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13074/ind_738_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13075/ind_739_2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13076/ind_740_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13077/ind_741_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13078/ind_742_2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13079/ind_743_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13080/ind_744_2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13081/ind_745_2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13082/ind_746_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13083/ind_747_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13084/ind_748_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13085/ind_749_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13086/ind_750_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13087/ind_751_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13088/ind_752_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13089/ind_753_2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13090/ind_754_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13091/ind_755_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13092/ind_757_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13093/ind_758_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13094/ind_759_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13095/ind_760_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13096/ind_761_2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13097/ind_762_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13100/ind_765_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13101/ind_766_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13102/ind_767_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13103/ind_768_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13112/ind_776_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13113/ind_777_2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13114/ind_778_2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13115/ind_779_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13121/ind_785_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13122/ind_786_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13123/ind_787_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13124/ind_788_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13125/ind_789_2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13126/ind_790_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13127/ind_791_2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13128/ind_792_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13129/ind_793_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13130/ind_794_2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13133/ind_797_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13134/ind_799_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13135/ind_800_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13136/ind_801_2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13137/ind_802_2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13138/ind_803_2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13139/ind_804_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13140/ind_805_2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13141/ind_806_2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13142/ind_807_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13146/ind_811_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13147/ind_812_2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13148/ind_813_2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13149/ind_814_2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13150/ind_815_2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13192/ind_818_2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13153/ind_819_2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13198/ind_825_2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13199/ind_826_20253.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13200/ind_827_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13201/ind_828_2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13202/ind_829_2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13203/ind_830_2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13204/ind_831_2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13205/ind_832_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13215/ind_842_2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13216/ind_843_2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13217/ind_844_2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13218/ind_845_2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13219/ind_846_2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13220/ind_847_2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13221/ind_848_2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13222/ind_849_2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13223/ind_850_2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13224/ind_851_2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13225/ind_852_2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13226/ind_853_2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13228/ind_855_2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13229/ind_856_2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13230/ind_857_2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13231/ind_858_2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13232/ind_859_2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13233/ind_860_2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13234/ind_861_2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13235/ind_862_2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13236/ind_863_2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13237/ind_864_2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13238/ind_865_2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_866_2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13240/ind_867_2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13241/ind_868_2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12607/mocao_20_2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12341/pdi_102_2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12429/pdi_189_2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12780/pdi_474_2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13070/pdi_734_2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13131/pdi_795_2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13143/pdi_808_2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12679/plc_430_2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12760/plc_454_2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13099/plc_764_2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13197/plc_824_2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13245/plc_872_2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12242/plo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12291/plo_51_2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12292/plo_53_2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12293/plo_54_2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12294/plo_55_2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12316/plo_77_2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12317/plo_78_2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12384/plo_145_2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12424/plo_184_2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12442/plo_202_2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12452/plo_212_2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12453/plo_213_2025.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12507/plo_267_2025.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12557/plo_301_2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12571/plo_315_2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12588/plo_333_2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12615/plo_355_2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12616/plo_356_2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12617/plo_357_2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12618/plo_358_2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12619/plo_359_2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12653/plo_393_2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12654/plo_394_2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12655/plo_395_2025.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12656/plo_396_2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12657/plo_397_2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12658/plo_398_2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12676/plo_427_2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12677/plo_428_2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12680/plo_431_2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12734/plo_437_2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12735/plo_438_2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12747/plo_450_2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12749/plo_452_2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12761/plo_455_2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12774/plo_468_2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12775/plo_469_2025.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12793/plo_487_2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12794/plo_488_2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12795/plo_489_2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12796/plo_490_2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12797/plo_491_2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12798/plo_492_2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12799/plo_493_2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12800/plo_494_2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12812/plo_506_2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12839/plo_530_2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12840/plo_531_2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12842/plo_536_2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12843/plo_537_2025.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12845/plo_542_2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12846/plo_543_2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12847/plo_544_2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12848/plo_545_2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12849/plo_546_2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12850/plo_547_2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12878/plo_575_2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12879/plo_576_2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12880/plo_578_2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12881/plo_579_2025.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12882/plo_580_2025.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12883/plo_581_2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12884/plo_582_2025.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12885/plo_583_2025.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12890/plo_588_2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12905/plo_603_2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12906/plo_604_2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12907/plo_605_2025.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12919/plo_617_2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12946/plo_622_2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12947/plo_623_2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12948/plo_624_2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12949/plo_625_2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12950/plo_626_2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12979/plo_655_2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12981/plo_657_2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13008/plo_672_2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13009/plo_673_2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13023/plo_687_2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13027/plo_691_2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13040/plo_704_2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13041/plo_705_2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13042/plo_706_2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13098/plo_763_2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13105/plo_769_2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13106/plo_770_2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13107/plo_771_2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13108/plo_772_2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13109/plo_773_2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13110/plo_774_2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13111/plo_775_2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13116/plo_780_2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13117/plo_781_2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13118/plo_782_2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13119/plo_783_2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13120/plo_784_2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13132/plo_796_2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13104/plo_798_2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13144/plo_809_2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13145/plo_810_2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13151/plo_816_2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13152/plo_817_2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13193/plo_820_2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13194/plo_821_2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13195/plo_822_2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13196/plo_823_2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13206/plo_833_2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13208/plo_834_2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13209/plo_835_2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13210/plo_836_2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13211/plo_837_2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13212/plo_838_2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13213/plo_839_2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13214/plo_841_2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13227/plo_854_2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13242/plo_869_2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13243/plo_870_2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13244/plo_871_2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13246/plo_873_2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13247/plo_874_2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13248/plo_875_2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12729/pre_432_2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12748/pre_451_2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12813/pre_507_2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12876/pre_573_2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12886/pre_584_2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12951/pre_627_2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12952/pre_628_2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12953/pre_629_2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12954/pre_630_2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12955/pre_631_2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12956/pre_632_2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12957/pre_633_2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12958/pre_634_2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12959/pre_635_2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12960/pre_636_2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12961/pre_637_2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12962/pre_638_2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12474/req_234_2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12558/req_302_2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12841/req_532_2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12844/req_539_2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12920/req_618_2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12969/req_645_2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12980/req_656_2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/13017/req_681_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H959"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>