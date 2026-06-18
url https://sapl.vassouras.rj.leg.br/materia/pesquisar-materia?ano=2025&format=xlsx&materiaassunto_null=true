--- v1 (2026-04-04)
+++ v2 (2026-06-18)
@@ -2625,60 +2625,60 @@
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a poda de árvores na Avenida Prefeito Carlos Eugênio Mexias, trecho entre Itakamosi e Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12464/ind_224_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie a reforma da Unidade Básica de Saúde Dr. José Amaral Martins, no Tinguá.</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12465/ind_225_2025.pdf</t>
   </si>
   <si>
+    <t>Indica a Sra. Prefeita Municipal que providencie a instalação de ar-condicionado na Unidade Básica de Saúde Dr. José Amaral Martins, no Tinguá.</t>
+  </si>
+  <si>
     <t>12466</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12466/ind_226_2025.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Indica a Sra. Prefeita Municipal que providencie a instalação de ar-condicionado na Unidade Básica de Saúde Dr. José Amaral Martins, no Tinguá.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12467/ind_227_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Avenida Industrial, em Ipiranga.</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2025/12468/ind_228_2025.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Prefeita Municipal que providencie junto a secretaria competente, a operação tapa buracos na Rua Rosinha, em Ipiranga.</t>
   </si>
@@ -16912,77 +16912,77 @@
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>868</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>869</v>
       </c>
       <c r="D212" t="s">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>23</v>
       </c>
       <c r="F212" t="s">
         <v>63</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>870</v>
       </c>
       <c r="H212" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D213" t="s">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>23</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H213" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>875</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>876</v>
       </c>
       <c r="D214" t="s">
         <v>22</v>
       </c>
       <c r="E214" t="s">
         <v>23</v>
       </c>
       <c r="F214" t="s">
         <v>63</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>877</v>
       </c>
       <c r="H214" t="s">