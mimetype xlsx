--- v0 (2025-11-28)
+++ v1 (2026-04-18)
@@ -54,5409 +54,5409 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Kiko Brando, Diney Gomes, Gabriel Santos, Jeovane Lomeu, Leo, Matheus do Geraldão, Sandrinho Delgado, Silvinho, Victor Setaro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10142/emenda_01_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10142/emenda_01_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa: Altera o parágrafo único, suprimindo a alínea a e b do parágrafo único do Art. 2º, do Projeto de Lei Complementar nº. 345/2021.</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Kiko Brando, Cássio do Mercado, Diney Gomes, Gabriel Santos, Jeovane Lomeu, Leo, Matheus do Geraldão, Sandrinho Delgado, Silvinho, Victor Setaro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10143/emenda_02_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10143/emenda_02_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva: Acrescenta o §2º ao art. 2º, passando o parágrafo único ser o §1°, ambos do Projeto de Lei Complementar nº 345/2021 de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Victor Setaro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10284/emenda_03_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10284/emenda_03_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva: Substitui o inteiro teor do Art.1º do Projeto de Lei nº 354/2021, de autoria do Vereador Leonardo Miranda Guimarães.</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cássio do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10285/emenda_04_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10285/emenda_04_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva: Acrescenta o § 2º ao art. 1º, passando o parágrafo único ser o § 1º, ambos do Projeto de Lei nº 450/2021 de autoria do Vereador Cássio Dias dos Santos Cardoso.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jeovane Lomeu</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10514/emenda_05_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10514/emenda_05_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva: Suprime na íntegra o §1º do artigo 3º e o art. 4º do Projeto de Lei nº 606/2021, passando o §2° do art. 3° a ser renumerado como o artigo 4º, do Projeto de Lei nº 606/2021, de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10515/emenda_06_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10515/emenda_06_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa: Altera o art. 29, do Projeto de Lei nº 606/2021, de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Maria Capute</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/ind_02_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/ind_02_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a criação do Programa Casa do Trabalhador para estimular a formação e qualificação dos munícipes.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/ind_03_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/ind_03_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a implantação do Programa Saúde sobre Rodas e Sistema Próprio de Saúde Informatizada de Vassouras.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/ind_04_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/ind_04_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a instalação da Escola Militar de Vassouras.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9791/ind_05_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9791/ind_05_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a implantação de acesso gratuito a Conectividade Livre e sem Limite.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9792/ind_06_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9792/ind_06_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a implantação do Programa Patrulha Rural de Vassouras para manutenção das estradas rurais, melhorar as condições das mesmas e escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9818/ind_08_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9818/ind_08_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que seja criada uma Brigada Voluntária de Incêndio.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9819/ind_09_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9819/ind_09_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a criação do Mercado Público do Produtor.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10030/ind_10_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10030/ind_10_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a criação do Programa de Plantio de Árvores Nativas.</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9793/ind_11_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9793/ind_11_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal o reflorestamento do Morro do Mirante Imperial.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bruno Sales</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/ind_13_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/ind_13_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a substituição da estação de tratamento de água, bem como a substituição, na rede de abastecimento desde a captação até a estação de tratamento, dos tubos de 75 milímetros por tubos de 150 milímetros, no distrito de Massambará.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9795/ind_14_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9795/ind_14_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Eurico Júnior que providencie a substituição da estação de tratamento de água, bem como a substituição, na rede de abastecimento desde a captação até a estação de tratamento, dos tubos de 75 milímetros por tubos de 150 milímetros, no distrito de Massambará.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/ind_15_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/ind_15_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor Presidente da Cedae Sr. Edes Fernandes de Oliveira que providencie a substituição da estação de tratamento de água, bem como a substituição, na rede de abastecimento desde a captação até a estação de tratamento, dos tubos de 75 milímetros por tubos de 150 milímetros, no distrito de Massambará.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9797/ind_16_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9797/ind_16_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma ciclovia da entrada do distrito de Massambará até a Praça Manoel Lavinas.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9798/ind_17_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9798/ind_17_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma creche em Andrade Pinto.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Manoel Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/ind_22_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/ind_22_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a pavimentação asfáltica da Rua Joaquim Graciano, no bairro Esquina da Alegria.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9804/ind_23_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9804/ind_23_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de obras um projeto de manilhamento para a rede de esgoto da Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/ind_24_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/ind_24_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de obras o serviço de desassoreamento e limpeza do córrego da Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9806/ind_25_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9806/ind_25_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de saúde a reabertura do PSF do bairro Samambaia.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9807/ind_26_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9807/ind_26_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à K-Infra para que solucione o problema de desvio da água da BR-393, na altura do KM 202, em frente à entrada principal de Andrade Pinto.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/ind_27_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/ind_27_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de saúde a vacinação prioritária dos coveiros e sepultadores dos cemitérios públicos e privados e funcionários das funerárias que atuam na linha de frente, do Município.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Kiko Brando</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9809/ind_28_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9809/ind_28_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente o corte do mato próximo ao posto de vistoria do Detran, localizado na BR 393, Km 232, no Carvalheira.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/ind_29_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/ind_29_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à Polícia Rodoviária Federal, uma maior fiscalização de carros com som alto que transitam pela BR 393, atrapalhando os moradores do bairro Santa Amália.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9811/ind_30_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9811/ind_30_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de saúde, maior agilidade na marcação de consultas e exames dos munícipes.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/ind_31_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/ind_31_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a construção de três quebra-molas na Rua Professor Antônio Amaral Cunha, no bairro Melo Afonso.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9813/ind_32_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9813/ind_32_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a limpeza da Rua Francisco Belizário, próximo ao trevo de Mendes.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9815/ind_35_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9815/ind_35_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a adesão ao Programa Estadual de Integração na Segurança (PROEIS), especificamente para policiamento 24 horas em Massambará.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9820/ind_36_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9820/ind_36_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, tampar os buracos que surgiram após o realinhamento dos paralelepípedos da Avenida Marechal Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9821/ind_37_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9821/ind_37_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente melhoras no atendimento do PSF de Massambará, incluindo agilidade nos resultados dos exames e aquisição de medicamentos para atender a população.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9822/ind_38_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9822/ind_38_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a capina da Rua Jorge Corrêa Machado, no Carvalheira.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9823/ind_39_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9823/ind_39_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, uma maior fiscalização no bairro Carvalheira, para evitar o acúmulo de materiais de construção nas calçadas.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/ind_40_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/ind_40_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, o recapeamento da Estrada de Triunfo.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9825/ind_41_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9825/ind_41_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a capina do mato na Rua da Saudade (subida do cemitério), no Campo Limpo.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9826/ind_42_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9826/ind_42_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Eurico Júnior que viabilize junto ao DER-RJ, o asfaltamento da Estrada do Tinguá a Ferreiros.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9827/ind_43_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9827/ind_43_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a limpeza da quadra do Centenário.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9828/ind_44_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9828/ind_44_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a aquisição de remédios para o PSF de Ferreiros.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9829/ind_45_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9829/ind_45_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, o serviço de atendimento médico e de dentista para o PSF de Ferreiros.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9830/ind_46_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9830/ind_46_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a adesão ao Programa Estadual de Integração na Segurança (PROEIS), especificamente para policiamento 24 horas em Itakamosi.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9831/ind_47_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9831/ind_47_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a reforma da quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9832/ind_48_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9832/ind_48_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a instalação de cobertura na quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9833/ind_49_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9833/ind_49_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de dois vestiários na quadra poliesportiva de Itakamosi.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9834/ind_50_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9834/ind_50_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de uma creche em Itakamosi, para atender às crianças de Itakamosi, Ipiranga, Esquina da Alegria e Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9835/ind_51_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9835/ind_51_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a pavimentação asfáltica de 400 metros da Rua Maria Quitéria, em Itakamosi.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9836/ind_52_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9836/ind_52_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de galeria de águas pluviais e de rede de esgoto na Rua Maria Quitéria, em Itakamosi.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Manoel Macedo, Matheus do Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9837/ind_53_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9837/ind_53_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a pavimentação asfáltica de aproximadamente 5km da Avenida Prefeito Carlos Eugênio Mexias, trecho entre Demétrio Ribeiro e Barão de Vassouras.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9838/ind_54_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9838/ind_54_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de duas pontes de pequeno porte na Avenida Prefeito Carlos Eugênio Mexias, trecho entre Demétrio Ribeiro e Barão de Vassouras.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/ind_55_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/ind_55_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de cobertura na quadra na Rua Tibúrcio Barbosa, na Represa.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9840/ind_56_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9840/ind_56_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a instalação de dois postes de luz na servidão confrontante com as Ruas Tibúrcio Barbosa e Paulo Cesar Florentino de Aguiar, na Represa.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9841/ind_57_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9841/ind_57_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, o calçamento da servidão confrontante com as Ruas Tibúrcio Barbosa e Paulo Cesar Florentino de Aguiar, na Represa.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9842/ind_58_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9842/ind_58_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade junto às secretarias competentes, da criação de um albergue no Município de Vassouras.</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Matheus do Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9843/ind_59_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9843/ind_59_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Tassilo Sampaio Mitke, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9844/ind_60_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9844/ind_60_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pavimentação asfáltica da Rua Márcio Goulart, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/ind_61_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/ind_61_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a construção do campo de futebol municipal, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9846/ind_62_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9846/ind_62_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que realize estudos de viabilização de recurso para construção de uma ciclovia na Av. Prefeito Carlos Eugênio Mexias, trecho Demétrio Ribeiro a Ipiranga.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9847/ind_63_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9847/ind_63_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a instalação do reservatório de água, conectando ao poço de captação, no distrito de Tinguá.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9848/ind_64_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9848/ind_64_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a manutenção e reparo da escada de acesso a travessia Nº 417, que interliga a Rua José Monteiro Soares Filho, bairro Matadouro, a RJ-115, Est. de Barão.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9849/ind_65_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9849/ind_65_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a construção de três quebra-molas na Rua José Monteiro Soares Filho, bairro Matadouro.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9850/ind_66_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9850/ind_66_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a manutenção e reparo da calçada da Praça Juiz Machado Júnior, no Centro.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/ind_67_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/ind_67_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a capina do mato da Estrada Santa Tereza, próximo ao nº 1500, em Massambará.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/ind_68_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/ind_68_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da ponte do Quinzinho, na Estrada Cananéia, em Massambará.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9853/ind_69_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9853/ind_69_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a capina do mato da Estrada Cananéia.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9854/ind_70_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9854/ind_70_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, operação tapa buraco na Rua Estrada da Fazenda Serra Grande, próximo ao nº 460, na Ponte Funda.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/ind_71_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/ind_71_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza do entulho na Rua Estrada Miguel Pereira, em Massambará.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9856/ind_72_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9856/ind_72_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à K-Infra, para a construção de uma parada de ônibus no Km 201, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9857/ind_73_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9857/ind_73_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas na Rua 9, em Massambará.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9858/ind_74_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9858/ind_74_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas na Rua Renato Martins, em Massambará.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9859/ind_75_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9859/ind_75_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de saúde, a vacinação prioritária para os profissionais de Educação.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9860/ind_76_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9860/ind_76_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o patrolamento da Estrada da Glória, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Gabriel Santos</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9861/ind_77_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9861/ind_77_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o direcionamento correto da rede de esgoto e o manilhamento, na Rua Dona Minervina, em Andrade Costa.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9862/ind_78_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9862/ind_78_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o direcionamento correto da rede de esgoto e o manilhamento, na Rua Raul Gomes de Almeida, em Andrade Costa.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9863/ind_79_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9863/ind_79_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o patrolamento da Estrada que liga Ubá a Samambaia.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9864/ind_80_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9864/ind_80_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto ao órgão competente, o retorno dos horários da linha de ônibus Barra do Encanto x Massambará.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9865/ind_81_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9865/ind_81_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua A, no conjunto habitacional da Toca dos Leões.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9866/ind_82_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9866/ind_82_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua B, no conjunto habitacional da Toca dos Leões.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9867/ind_83_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9867/ind_83_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua C, no conjunto habitacional da Toca dos Leões.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9868/ind_84_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9868/ind_84_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma área de escoamento de água na Rua Oraldo de Moraes, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/ind_85_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/ind_85_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de projeto de monitoramento de câmeras no Centro da cidade.</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9870/ind_86_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9870/ind_86_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a colocação de latão de lixo na Rua Jacinto de Medeiros, no bairro Carvalheira (Buraco Quente).</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9871/ind_87_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9871/ind_87_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza e poda da grama do campo do Carvalheira, (carrapatão), localizado na Rua José do Patrocínio.</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9872/ind_88_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9872/ind_88_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um parquinho, no Tinguá.</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9873/ind_89_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9873/ind_89_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza e desobstrução do córrego, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9874/ind_90_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9874/ind_90_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a recolocação de latão de lixo na rua Santa Cândida, na Residência.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/ind_92_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/ind_92_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a manutenção da iluminação da rua José do Patrocínio, próximo ao campo, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9878/ind_93_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9878/ind_93_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçada na rua Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9879/ind_94_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9879/ind_94_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçada na rua José do Patrocínio, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9880/ind_95_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9880/ind_95_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção área de lazer pública com parquinho infantil, no Conjunto Habitacional da Toca dos Leões.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9881/ind_96_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9881/ind_96_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, tapar os buracos da Rua João de Souza Cardoso, no bairro Barreiro.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/ind_97_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/ind_97_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um parquinho infantil, no bairro Ipiranga.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9883/ind_98_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9883/ind_98_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Coronel Benildo Reis, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/ind_99_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/ind_99_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de dois quebra-molas na Rua Nossa Senhora de Fátima, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9885/ind_100_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9885/ind_100_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua José Câmara da Silveira, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9886/ind_101_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9886/ind_101_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Domingos Coelho da Silva, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9887/ind_102_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9887/ind_102_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Juliana, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9888/ind_103_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9888/ind_103_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Vereador Carvalhido, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Gabriel Santos, Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9933/ind_104_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9933/ind_104_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua dos Franciscanos, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/ind_105_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/ind_105_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, volta dos horários do ônibus da viação progresso, da linha Andrade Pinto a Três Rios.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9890/ind_106_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9890/ind_106_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza das galerias pluviais, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9891/ind_107_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9891/ind_107_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do parquinho, com nova iluminação, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9892/ind_108_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9892/ind_108_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza da galeria de esgoto da Avenida Marechal Paulo Torres, próximo ao nº 127,  no Centro</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/ind_109_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/ind_109_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza da galeria de esgoto da Avenida Expedicionário Oswaldo de Almeida Ramos, próximo ao nº 1440, na Antiga Linha.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/ind_110_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/ind_110_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reposição de lâmpada em 03 (três) postes na Rua Oitis, Pocinhos.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9895/ind_111_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9895/ind_111_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a sinalização por placas e no solo, incluindo os alertas das vias preferenciais , do cruzamento que faz a interseção das ruas Juiz Machado Junior, Velho de Avelar, Dr. Fernando Pedrosa e Avenida Paulo Torres, no Centro.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/ind_112_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/ind_112_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza do entorno do calçadão da Avenida Expedicionário Oswaldo de Almeida Ramos, no trecho popularmente conhecido como “Linha”.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9897/ind_113_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9897/ind_113_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de vestiário no campo de futebol de Andrade Pinto.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9898/ind_114_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9898/ind_114_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a recuperação do calçamento da Rua da Saudade, também conhecida como Ladeira Campo Limpo, no Bairro Campo Limpo.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9934/ind_115_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9934/ind_115_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a sinalização da rotatória localizada na Praça Provedor Felix Machado, no Madruga.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/ind_116_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/ind_116_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, operação tapa buraco na Avenida Maria Cristina, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9900/ind_117_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9900/ind_117_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Santa Mônica, em Itakamosi.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9901/ind_118_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9901/ind_118_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Manoel Bonifácio, depois do Cruzeiro, da Esquina da Alegria até Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9902/ind_119_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9902/ind_119_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Maria Benedita, no bairro Esquina da Alegria.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9903/ind_120_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9903/ind_120_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a revitalização da praça de Itakamosi.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9904/ind_121_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9904/ind_121_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a manutenção da quadra poliesportiva, no bairro Represa.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9905/ind_122_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9905/ind_122_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a manutenção da quadra poliesportiva, no bairro Grecco.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9906/ind_123_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9906/ind_123_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de um quebra-molas na Rua 5, em frente ao nº 107, na Represa.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9907/ind_124_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9907/ind_124_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de um quebra-molas na Rua Salvador Mandaro Filho, em frente ao nº 618, no Grecco.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9908/ind_125_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9908/ind_125_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, a criação do Projeto Guias Mirins de Turismo.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9909/ind_126_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9909/ind_126_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal, a criação de Curso de Qualificação de mão de obra para os setores de Comércio e Turismo.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9910/ind_127_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9910/ind_127_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Federal Christino Áureo que viabilize recursos financeiros através de uma Emenda Parlamentar específicos para fins da área de SAÚDE, mais precisamente ao combate da COVID-19.</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9911/ind_128_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9911/ind_128_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Presidente da Fundação Departamento Estadual de Estradas de Rodagem - DER/RJ a execução de operação tapa-buracos ou recapeamento asfáltico, na ciclovia da RJ 115, que liga o centro da cidade de Vassouras à localidade de Barão de Vassouras.</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9912/ind_129_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9912/ind_129_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a inclusão dos estagiários da área de saúde, que estão na linha de frente, ao grupo prioritário para vacinação.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9913/ind_130_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9913/ind_130_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a criação de rotas de ciclismo com informações de localização, quilometragem, tempo de percurso e grau de dificuldade para incentivar o turismo em Vassouras.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9914/ind_131_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9914/ind_131_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Presidente da Fundação Departamento Estadual de Estradas de Rodagem - DER/RJ a instalação de postes e rede de iluminação pública, na ciclovia da RJ 115, que liga o centro da cidade de Vassouras à localidade de Barão de Vassouras.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9915/ind_132_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9915/ind_132_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a ampliação da Base descentralizada do SAMU de Vassouras para o distrito de Andrade Pinto.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9916/ind_133_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9916/ind_133_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da Praça Armênio da Rocha Miranda, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9917/ind_134_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9917/ind_134_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da Quadra Poliesportiva, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9918/ind_135_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9918/ind_135_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de cobertura da Quadra Poliesportiva, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9919/ind_136_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9919/ind_136_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do Terminal Rodoviário Prefeito Severino  Ananias Dias, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9920/ind_137_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9920/ind_137_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um Centro Social, em Massambará.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9921/ind_138_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9921/ind_138_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do Vestiário do Campo de Massambará.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9922/ind_139_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9922/ind_139_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um banheiro público, no Centro de Massambará.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9923/ind_140_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9923/ind_140_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a arborização da Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9924/ind_141_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9924/ind_141_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a arborização da Rua Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9925/ind_142_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9925/ind_142_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Travessa  Antenor Caravana, no bairro Barreiro.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9926/ind_143_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9926/ind_143_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do piso da quadra poliesportiva, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9927/ind_144_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9927/ind_144_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, obras tipo tapa-buracos ou recapeamento asfáltico na Rua Joaquim Ribeiro Filho, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9928/ind_145_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9928/ind_145_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, obras tipo tapa-buracos ou recapeamento asfáltico na Rua Américo Pedroso, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9936/ind_151_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9936/ind_151_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a capina do mato no escadão da Rua Antônio Costa, conhecida como caixão furado, que dá acesso ao bairro Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9937/ind_152_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9937/ind_152_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a revitalização completa do campo de futebol, em Massambará.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9938/ind_153_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9938/ind_153_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o recapeamento asfáltico da Rua 3, em Massambará.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9939/ind_154_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9939/ind_154_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de meios-fios da Rua 3, em Massambará.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9940/ind_155_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9940/ind_155_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o recapeamento asfáltico da Rua Adão Barreto, em Massambará.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9941/ind_156_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9941/ind_156_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de meios-fios da Rua Adão Barreto, em Massambará.</t>
   </si>
   <si>
     <t>12681</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o recapeamento asfáltico da Rua Prefeito Severino Dias, em Massambará.</t>
   </si>
   <si>
     <t>12682</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12682/ind_158_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12682/ind_158_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de meios-fios na Rua Prefeito Severino Dias, em Massambará.</t>
   </si>
   <si>
     <t>12683</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12683/ind_159_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12683/ind_159_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o recapeamento asfáltico da Rua Narciso da Silva Dias, em Massambará.</t>
   </si>
   <si>
     <t>12684</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12684/ind_160_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12684/ind_160_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de meios-fios na Rua Narciso da Silva Dias, em Massambará.</t>
   </si>
   <si>
     <t>12685</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12685/ind_161_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12685/ind_161_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Renato Martins Coelho, em Massambará.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9942/ind_162_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9942/ind_162_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à MRS, para que realize a reforma da Estação de Andrade Pinto.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9943/ind_163_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9943/ind_163_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade junto às secretarias competentes, de transformar a Estação de Andrade Pinto em um Centro Cultural.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9944/ind_164_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9944/ind_164_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da academia ao ar livre, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9945/ind_165_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9945/ind_165_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de iluminação pública no cemitério de Andrade Pinto.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9946/ind_166_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9946/ind_166_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a ampliação do cemitério com adoção do sistema de gavetas, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9947/ind_167_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9947/ind_167_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, uma operação tira entulho, em Massambará.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9948/ind_168_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9948/ind_168_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à K-Infra, para a manutenção e limpeza do Km 217, próximo à Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9949/ind_169_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9949/ind_169_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que  viabilize  junto às secretarias de Meio Ambiente e Obras  um estudo para implantação de uma área de descarte para entulhos, no Distrito de Massambará.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9950/ind_170_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9950/ind_170_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza da Escola Municipal Major José Monteiro Soares, em Aliança.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9951/ind_171_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9951/ind_171_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o patrolamento da estrada que liga Massambará a Pirauí.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9952/ind_172_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9952/ind_172_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, que inclua no plano prioritário de vacinação contra a Covid-19, os fiscais de rua que trabalham na linha de frente dessa pandemia.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9953/ind_173_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9953/ind_173_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto às secretarias competentes, uma ação itinerante nos bairros e distritos do nosso Município, com os serviços de atendimento do Procon, da Sala do Empreendedor e do SINE.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9954/ind_174_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9954/ind_174_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um quebra-molas na Rua Dois Irmãos, em Andrade Costa.</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9955/ind_175_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9955/ind_175_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, operação tapa buracos na Rua Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9956/ind_176_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9956/ind_176_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de um sistema de drenagem para captar as águas superficiais oriundas da chuva, na Rua Nossa Senhora de Fátima, em frente ao nº 368, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9957/ind_177_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9957/ind_177_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o serviço de roça e capina na Estrada que liga Ubá a Samambaia.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9958/ind_178_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9958/ind_178_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à LIGHT, para resolver as constantes quedas de energia, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9959/ind_179_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9959/ind_179_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um campo de grama sintética, na Represa.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9960/ind_180_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9960/ind_180_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de uma academia ao ar livre, na Represa.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9961/ind_181_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9961/ind_181_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um parquinho infantil, na Represa.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9962/ind_182_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9962/ind_182_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de vestiários na quadra poliesportiva, na Represa.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9963/ind_183_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9963/ind_183_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma área de lazer com quiosques, na Represa.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9964/ind_184_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9964/ind_184_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, operação ta buracos na Avenida Expedicionário Oswaldo de Almeida Ramos, em frente ao nº 1620, na altura do bairro Residência.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9965/ind_185_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9965/ind_185_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal a criação dos Projetos Guardas Mirins, Bombeiros Mirins e Guardas Florestais Mirins.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9966/ind_186_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9966/ind_186_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal a instalação de pórtico com guarita na entrada do Mirante Imperial.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9967/ind_188_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9967/ind_188_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal a sinalização da rotatória de interseção entre as ruas Álvaro Gomes e Avelino Gomes, no Madruga.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9968/ind_189_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9968/ind_189_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal a colocação de latões de lixo, na Rua Heitor Leal, próximo ao número 508, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9969/ind_190_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9969/ind_190_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal que intervenha junto ao órgão competente para reforçar o policiamento, com rondas periódicas e patrulhamento preventivo, em Andrade Costa.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9970/ind_191_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9970/ind_191_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal que o setor competente da municipalidade providencie a instalação de uma placa indicativa de “Rua sem Saída” na Rua Expedicionário Sebastião Paiva, no bairro Residência.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9971/ind_192_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9971/ind_192_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal a reposição dos latões de lixo, na Rua Caetano Furquim, próximo ao número 44, no Centro.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9972/ind_193_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9972/ind_193_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal a reposição dos latões de lixo, na Rua Heitor Leal, próximo ao número 694, no Loteamento Veneza Park.</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9973/ind_194_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9973/ind_194_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal a construção de dois quebra-molas na Rua Santa Rita, nos números 26 e 76, no Madruga.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9974/ind_195_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9974/ind_195_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal a construção de uma Capela Mortuária, em Andrade Costa.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9976/ind_197_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9976/ind_197_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, reforma na estrutura da unidade de saúde Policlínica, no Centro.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9977/ind_198_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9977/ind_198_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, reforma da Unidade Básica de Saúde da Família, no bairro Itakamosi.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9978/ind_199_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9978/ind_199_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade junto a secretaria competente, de os funcionários que trabalharam na linha de frente do enfrentamento da COVID-19, sejam gratificados com bônus pelos trabalhos prestados.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9979/ind_200_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9979/ind_200_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do ponto de ônibus no conjunto habitacional Toca dos Leões.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9980/ind_201_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9980/ind_201_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente,  reforma da Unidade Básica de Saúde da Família, no bairro Ipiranga.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9981/ind_202_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9981/ind_202_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma base própria e adequada para a operação do SAMU.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9982/ind_203_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9982/ind_203_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a limpeza da Rua Vicente Celestino, no bairro Madruga.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9983/ind_204_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9983/ind_204_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto ao órgão competente, para realizar o reparo e a manutenção da unidade condicionadora de ar da 95ª Delegacia de Polícia, do município de Vassouras.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9984/ind_205_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9984/ind_205_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto ao órgão competente, para realizar o reparo e a manutenção do telhado dos dois pavimentos da 95ª Delegacia de Polícia, do município de Vassouras.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9986/ind_206_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9986/ind_206_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de saúde, a aquisição do antiviral aprovado pela Anvisa, Remdesivir para o tratamento dos pacientes com COVID-19.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9987/ind_208_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9987/ind_208_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de bueiros na Avenida Expedicionário Oswaldo de Almeida Ramos, no trecho conhecido como Antiga Linha.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9988/ind_210_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9988/ind_210_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, melhorias na iluminação da Avenida Expedicionário Oswaldo de Almeida Ramos, no trecho conhecido como Antiga Linha.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9989/ind_210_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9989/ind_210_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, que o caminhão de lixo passe mais vezes por semana na RJ 127, Km 35, em Pocinhos.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9990/ind_211_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9990/ind_211_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a capina do mato na RJ 127, Km 35, em Pocinhos.</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9991/ind_212_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9991/ind_212_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da Unidade Básica de Saúde da Família, no Grecco.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9992/ind_213_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9992/ind_213_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca das lâmpadas dos postes do Município, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9993/ind_214_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9993/ind_214_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um muro de contenção na Rua Alberto Brandão, no Centro.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9994/ind_216_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9994/ind_216_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Alberto Brandão, no Centro.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9995/ind_217_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9995/ind_217_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie um Projeto de Lei que viabilize a criação de um órgão de Proteção aos Direitos e Defesa dos Animais.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10031/ind_218_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10031/ind_218_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao ExmºSr. Prefeito Municipal que estude a viabilidade de reduzir o ISS, de 5% para 2%, para os setores de serviços e turismo durante o período de pandemia.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9996/ind_219_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9996/ind_219_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da ponte quebrada na Rua Silvio Rangel, próximo ao nº 6000, em Massambará.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9997/ind_220_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9997/ind_220_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à MRS, para a colocação de uma cancela na linha férrea, na travessia, próximo à Rua Antônio da Costa Ramos, em Andrade Pinto.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9998/ind_221_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9998/ind_221_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de obras, o serviço de desassoreamento e limpeza do córrego na Travessa José do Patrocínio, próximo ao número 825, no Carvalheira.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9999/ind_222_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9999/ind_222_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à empresa de telefonia, para o reparo na fiação próxima à Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10000/ind_223_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10000/ind_223_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria de obras, para o reparo ou substituição do bueiro na Rua Nir Paulo Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10001/ind_224_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10001/ind_224_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de obras, o reparo ou substituição do ralo transversal na Rua Estrada Miguel Pereira, em Massambará.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10002/ind_225_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10002/ind_225_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de uma lombada e a devida sinalização de limite de velocidade, na Rua do Bingue, próximo ao nº 1913, no Morro da Vaca.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10003/ind_226_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10003/ind_226_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca das lâmpadas na Rua Abel José Machado, próximo à escola e próximo à Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10004/ind_227_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10004/ind_227_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Geraldo Silveira, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10005/ind_228_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10005/ind_228_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Coronel Benildo Reis, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10006/ind_229_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10006/ind_229_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua dos Franciscanos, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10007/ind_230_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10007/ind_230_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Edmundo Bernardes, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10008/ind_231_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10008/ind_231_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Juliana, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10009/ind_232_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10009/ind_232_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua José Câmara da Silveira, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10010/ind_233_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10010/ind_233_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Domingos Coelho, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10011/ind_234_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10011/ind_234_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Vereador Carvalhido, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10012/ind_235_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10012/ind_235_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Antônio Pinheiro, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10013/ind_236_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10013/ind_236_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de placa com o nome da Rua Nossa Senhora de Fátima, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10014/ind_237_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10014/ind_237_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à empresa Cedae, para a instalação de um booster na Praça do Mello Afonso, para melhoria do abastecimento de água na Rua Guilherme Oats, no Mello Afonso.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10015/ind_238_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10015/ind_238_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Antônio Teixeira, no bairro Esquina da Alegria.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10016/ind_239_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10016/ind_239_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de dois lugares de bancos de reservas, no campo de Itakamosi.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10017/ind_240_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10017/ind_240_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica de 200 metros da Rua Tia Neuza, em Itakamosi.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10018/ind_241_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10018/ind_241_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, uma operação tira entulho, em Itakamosi.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10019/ind_242_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10019/ind_242_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, uma operação tira entulho, em Ipiranga.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10020/ind_243_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10020/ind_243_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, uma operação tira entulho, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10021/ind_244_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10021/ind_244_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a empresa Cedae, para a instalação de uma extensão de 200 metros de tubos de água na Rua Maria das Dores Santos, em Ipiranga.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10022/ind_245_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10022/ind_245_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à Empresa LIGHT, para a instalação de 4 (quatro) postes de energia com cabeamento na Rua Manoel Francisco Oliveira, em Itakamosi.</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10023/ind_246_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10023/ind_246_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à Empresa LIGHT, para a instalação de 2 (dois) postes de energia com cabeamento na Travessa Oswaldo Barbosa, no Grecco.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10024/ind_247_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10024/ind_247_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Um, em Massambará.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10025/ind_248_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10025/ind_248_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Vereador Fortunato Delgado Motta Filho, em Massambará.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10026/ind_249_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10026/ind_249_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua 3B, em Massambará.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10027/ind_250_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10027/ind_250_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Antenor S. Vieira, em Massambará.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10028/ind_251_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10028/ind_251_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Nir Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10032/ind_253_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10032/ind_253_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a recuperação asfáltica da Rua Eupídio José Pereira, conhecida como "ladeira do formigueiro" no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10033/ind_254_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10033/ind_254_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente a limpeza da Rua Eupídio José Pereira, conhecida como "ladeira do formigueiro" no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10034/ind_255_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10034/ind_255_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal para que interceda junto a secretaria competente, a recuperação asfáltica da Rua Tibúrcio Barbosa, no bairro Grecco.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10035/ind_256_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10035/ind_256_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que ponha em vigência a lei de minha autoria nº 2383/2008, para aplicação de flúor nos dentes dos alunos matriculados na rede de ensino municipal.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10036/ind_257_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10036/ind_257_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que sejam providenciadas fiações subterrâneas no centro histórico da cidade.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10037/ind_258_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10037/ind_258_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal operação tapa buracos na Rua Edgar Balard, bairro São José.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10038/ind_259_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10038/ind_259_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a instalação de placas indicativas em áreas de mananciais.</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10039/ind_260_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10039/ind_260_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que interceda junto à Empresa LIGHT S.A., a instalação de 4 (quatro) postes  de energia com cabeamento, na Rua Olindina Marcelino da Silva, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10040/ind_261_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10040/ind_261_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de dois pontos de ônibus, na proximidade da BR 393, na curva da biquinha, no bairro Esquina da Alegria.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10041/ind_262_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10041/ind_262_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de um ponto de ônibus, na Avenida Carlos Eugênio Mexias, na entrada da Rua Dante Acqua Viva, no bairro Itakamosi.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10042/ind_263_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10042/ind_263_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de um ponto de ônibus, na Avenida Maria Cristina, na entrada da Rua Maria Quitéria, no bairro Itakamosi.</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10043/ind_264_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10043/ind_264_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de um ponto de ônibus, na Avenida Carlos Eugênio Mexias, na entrada da Rua Dr. Otávio Salles, no bairro Itakamosi.</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10044/ind_265_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10044/ind_265_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Sr. Prefeito Municipal que providencie junto a secretaria competente, a implantação de um ponto de ônibus, na Avenida Carlos Eugênio Mexias, na entrada da Rua Benedito Ultra, basicamente na praça do bairro Itakamosi.</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10045/ind_266_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10045/ind_266_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Santinha Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10046/ind_267_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10046/ind_267_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Estrada dos Martins, em Massambará.</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10047/ind_268_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10047/ind_268_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Adão Barreto, em Massambará.</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10048/ind_269_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10048/ind_269_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua 3, em Massambará.</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10049/ind_270_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10049/ind_270_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua do Dengo, em Massambará.</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10050/ind_271_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10050/ind_271_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Prefeito Severino Dias, em Massambará.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10051/ind_272_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10051/ind_272_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Ayrton Senna, em Massambará.</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10052/ind_273_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10052/ind_273_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Prefeito Narciso da Silva Dias, em Massambará.</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10053/ind_274_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10053/ind_274_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua B, em Massambará.</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10054/ind_275_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10054/ind_275_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua 11, em Massambará.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10055/ind_276_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10055/ind_276_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, que sejam incluídos no grupo prioritário de vacinação os funcionários dos serviços essenciais.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10056/ind_277_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10056/ind_277_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, que a cobrança de ISS de taxistas seja prorrogada para o mês de agosto.</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10057/ind_278_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10057/ind_278_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção do campo de futebol municipal, no distrito de Tinguá.</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10058/ind_279_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10058/ind_279_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de ponto de ônibus, na Rua José Monteiro Soares Filho, bairro Matadouro.</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10059/ind_280_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10059/ind_280_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de pontos de ônibus, na RJ-115, Estrada de Barão.</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10060/ind_281_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10060/ind_281_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de uma academia ao ar livre, no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10061/ind_282_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10061/ind_282_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um parquinho infantil, na Rua José Monteiro Soares Filho, bairro Matadouro.</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10062/ind_283_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10062/ind_283_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de uma academia ao ar livre, na Rua José Monteiro Soares Filho, bairro Matadouro.</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10063/ind_284_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10063/ind_284_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal a instalação de pórticos nas entradas do Município.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10064/ind_285_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10064/ind_285_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que se realize plantio de árvores, na Rua General Niemeyer, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10065/ind_286_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10065/ind_286_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal as providências necessárias, para destinar agentes da vigilância sanitária para efetuar a fiscalização de casas abandonadas, localizadas na Rua José da Silveira, no Madruga.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10066/ind_287_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10066/ind_287_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito a reforma e manutenção do Parquinho do bairro Mancusi.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10067/ind_288_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10067/ind_288_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a limpeza da Rua Ronald Fiúza Manhães (Rua da Cedae), no Centro.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10068/ind_289_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10068/ind_289_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização de manutenção do bueiro, na Rua General Niemeyer, em frente ao número 491, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10070/ind_291_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10070/ind_291_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de saúde, para que realize a contratação imediata de um médico para o PSF de Andrade Pinto.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10071/ind_292_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10071/ind_292_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de saúde, para que realize a contratação imediata de um fisioterapeuta para o PSF de Massambará.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10072/ind_293_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10072/ind_293_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de obras, para que seja realizada limpeza e tira entulho na Rua Estrada dos Martins, em Massambará.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10073/ind_294_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10073/ind_294_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à LIGHT e a secretaria de obras, para que seja realizada a colocação de braços e lâmpadas na Rua Estrada dos Martins, em Massambará.</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10074/ind_295_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10074/ind_295_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de obras, para que seja realizada limpeza e tira entulho na Rua Visconde de Araxá, no Centro.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10075/ind_296_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10075/ind_296_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de obras, para que seja realizado recapeamento asfáltico ou tapa buracos na Rua Antônio Ribeiro Leal, no Madruga.</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10076/ind_297_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10076/ind_297_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto à LIGHT e a secretaria de obras, para que seja realizada a colocação de braços e lâmpadas na Estrada RJ 115, nas proximidades do bairro Pinheiros.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10077/ind_298_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10077/ind_298_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a secretaria de obras, para que seja reformada a ponte na Estrada de Aliança, próximo ao cemitério.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10078/ind_299_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10078/ind_299_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Baianinho, em Massambará.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10079/ind_300_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10079/ind_300_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua 9, em Massambará.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10080/ind_301_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10080/ind_301_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Vereador Santos Freire , em Massambará.</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10081/ind_302_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10081/ind_302_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10082/ind_303_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10082/ind_303_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Estrada Miguel Pereira, em Massambará.</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10083/ind_304_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10083/ind_304_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Rua 9, Loteamento Fernandinho, em Massambará.</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10084/ind_305_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10084/ind_305_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na João Batista Salles, em Massambará.</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10085/ind_306_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10085/ind_306_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Wilson Martins Coelho , em Massambará.</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10086/ind_307_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10086/ind_307_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de calçadas na Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10087/ind_308_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10087/ind_308_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que solicite a limpeza e podas de árvores da Praça Manoel Congo, situada na Rua Ezequiel Padilha, no Centro.</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10089/ind_310_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10089/ind_310_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a canalização do esgoto na Rua Economista Tomas Dwyer, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10090/ind_311_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10090/ind_311_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, a reconstrução de bueiro no início da Rua Santa Rita, no Madruga.</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10091/ind_312_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10091/ind_312_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o reparo das manilhas, na Rua Nani, próximo ao número 10, no Madruga.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10092/ind_313_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10092/ind_313_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a manutenção da calçada, na Rua Expedicionário Oswaldo de Almeida Ramos, na Residência, próximo ao número 1281.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10093/ind_314_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10093/ind_314_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização de recapeamento asfáltico, na Rua Heitor Leal, no Campo Limpo, entre os números 394 e 416.</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10094/ind_315_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10094/ind_315_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que o setor competente realize vistoria na Rua Acadêmica Eliete Nunes Barbosa (Rua da feira), no centro.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10095/ind_316_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10095/ind_316_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a manutenção e troca de duas lâmpadas queimadas em dois postes de iluminação pública, no final da Rua Nani e no início da Rua Santa Rita, no Madruga.</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10096/ind_317_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10096/ind_317_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização de capina, na Rua Pedro Antônio (Vila Luis Fernando M. Dias), no Centro.</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10104/ind_325_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10104/ind_325_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a pavimentação asfáltica, na Rua Pedro Antônio (Vila Luis Fernando M. Dias), no Centro.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10105/ind_326_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10105/ind_326_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas queimadas na Rua 7, em Massambará.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10106/ind_327_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10106/ind_327_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas queimadas na Rua 11, em Massambará.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10107/ind_328_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10107/ind_328_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas queimadas na Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10108/ind_329_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10108/ind_329_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a revitalização da praça onde fica localizada a academia ao ar livre, localizada entre as ruas 4 e 6, em Massambará.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10109/ind_330_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10109/ind_330_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de saúde, a aquisição de uma UTI Móvel para atender a todo o município de Vassouras.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10110/ind_331_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10110/ind_331_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria de saúde, a aquisição de cadeiras de rodas para atender às pessoas que tenham necessidade de uso diário e não tenham condições de comprar.</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10111/ind_332_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10111/ind_332_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a aquisição de medicamentos básicos para a Unidade de Saúde de Andrade Pinto.</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10112/ind_333_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10112/ind_333_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma do telhado do Posto de Saúde da Glória.</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10113/ind_334_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10113/ind_334_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que formalize um convênio com a AgeRio (Agência Estadual de Fomento) para o programa do microcrédito para atender os microempreendedores do município.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10114/ind_335_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10114/ind_335_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a revitalização da Praça do Madruga.</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10115/ind_336_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10115/ind_336_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a ampliação da Escola Municipal Giovani Nápoli, no bairro Grecco.</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10116/ind_338_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10116/ind_338_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a construção de um quebra-molas na Avenida Expedicionário Oswaldo de Almeida Ramos, próximo ao número 2200, no bairro Residência.</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10117/ind_339_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10117/ind_339_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a colocação de placa de proibido estacionar e sinalização pertinente no lado direito, da Rua Rui Barbosa, no Centro.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10118/ind_340_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10118/ind_340_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, a manutenção e limpeza da Praça Avelino Gomes, no bairro Madruga.</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10119/ind_341_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10119/ind_341_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, a manutenção e limpeza de bueiro na Praça Avelino Gomes, em frente ao número 56, no Madruga.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10120/ind_342_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10120/ind_342_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas na Rua Nir Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10121/ind_343_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10121/ind_343_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas na Estrada Cananéia, em Massambará.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10122/ind_344_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10122/ind_344_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a troca de lâmpadas Praça Manoel Lavinas, em Massambará.</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10124/ind_346_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10124/ind_346_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que solicite ao órgão competente a retirada do entulho da RJ 115 entre o Tinguá e Pinheiros, e coloque uma sinalização quanto a proibição de jogar lixo no local.</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10125/ind_347_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10125/ind_347_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que seja construído sistema de esgoto, saneamento básico, na RJ 115, altura de Ferreiros.</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10126/ind_348_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10126/ind_348_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a troca de lâmpada no poste da rua Vila Odete Lacerda Dantas, próximo ao número 406, no Madruga.</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10127/ind_349_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10127/ind_349_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de quebra molas na rua Antenor Caravana, próximo ao número 15, no bairro Barreiro.</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10128/ind_350_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10128/ind_350_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, que seja retirado o entulho da Rua Comandante Alves Branco, no Centro.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10129/ind_351_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10129/ind_351_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, que seja construído um muro no cemitério municipal.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10130/ind_352_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10130/ind_352_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente,a troca de lâmpada na Rua Antenor Caravana, em frente a casa 4, no loteamento Bela Vista, no bairro Barreiro.</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10131/ind_353_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10131/ind_353_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a poda de árvores na Rua Silvio Bernardo de Souza, em frente ao nº 15, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10133/ind_355_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10133/ind_355_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie  junto a Secretaria de Obras para que seja feita a desobstrução da rede de esgoto da Rua Estrada dos Martins, na altura do número 1565, em Massambará.</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10134/ind_356_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10134/ind_356_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie  junto a Secretaria de Obras um projeto de Manilhamento e ou a troca da tubulação da rede de esgoto da Rua Estrada dos Martins, em Massambará.</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10135/ind_357_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10135/ind_357_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie  junto a Secretaria de Obras para que seja feita a desobstrução da rede de esgoto da Rua Professor Antônio Amaral Cunha, n°225, no Bairro Mello Afonso.</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10136/ind_358_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10136/ind_358_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie  junto a Secretaria de Obras para que seja feito o Patrolamento da Estrada Salomão Gomes dos Reis na Barra dos Encantos.</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10137/ind_359_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10137/ind_359_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a Secretaria de Obras para que seja feito o Patrolamento da Estrada Colônia do Centro.</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10138/ind_360_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10138/ind_360_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a Secretaria de Obras para que seja feito o Patrolamento da Estrada q liga Piraui a Vargem do Manejo.</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10139/ind_361_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10139/ind_361_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a Secretaria de Obras para que seja feita a Capina da Estada da Paciência no Cananéia.</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10140/ind_362_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10140/ind_362_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a implantação do Projeto Cidade Saber+ no município de Vassouras.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10144/ind_364_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10144/ind_364_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a instalação de parquinho infantil na praça do Centenário.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10145/ind_365_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10145/ind_365_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a instalação de parquinho infantil na praça em frente a Igreja Nossa Senhora do Rosário, situada na Av. Prefeito Henrique Borges Filho, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10146/ind_366_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10146/ind_366_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, o controle da população de pombos na quadra poliesportiva do Centenário.</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10147/ind_367_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10147/ind_367_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de um vestiário na quadra poliesportiva do Centenário.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10150/ind_370_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10150/ind_370_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma calçada na rua paralela à BR 393, que se inicia em frente à igreja e termina na Escola Municipal Giovani Nápoli, no bairro Grecco.</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10151/ind_371_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10151/ind_371_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da Escola Municipal Joaquim Pinto e Souza, em Ipiranga.</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10152/ind_372_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10152/ind_372_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de dois (2) quebra-molas na Rua Eupídio José Pereira, conhecida como "formigueiro", que liga os bairros Alto do Rio Bonito e Santa Amália.</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10153/ind_373_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10153/ind_373_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de dois (2) muros de contenção na Avenida Guaraciaba, em Ipiranga.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10154/ind_374_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10154/ind_374_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Avenida Guaraciaba, em Ipiranga.</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10155/ind_375_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10155/ind_375_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma ponte nova na Avenida Guaraciaba, em Ipiranga.</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10156/ind_376_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10156/ind_376_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma academia ao ar livre na Rua Juliana, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10157/ind_377_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10157/ind_377_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a reforma da quadra de areia, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10158/ind_378_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10158/ind_378_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, a construção de uma galeria para coleta de águas pluviais na Rua Geraldo Silveira, em frente ao nº 146, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10159/ind_379_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10159/ind_379_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que crie uma parceria com a Secretaria de Desenvolvimento Regional para trazer para o município de Vassouras, o programa RJ Alimenta.</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10160/ind_380_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10160/ind_380_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente, o reparo do corrimão e da calçada da Rua Acadêmica Eliete Nunes Barbosa (antiga Rua da Feira), no Centro.</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10161/ind_381_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10161/ind_381_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a pavimentação asfáltica da Rua Henrique Duvivier Goulart (Rua da praça), no distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10162/ind_382_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10162/ind_382_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, a instalação de novos bancos na praça do distrito de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10163/ind_383_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10163/ind_383_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o tratamento asfáltico (TST) da estrada que liga Massambará a Pirauí.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10164/ind_384_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10164/ind_384_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, o tratamento asfáltico (TST) da estrada que liga Massambará a Aliança.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10165/ind_385_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10165/ind_385_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a instalação de academia ao ar livre próxima a quadra, no bairro Centenário.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10167/ind_387_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10167/ind_387_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a restauração do asfalto situado na Rua Alberto de Souza Caravana, ao lado da oficina do Jaú, no bairro Grecco.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10168/ind_388_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10168/ind_388_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a instalação de uma galeria no córrego da Rua Herondina Mandaro, ao lado do campo de futebol, no Grecco.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10169/ind_389_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10169/ind_389_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a criação de restaurante popular em nosso município.</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10170/ind_390_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10170/ind_390_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da ponte na Estrada Santa Tereza na altura do N° 1414 em Massambará.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10171/ind_391_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10171/ind_391_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a Troca de lâmpadas na Rua Antonio Marcos C.W. Russel, na altura do  N° 12 ( antiga Rua C) no Veneza Park.</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10172/ind_392_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10172/ind_392_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a troca de lâmpadas na Rua Antônio Ignácio da Silva, no Centro.</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10173/ind_393_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10173/ind_393_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a poda de árvore na Rua Antônio Ignácio da Silva, no Centro.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Silvinho</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10174/ind_394_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10174/ind_394_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um Posto de Estratégia de Saúde da Família (ESF) na Estrada Pirauí, nº 9587, no distrito de Pirauí.</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10175/ind_395_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10175/ind_395_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma quadra na Estrada Pirauí, nº 9587, no distrito de Pirauí.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10176/ind_396_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10176/ind_396_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a substituição da ponte de madeira por ponte de concreto na RJ-115, entre Tinguá e Ferreiros.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10179/ind_399_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10179/ind_399_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras e a Light a poda de árvores na Rua Renato Martins, na altura do N° 69, em Massambará.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10180/ind_400_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10180/ind_400_2021.pdf</t>
   </si>
   <si>
     <t>Indica  ao Exmº Sr. Prefeito Municipal que firme parceria com a CEHAB - RJ para construção de casas populares no município de Vassouras.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10181/ind_401_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10181/ind_401_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras para que realize a limpeza da estrada que dá acesso a Fazenda Cachoeira Grande.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10182/ind_402_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10182/ind_402_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pavimentação com asfalto ou com paralelepípedos na Travessa José do Patrocínio, bairro Carvalheira.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10183/ind_403_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10183/ind_403_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente obras tipo tapa-buracos ou recapeamento asfáltico na rua José do Patrocínio, bairro Carvalheira.</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10184/ind_404_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10184/ind_404_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a instalação de pontos de iluminação na Travessa José do Patrocínio, bairro Carvalheira.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10185/ind_405_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10185/ind_405_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pavimentação com asfalto na rua Diógenes da Silveira, bairro Matadouro.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10186/ind_406_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10186/ind_406_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a reforma e revitalização da escada “Caminzinho” que conecta a Rua do Campo Limpo à Rua da Saudade, no Centro.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10187/ind_407_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10187/ind_407_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a reforma e revitalização da ponte que interliga a Rua José Monteiro Soares Filho, bairro Matadouro, a RJ-115, Estrada de Barão.</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10188/ind_408_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10188/ind_408_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a instalação de um quebra-molas na Rua Rita de Jesus entre o número 736 e 96, Grecco.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10189/ind_409_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10189/ind_409_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a instalação de corrimão no escadão situado na Ladeira Tancredo Neves, no bairro Centenário.</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10190/ind_410_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10190/ind_410_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que realize operação tapa-buracos na Rua José Francisco, no Centro.</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10191/ind_411_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10191/ind_411_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pavimentação com asfalto na rua Rosinha, em Itakamosi.</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10197/ind_417_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10197/ind_417_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a colocação de escória na Rua José Ricardo, no Morro da Vaca.</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10198/ind_418_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10198/ind_418_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a colocação de escória na Rua Rio de Janeiro, próximo ao trevo de Mendes, em Vassouras.</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10215/ind_419_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10215/ind_419_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a criação de um programa de castração móvel em parceria com o curso de veterinária da Universidade de Vassouras para castração de animais nos bairros e nos distritos de Vassouras.</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10214/ind_420_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10214/ind_420_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a reforma do Memorial Manoel Congo, situado na Pedreira, Centro.</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10216/ind_421_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10216/ind_421_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a realização de operação tapa buracos na Rua Ronald Fiúza Manhães, no Centro.</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10217/ind_422_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10217/ind_422_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal a criação do Programa “Limpa Rio” em Vassouras.</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10218/ind_423_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10218/ind_423_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal a criação do Projeto “Começando a entender o Turismo na Escola".</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10199/ind_425_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10199/ind_425_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de galeria no córrego situado entre as Ruas Plínio Magalhães no Mello Afonso e General Niemeyer, altura do nº 475, no Grecco.</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10200/ind_428_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10200/ind_428_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade, junto ao seu corpo técnico de engenheiros civis, da construção de prédio sede para Prefeitura, próximo ao Parque de Exposições do município.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10201/ind_429_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10201/ind_429_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da Calçada na Rua Barão de Vassouras, no Centro.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10202/ind_430_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10202/ind_430_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da calçada na Rua Visconde de Cananéia, no Centro.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10203/ind_431_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10203/ind_431_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da calçada na Rua Chanceler Raul Fernandes, no Centro.</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10204/ind_432_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10204/ind_432_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da calçada na Rua Abreu Cesar, no Centro.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10205/ind_433_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10205/ind_433_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a reforma da calçada na Avenida Otávio Gomes, no Centro.</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10206/ind_434_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10206/ind_434_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie o realinhamento dos paralelepípedos da Rua José Hoppe, no bairro José Barros.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10207/ind_435_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10207/ind_435_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reforma do vestiário do campo de Ferreiros.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10208/ind_436_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10208/ind_436_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie asfaltamento na Estrada Pirauí à Santa Rita.</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10209/ind_437_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10209/ind_437_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie asfaltamento na Estrada Pirauí à Vargem do Manejo.</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10210/ind_438_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10210/ind_438_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de 2 pontos de ônibus na Estrada Pirauí, Centro.</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10219/ind_439_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10219/ind_439_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Obras a substituição da ponte na Rua Estrada Cananéia próximo ao N° 350, em Massambará.</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10224/ind_444_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10224/ind_444_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie troca de lâmpadas na Rua Antonio Faustino, próximo ao número 381, no Mancusi.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10225/ind_445_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10225/ind_445_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade de criar um aplicativo local no sistema de delivery para os comerciantes, sem cobrança de taxa no período da pandemia.</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10226/ind_446_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10226/ind_446_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que viabilize a construção de casas populares no distrito de Massambará.</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10227/ind_447_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10227/ind_447_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pavimentação asfáltica da Estrada Morro Azul (saída da RJ 115 até Morro Azul).</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10228/ind_448_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10228/ind_448_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pavimentação asfáltica da Estrada Vargem do Manejo, saindo do Centro de Ferreiros, próximo ao nº 75.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10229/ind_449_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10229/ind_449_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pavimentação asfáltica da Rua Assembleia de Deus, em Santa Rita.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10232/ind_452_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10232/ind_452_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja apresentado um estudo junto a K-Infra e Agência Nacional de Transportes Terrestres – ANTT, para implantação de um trevo com rotatória, no bairro do Grecco.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10233/ind_453_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10233/ind_453_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que a Secretaria Municipal de Obras realize a limpeza/capina da estação ferroviária localizada em Aliança.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10234/ind_454_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10234/ind_454_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que interceda junto à empresa MRS para que faça a reforma da estação Ferroviária de Aliança, transformando-a num local para visitação turística e desenvolvimento de atividades culturais.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10235/ind_455_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10235/ind_455_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize uma parceria com a FIRJAN para adesão ao “Programa Calçada Acessível”.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10236/ind_456_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10236/ind_456_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie recapeamento asfáltico na Vila Vera de Carvalho, no Grecco.</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10237/ind_457_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10237/ind_457_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie recapeamento asfáltico na Rua Jubal Samico, no Grecco.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10238/ind_458_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10238/ind_458_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de Unidade de Estratégia de Saúde da Família na Rua Fernando Pina Cunha, no Mancusi.</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10239/ind_459_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10239/ind_459_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a reabertura da pracinha do bairro Mello Afonso.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10240/ind_460_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10240/ind_460_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente operação tapa buracos na Rua do Bingue, no Morro da Vaca.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10244/ind_464_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10244/ind_464_2021.pdf</t>
   </si>
   <si>
     <t>Indica à Viação Pedro Antônio, que estude a viabilidade de alterar o itinerário dos ônibus da linha Vassouras x Andrade Pinto para que todos passem pela Rodoviária Nova, antes de se dirigirem para Andrade Pinto.</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10245/ind_465_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10245/ind_465_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que sejam colocadas novas caçambas de lixo na Avenida Prefeito Carlos Eugênio Mexias, na altura do rodo, e do campo, no bairro Barão de Vassouras.</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10246/ind_466_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10246/ind_466_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que sejam trocadas lâmpadas na Avenida Prefeito Carlos Eugênio Mexias, na beira da linha do trem, no bairro Barão de Vassouras.</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10247/ind_467_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10247/ind_467_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que seja retirado entulho na Rua Presidente Vargas, em frente a casa número 165, ao lado do casarão dos Avelinos em ruínas, no Centro.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10248/ind_468_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10248/ind_468_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que sejam reformadas as praças da Avenida Prefeito Carlos Eugênio Mexias, no bairro Barão de Vassouras.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10253/ind_471_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10253/ind_471_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal solicitação para troca de lâmpadas na Rua Antenor Caravana, na subida do bairro Barreiro.</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10250/ind_473_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10250/ind_473_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente, operação tapa buracos na estrada que liga Glória a Andrade Costa.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10255/ind_475_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10255/ind_475_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que seja feita rede de esgoto na Rua Gomes Almeida, na altura do número 15, em Andrade Costa.</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10256/ind_476_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10256/ind_476_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente que seja feita uma nova saída de emergência na quadra de Andrade Costa.</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10257/ind_477_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10257/ind_477_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente a construção de quadra poliesportiva na Rua Antônio Faustino da Silva, no bairro Mancusi.</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10258/ind_478_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10258/ind_478_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que possibilite, junto à Secretaria de Saúde, a prorrogação da aplicação das Leis Complementares n° 72 e 73/2021 relacionadas à Gratificação de Incentivo a Atividades Especiais de Combate ao Coronavírus (COVID-19), até que os índices e os números do COVID-19 diminuam mais, ou de preferência até a imunização de todos os vassourenses.</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10260/ind_480_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10260/ind_480_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um heliporto no município de Vassouras.</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10316/ind_485_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10316/ind_485_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal pavimentação asfáltica na Rua Claudio Luis Monsores, altura do número 40 (fundos), no Madruga.</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10317/ind_486_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10317/ind_486_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que viabilize a criação de uma Campanha Varal Solidário no município de Vassouras.</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Manoel Macedo, Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10265/ind_489_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10265/ind_489_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a construção de uma praça pública na Rua Aristides Mendes Acioly, próxima a Rodoviária Nova, no Centro.</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10266/ind_490_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10266/ind_490_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, que o caminhão de lixo passe na Rua da Nascente, no distrito de Pocinhos.</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10267/ind_491_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10267/ind_491_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, a aquisição de 10 latões de lixo para distribuir nos distritos que necessitam.</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10268/ind_492_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10268/ind_492_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, rondas da guarda municipal no distrito de Massambará.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10269/ind_493_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10269/ind_493_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto à secretaria competente, o reparo da calçada da Avenida Expedicionário Oswaldo de Almeida Ramos, dos bairros Centro ao Grecco.</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10295/ind_505_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10295/ind_505_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal criação de Vale Feira para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10297/ind_507_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10297/ind_507_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a realização de fiscalização em obra irregular, abandonada, na Rua João Batista Corrêa e Castro, número 255, (Loteamento da Deína), no Madruga.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10298/ind_508_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10298/ind_508_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto ao setor competente que proceda a construção de um ponto de ônibus na BR-393, em frente ao Marcelo’s veículos e caminhões, no Santa Amália.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10299/ind_509_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10299/ind_509_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reposição do latão do lixo, na Avenida Rui Barbosa, próximo ao número 215, no Santa Amália.</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10300/ind_510_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10300/ind_510_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza com capina na Vila Odete Lacerda Dantas, Madruga.</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10301/ind_511_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10301/ind_511_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza da vala na Rua José da Silveira Gomes, próximo ao número 124 - fundos, no Madruga.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10302/ind_512_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10302/ind_512_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reposição do latão de lixo na Rua José da Silveira Gomes, número 63, no Madruga.</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10303/ind_513_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10303/ind_513_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza do córrego na Rua José do Patrocínio, próximo ao número 578, na Carvalheira.</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10304/ind_514_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10304/ind_514_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um quebra-molas na Rua Pedro Sayad, em frente ao número 784, no Santa Amália.</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10305/ind_515_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10305/ind_515_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza da vala, na Rua Manoel de Melo (antiga rua treze), próximo ao número 45, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10306/ind_516_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10306/ind_516_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a manutenção e/ou troca de lâmpada de poste de iluminação pública na Rua Prefeito Henrique Borges Filho, próximo ao número 1000, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Segurança Pública e Defesa Civil e ao DEMUTRAN a sinalização viária (com faixas de pedestres e pintura dos quebra molas) em torno da Praça Manoel Lavinas em Massambará.</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Segurança Pública e Defesa Civil e ao DEMUTRAN a sinalização viária (com faixas de pedestres e pintura dos quebra molas) na Rua Renato Martins em Massambará.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
@@ -5505,4998 +5505,4998 @@
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a Secretaria de Segurança Pública e Defesa Civil e ao DEMUTRAN a sinalização viária (com faixas de pedestres e pintura dos quebra molas) Rua 8 ou Rua  Vereador Santos Freire em Massambará.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a troca dos refletores da quadra de areia de Massambará.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10319/ind_527_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10319/ind_527_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a instalação de manilhas no esgoto, da Rua Manoel Macedo, ao lado do número 550, Itakamosi.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10320/ind_528_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10320/ind_528_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um quebra-molas na Rua Sebastião Manoel Furtado, em frente ao número 749, no Santa Amália.</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10321/ind_529_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10321/ind_529_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza do córrego na Rua Expedicionário Sebastião Paiva, ao lado do número 101, na Residência.</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10322/ind_530_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10322/ind_530_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pintura de faixa de pedestre localizada na Rua Sebastião Manoel Furtado, em frente ao portal da cidade, no Santa Amália.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10323/ind_531_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10323/ind_531_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que intensifique a coleta de lixo na Estrada Fazenda Cachoeira Grande, no cruzamento que vai para Triunfo.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10324/ind_532_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10324/ind_532_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza da Rua Porcina de Moraes, próximo ao número 325, no Bairro Santa Amália.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10325/ind_533_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10325/ind_533_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de parquinho infantil, com instalação de brinquedos tradicionais, na Praça da Matriz dos Ferreiros.</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10326/ind_534_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10326/ind_534_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a fixação de postes com lâmpadas de LED na Praça da Matriz dos Ferreiros.</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10327/ind_535_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10327/ind_535_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a capina da Rua Porcina de Moraes, próximo ao número 325, no Bairro Santa Amália.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10331/ind_539_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10331/ind_539_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que viabilize a criação da Semana Municipal do Empreendedorismo Feminino.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10332/ind_540_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10332/ind_540_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pavimentação com bloquetes ou paralelepípedos da Rua Manoel Hermenegildo Silva, no bairro Matadouro.</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10333/ind_541_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10333/ind_541_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a instalação de uma rede de manilhas para captação de esgoto da Rua José Monteiro Soares Filho, Nº 112, bairro Matadouro.</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10334/ind_542_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10334/ind_542_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que realize estudo para realizar a correta identificação das ruas, com a unificação das nomenclaturas, no distrito de Massambará.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10335/plo_543_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10335/plo_543_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a pintura de meio-fio e de sinalização na ciclovia da RJ-115, estrada de Barão de Vassouras.</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10337/ind_545_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10337/ind_545_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a limpeza do córrego na Rua José Monteiro Soares Filho, utilizando trator de esteira ou semelhante.</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10338/ind_546_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10338/ind_546_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie junto a secretaria competente a limpeza da ciclovia da RJ-115, estrada de Barão de Vassouras.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10340/ind_548_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10340/ind_548_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a realização de estudo de impacto financeiro para o reajuste salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10341/ind_549_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10341/ind_549_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a fixação dos postes com lâmpadas para LED, na Praça da Matriz dos Ferreiros.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10342/ind_550_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10342/ind_550_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie o conserto dos buracos deixados pelos antigos postes, na Praça da Matriz dos Ferreiros.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10343/ind_551_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10343/ind_551_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um quebra-molas na Rua José do Patrocínio, em frente ao número 262, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/ind_552_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/ind_552_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reforma e manutenção do parquinho infantil no Trevo do Imperador, Morro da Vaca.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10345/ind_553_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10345/ind_553_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reconstrução das rampas de acessibilidade, na Praça da Matriz dos Ferreiros.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10346/ind_554_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10346/ind_554_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a manutenção da cadeira do dentista da UBS do Madruga.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10347/ind_555_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10347/ind_555_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie o realinhamento dos paralelepípedos, na Rua Nani, no bairro Madruga.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10348/ind_556_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10348/ind_556_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a dedetização nos bueiros, para controle de roedores, nas proximidades da Rua Nani, no bairro Madruga.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10408/ind_557_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10408/ind_557_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de calçada do início da Rua Agostinho de Souza Amaral até a quadra do Madruga.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10349/ind_558_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10349/ind_558_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Presidente do Sicomércio Marco Torres que interceda para trazer a Unidade Móvel do Sesc Saúde da Mulher para Vassouras</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10350/ind_559_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10350/ind_559_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Governador Claudio Castro que viabilize a instalação de uma Casa do Direito da Mulher em Vassouras.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10351/ind_560_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10351/ind_560_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a colocação de uma tela no muro construído pela prefeitura, próximo ao campo da Associação Atlética Barão de Vassouras, em Barão de Vassouras.</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10352/ind_561_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10352/ind_561_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Eurico Júnior que providencie a instalação de quebra-molas na RJ 127, próximo ao KM 43, no conjunto habitacional Toca dos Leões.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10353/ind_562_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10353/ind_562_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente do DER-RJ que providencie a instalação de quebra-molas na RJ 127, próximo ao KM 43, no conjunto habitacional Toca dos Leões.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10356/ind_565_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10356/ind_565_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Secretário de Estado de Turismo Gustavo Tutuca a solicitação de recursos para revitalização do Trevo do Imperador, no Centro.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10357/ind_566_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10357/ind_566_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Secretário de Estado de Turismo Gustavo Tutuca a solicitação de recursos para construção de um Pórtico no Trevo do Imperador, RJ-121.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10358/ind_567_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10358/ind_567_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pavimentação asfáltica na Rua do Contorno em Ferreiros.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10359/ind_568_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10359/ind_568_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a limpeza da Rua do Contorno em Ferreiros.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10360/ind_569_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10360/ind_569_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie reconstrução da escada de acesso às casas, da Rua do Contorno em Ferreiros.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10361/ind_570_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10361/ind_570_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie limpeza na RJ 115, na divisa entre Ferreiros e Miguel Pereira.</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10362/ind_571_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10362/ind_571_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie operação tapa-buracos na RJ 115, na divisa entre Ferreiros e Miguel Pereira.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10363/ind_572_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10363/ind_572_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de água de 300 metros na Rua Dino Napoli, no Bairro Mancusi.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10364/ind_573_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10364/ind_573_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de água de 1200 metros na Rua Álvaro Gomes, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10365/ind_574_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10365/ind_574_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de água de 300 metros na Rua Tia Neuza, em Itakamosi.</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10366/ind_575_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10366/ind_575_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de rede elétrica de 150 metros, incluindo a ampliação da iluminação pública, na Rua Ari Marques, em Itakamosi.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10367/ind_576_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10367/ind_576_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de rede elétrica de 50 metros, incluindo a ampliação da iluminação pública, na Rua Marcolino Andrade Cruz, em Itakamosi.</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10368/ind_577_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10368/ind_577_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de rede elétrica de 50 metros, incluindo a ampliação da iluminação pública, na Rua Travessa Manoel Bonifácio, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10369/ind_578_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10369/ind_578_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie extensão de rede elétrica de 50 metros, incluindo a ampliação da iluminação pública, na Rua Manoel Meirelles Gomes, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10371/ind_580_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10371/ind_580_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma quadra poliesportiva coberta na Escola Municipal Pedro Ivo da Costa, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10372/ind_581_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10372/ind_581_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de um campo society, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10374/ind_583_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10374/ind_583_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie para que o caminhão que recolhe lixo, passe mais de uma vez por semana, no Conjunto Habitacional Toca dos Leões.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10375/ind_584_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10375/ind_584_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a reposição de caçamba de lixo, na Rua Plínio Magalhães, próximo ao número 370, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10376/ind_585_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10376/ind_585_2021.pdf</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10377/ind_586_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10377/ind_586_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie reforma do parquinho infantil, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10378/ind_587_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10378/ind_587_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie instalação de bancos, ao lado da horta comunitária, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10379/ind_588_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10379/ind_588_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie reparo da tela de proteção da quadra, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10380/ind_589_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10380/ind_589_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie troca das traves da quadra, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10382/ind_591_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10382/ind_591_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie que seja feito operação tapa buraco na Rua Ambrósio Coutinho, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10383/ind_592_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10383/ind_592_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma quadra de areia no bairro Madruga.</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10384/ind_593_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10384/ind_593_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a construção de uma quadra de areia no bairro Residência.</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10400/ind_609_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10400/ind_609_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que providencie a pintura de faixa de pedestre nas proximidades da Praça Eufrásia Teixeira Leite com a Rua Caetano Furquim, no Centro.</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10401/ind_610_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10401/ind_610_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Deputado Estadual Eurico Junior que interceda junto a Cedae para providenciar o devido tratamento de águas, no município de Vassouras.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10406/ind_618_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10406/ind_618_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que estude a viabilidade de conceder o Auxílio Transporte para os funcionários públicos do município de Vassouras.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10419/ind_627_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10419/ind_627_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal solicitação para pavimentação asfáltica na Rua Dino Napoli, no bairro Mancusi.</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10420/ind_628_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10420/ind_628_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie junto a secretaria competente uma quadra de areia para prática de futvôlei e vôlei de Praia perto da quadra poliesportiva em Itakamosi.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10424/ind_632_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10424/ind_632_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie corrimão / guarda-corpo, da passagem de pedestres da ponte na rua Ambrósio Coutinho, altura do número 255 no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10425/ind_633_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10425/ind_633_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Sr. Prefeito Municipal que interceda junto a empresa Cedae, para a instalação de tubos de água tratada na Rua do Congo, no Grecco.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10443/ind_651_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10443/ind_651_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Jimmy Pereira, Presidente da Fundação Leão XIII, a realização do Projeto Social + Presente em Vassouras.</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10446/ind_654_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10446/ind_654_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a construção de academia de musculação no conjunto habitacional Toca dos Leões</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10447/ind_655_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10447/ind_655_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie o manilhamento da Rua Raul Gomes de Almeida da casa nº 35 até a rua Augusto Vaz, em Andrade Costa.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10448/ind_656_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10448/ind_656_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie o manilhamento da Rua Viúva Francisco, Rua da Cedae, em Andrade Costa.</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10449/ind_657_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10449/ind_657_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal para que coloque uma tampa no bueiro localizado na Rua Antonio Garcia Lacerda, próximo ao número 146 - Madruga.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10450/ind_658_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10450/ind_658_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie realização de operação tapa buracos na Avenida Expedicionário Oswaldo de Almeida Ramos, próximo ao número 2363, no bairro Residência.</t>
   </si>
   <si>
     <t>10453</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10453/ind_661_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10453/ind_661_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a instalação de um Centro de Artesanato.</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10454/ind_662_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10454/ind_662_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie  junto a Secretaria de Obras o asfaltamento da estrada Cananéia próximo a Praça Manoel Lavinas na altura do número 40 em Massambará.</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10455/ind_663_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10455/ind_663_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie  junto a Secretaria de Obras para que seja feito o alinhamento dos paralelos em torno da Praça Manoel Lavinas em Massambará.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10456/ind_664_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10456/ind_664_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie  junto a Secretaria de Obras para que seja reativado o banheiro público na Praça Armênio da Rocha Miranda em Andrade Pinto.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10457/ind_665_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10457/ind_665_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Presidente da Comissão de Defesa do Consumidor da ALERJ que traga para Vassouras o Projeto ÔNIBUS DO CONSUMIDOR.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10460/ind_669_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10460/ind_669_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que promova uma licitação para implementação de cemitério vertical, em área de 1000m quadrados do lado do cemitério municipal.</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10461/ind_670_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10461/ind_670_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a solicitação da empresa Progresso entrando na Esquina da Alegria e Itakamosi para atender a comunidade que tanto precisa de transporte público.</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10462/ind_671_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10462/ind_671_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a solicitação de uma praça pública no Cruzeiro, na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10463/ind_672_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10463/ind_672_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a pintura de faixas de pedestre em toda a extensão da Av Prefeito Carlos Eugênio Mexias, em Itakamosi.</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10464/ind_673_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10464/ind_673_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a ida do odontomóvel à Unidade de Estratégia de Saúde da Família, da Esquina da Alegria.</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10465/ind_674_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10465/ind_674_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie cobertura para a Unidade de Estratégia de Saúde da Família, da Esquina da Alegria.</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10466/ind_675_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10466/ind_675_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a realização de coleta seletiva no município de Vassouras.</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10468/ind_677_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10468/ind_677_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de muro de contenção na Rua João XXIII, número 131, no bairro Residência.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10469/ind_678_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10469/ind_678_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie instalação de passarela entre os KM 235 e 236 da Rodovia Lúcio Meira (BR 393), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10472/ind_681_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10472/ind_681_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Rua Santinha Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10473/ind_682_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10473/ind_682_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a pintura de faixas de pedestre em toda extensão da Av. Benedito Ultra, em Itakamosi.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10476/ind_685_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10476/ind_685_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Rua 03, ao lado campo de futebol, em Massambará.</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10477/ind_686_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10477/ind_686_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Rua Prefeito Severino Ananias Dias, em Massambará.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10478/ind_687_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10478/ind_687_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de uma área de lazer e bem-estar ao lado da nova quadra na Rua Renato Martins, em Massambará.</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10480/ind_689_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10480/ind_689_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o calçamento com paralelepípedo da Rua Alcedino José Machado, no Grecco.</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10481/ind_690_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10481/ind_690_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Rua Maria Cristina na Esquina da Alegria.</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10482/ind_691_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10482/ind_691_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Avenida Carlos Eugênio Mexias, em Itakamosi.</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10483/ind_692_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10483/ind_692_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Avenida Carlos Eugênio Mexias, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10484/ind_693_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10484/ind_693_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a extensão de rede de água com 300 metros de tubos pvc pba 50mm na Rua Dino Napoli, Mancusi.</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10485/ind_694_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10485/ind_694_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto ao Tenente Coronel Félix e ao Coronel Malheiros para que seja realizado policiamento ostensivo no distrito de Massambará.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10486/ind_695_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10486/ind_695_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a reposição de dois latões de lixo, na Rua José Monteiro Soares Filho, próximo as número, 1615, no Matadouro.</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10487/ind_696_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10487/ind_696_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a pintura nos quebra-molas na Avenida Otávio Gomes, próximo ao número 627, no Centro.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10488/ind_697_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10488/ind_697_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a pintura nos quebra-molas na Rua Horácio de Carvalho, próximo ao número 107, no Centro.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10489/ind_698_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10489/ind_698_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a pintura nos quebra-molas na Rua Dr. Hélio de Almeida Pinto, próximos aos números 330 e 468, no Centro.</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10490/ind_699_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10490/ind_699_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a pintura nos quebra-molas na Avenida Prefeito Henrique Borges Filho, próximos aos números 64, 383, 570, 686, 854, 16, 22, 61, 245, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10491</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10491/ind_700_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10491/ind_700_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a pintura nos quebra-molas na Avenida Paulo Torres, próximos aos números 13, 419, 596, 677, 812, no Centro.</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10492/ind_701_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10492/ind_701_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a execução do sistema de drenagem na Rua Hugo Paes Gomes, Parque Sucena.</t>
   </si>
   <si>
     <t>10493</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10493/ind_702_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10493/ind_702_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a execução da rede de esgoto na Rua Hugo Paes Gomes, Parque Sucena.</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10494/ind_703_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10494/ind_703_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a execução de pavimentação asfáltica na Rua Hugo Paes Gomes, Parque Sucena.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10495/ind_704_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10495/ind_704_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de um quebra-molas na Avenida Prefeito Henrique Borges Filho, em frente à Igreja do Rosário, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10496/ind_705_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10496/ind_705_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie reparo na tampa do bueiro na Rua Vicente Celestino, no bairro Madruga.</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10497/ind_706_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10497/ind_706_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a limpeza do córrego na Rua Francisco de Assis, no bairro Centro.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10499/ind_708_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10499/ind_708_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de uma Capela Mortuária, em Massambará.</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10500/ind_709_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10500/ind_709_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a troca de lâmpadas da praça, em Aliança.</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10501/ind_710_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10501/ind_710_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o asfaltamento da Rua Oraldo Moraes, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10502/ind_711_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10502/ind_711_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a troca de lâmpadas na Rua Santinha Lopes, em Massambará.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10503/ind_712_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10503/ind_712_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a troca de lâmpadas na entrada da Fazenda dos Coelhos, em Massambará.</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10504/ind_713_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10504/ind_713_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a retirada de entulho na Rua Jorge Correa Machado, no Madruga.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10505/ind_714_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10505/ind_714_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto a Secretaria de Educação para que providencie uma professora substituta para turma Pré-II da Escola Abel José Machado, em Massambará.</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10506/ind_715_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10506/ind_715_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie junto à secretaria de obras o desassoreamento na rede de esgoto da Vila Natalino, em Massambará.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10507/ind_716_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10507/ind_716_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que  providencie a implantação de uma área de descarte para entulhos, no Distrito de Massambará.</t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10508/ind_717_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10508/ind_717_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que  providencie a drenagem do córrego que se inicia na Rua Dr. Manoel Martins, no bairro São José, passa ao lado do escadão (Rua D) e chega até a Avenida Expedicionário Oswaldo de Almeida Ramos, na Residência.</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Matheus do Geraldão, Diney Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10510/ind_719_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10510/ind_719_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a revitalização do campinho localizado na Rua Cinco, na Represa.</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10511/ind_720_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10511/ind_720_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a revitalização da quadra localizada no Distrito de Aliança.</t>
   </si>
   <si>
     <t>10512</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10512/ind_721_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10512/ind_721_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a realização de trabalhos de manutenção na Rua Mirabeau de Seixas da Costa Porto, localizada entre a RJ-121 e a RJ-115.</t>
   </si>
   <si>
     <t>10544</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10544/ind_725_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10544/ind_725_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento da Rua Maximiniano Gomes, no bairro Centro.</t>
   </si>
   <si>
     <t>10545</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10545/ind_726_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10545/ind_726_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento do cruzamento da Avenida Marechal Paulo Torres, no bairro Centro.</t>
   </si>
   <si>
     <t>10546</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10546/ind_727_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10546/ind_727_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua José Hoppe, no bairro Centro.</t>
   </si>
   <si>
     <t>10547</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10547/ind_728_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10547/ind_728_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Avenida Rui Barbosa, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10548</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10548/ind_729_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10548/ind_729_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Fernando Pedrosa, no bairro Centro.</t>
   </si>
   <si>
     <t>10549</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10549/ind_730_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10549/ind_730_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Antônio Matoso Câmara, no bairro Centro.</t>
   </si>
   <si>
     <t>10550</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10550/ind_731_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10550/ind_731_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua José Monteiro Soares Filho, no bairro Matadouro.</t>
   </si>
   <si>
     <t>10551</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10551/ind_732_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10551/ind_732_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Manoel Tomé da Rocha, no bairro Centro.</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10552/ind_733_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10552/ind_733_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Coronel Bernardes, no bairro Pedreira.</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10562/ind_743_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10562/ind_743_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que refaça a rede de esgoto da Rua Capitão Carvalho, no Madruga.</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10563/ind_744_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10563/ind_744_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie a restauração da parada de ônibus em frente ao Colégio Centenário,  localizada na Avenida Prefeito Henrique Borges Filho, no Alto do Rio Bonito.</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10564/ind_745_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10564/ind_745_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie o alargamento da ponte da Rua Alberto de Souza Caravana, bairro Grecco.</t>
   </si>
   <si>
     <t>10565</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10565/ind_746_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10565/ind_746_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o realinhamento da Rua São Francisco (Caminho da Boiada), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10567</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10567/ind_748_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10567/ind_748_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o manilhamento das águas de chuvas da Rua São Francisco (Caminho da Boiada), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10568</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10568/ind_749_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10568/ind_749_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o calçamento da Rua São Francisco (Caminho da Boiada), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10569</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10569/ind_750_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10569/ind_750_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Elvira Medeiros Gomes, no bairro Centro.</t>
   </si>
   <si>
     <t>10570</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10570/ind_751_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10570/ind_751_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua do Bingue, no bairro Morro da Vaca.</t>
   </si>
   <si>
     <t>10571</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10571/ind_752_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10571/ind_752_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Serra Grande, no bairro Morro da Vaca.</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10572/ind_753_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10572/ind_753_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Ranger Feliz, no bairro Madruga.</t>
   </si>
   <si>
     <t>10573</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10573/ind_754_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10573/ind_754_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Dr. Ernesto Dubugras, no bairro Madruga.</t>
   </si>
   <si>
     <t>10574</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10574/ind_755_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10574/ind_755_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Ambrósio Coutinho, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10575</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10575/ind_756_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10575/ind_756_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito asfaltamento na Rua José do Patrocínio, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10576/ind_757_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10576/ind_757_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que se realize as providências necessárias para trocar e/ou aumentar o manilhamento na Rua São José, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10577/ind_758_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10577/ind_758_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie capina e limpeza na Rua São José, próximo ao número 212, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10578</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10578/ind_759_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10578/ind_759_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, junto à Secretaria Municipal de Desenvolvimento Econômico e Turismo, realize curso de formação para guias turísticos voltados para o cicloturismo.</t>
   </si>
   <si>
     <t>10579</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10579/ind_760_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10579/ind_760_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a manutenção do asfalto da Rua Expedicionário Sebastião Paiva, próximo ao número 230, no bairro Residência.</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10580/ind_761_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10580/ind_761_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize a construção de uma caixa de drenagem pluvial na Rua São José, próximo ao número 238, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10581/ind_762_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10581/ind_762_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de quebra-molas na Rua São José, próximo ao número 238, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10582</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10582/ind_763_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10582/ind_763_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que estude a possibilidade de desapropriar terreno para construção de parquinho para crianças, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10583</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10583/ind_764_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10583/ind_764_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie junto ao DEMUTRAN a proibição de parada e estacionamento na extensão da Avenida Fernando Fernandes Pedrosa, no trecho da Rodoviária ao Restaurante do Sr. Tião, no Centro.</t>
   </si>
   <si>
     <t>10585</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10585/ind_766_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10585/ind_766_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto ao DEMUTRAN para que providencie a instalação de placa de sinalização de "Carga e Descarga" na Rua Silvio Bernardes de Souza, próximo ao nº 64, no bairro Campo Limpo.</t>
   </si>
   <si>
     <t>10586</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10586/ind_767_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10586/ind_767_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que estude a viabilidade de retomar o fornecimento de almoço para os trabalhadores da Secretaria de Obras.</t>
   </si>
   <si>
     <t>10587</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10587/ind_768_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10587/ind_768_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Custódio de Souza Caravana, no bairro Carvalheira.</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10588/ind_769_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10588/ind_769_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Antônio Dias Rosa, Vila Odete, no bairro Madruga.</t>
   </si>
   <si>
     <t>10589</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10589/ind_770_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10589/ind_770_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Lourenço Leal, no bairro Grecco.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10590/ind_771_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10590/ind_771_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipalque seja feita operação tapa buracos na rua Matoso Maia Fortes, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10592</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10592/ind_773_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10592/ind_773_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a criação do vale alimentação para os servidores da Prefeitura de Vassouras.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10593/ind_774_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10593/ind_774_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o fornecimento de plano de saúde para os servidores da Prefeitura de Vassouras.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10594/ind_775_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10594/ind_775_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a construção de quebra-molas na Rua Porcina de Moraes, próximo ao número 50, no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10617</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10617/ind_787_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10617/ind_787_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que interceda para realização de parceria com empresa para instalação de internet na Toca dos Leões, Conjunto Habitacional.</t>
   </si>
   <si>
     <t>10618</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10618/ind_788_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10618/ind_788_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que torne o trânsito em mão única, no sentido da descida, na Rua José Francisco (caminho da Boiada), no bairro Santa Amália.</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10619/ind_789_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10619/ind_789_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a Limpeza do terreno próximo da Escola e da Creche de Massambará.</t>
   </si>
   <si>
     <t>10620</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10620/ind_790_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10620/ind_790_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o telamento do terreno próximo da Escola e da Creche de Massambará.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10621/ind_791_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10621/ind_791_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie iluminação pública na Rua 5, em Massambará.</t>
   </si>
   <si>
     <t>10622</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10622/ind_792_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10622/ind_792_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie que o caminhão de lixo passe por toda a Rua 5, em Massambará.</t>
   </si>
   <si>
     <t>10623</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10623/ind_793_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10623/ind_793_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a reforma da ponte que dá acesso ao cemitério no Distrito de Aliança.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10624/ind_797_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10624/ind_797_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a instalação de saneamento básico na Rua Ladeira Jacira, próximo ao número 320, no bairro Barão de Vassouras.</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10625/ind_798_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10625/ind_798_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a instalação de saneamento básico na Rua Agostinho de Souza Amaral, altura do número 1677, no bairro Madruga.</t>
   </si>
   <si>
     <t>10626</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10626/ind_799_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10626/ind_799_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a instalação de iluminação pública na Rua do Bingue, Morro da Vaca.</t>
   </si>
   <si>
     <t>10627</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a criação de uma reserva florestal no distrito de Demétrio Ribeiro, em Vassouras.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que interceda junto a Light para a instalação de rede elétrica na Rua Economista Thomas Dwyer, em Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>10629</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10629/ind_807_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10629/ind_807_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a limpeza e manutenção na estrada De Aliança, na altura do número 136, no bairro Sebastião de Lacerda.</t>
   </si>
   <si>
     <t>10630</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10630/ind_808_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10630/ind_808_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a capina na estrada De Aliança, na altura do número 136, no bairro Sebastião de Lacerda.</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10631/ind_810_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10631/ind_810_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a manutenção do asfalto da Rua Horácio de Carvalho, próximo ao número 257, no bairro Residência.</t>
   </si>
   <si>
     <t>10632</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10632/ind_811_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10632/ind_811_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a capina e limpeza da caixa de esgoto na Rua Horácio de carvalho, próximo ao número 197, no bairro Residência.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10633/ind_812_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10633/ind_812_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que possibilite, junto à Secretaria de Saúde, a prorrogação da aplicação das Leis Complementares n° 72 e 75/2021 relacionadas à Gratificação de Incentivo a Atividades Especiais de Combate ao Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>10634</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10634/ind_815_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10634/ind_815_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a reforma do parquinho na área de lazer do bairro Barreiro.</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10635/ind_816_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10635/ind_816_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que interceda junto ao Governo Estadual para providenciar reparos na estrada RJ-115.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10636/ind_817_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10636/ind_817_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a colocação de latões de lixo na Rua Alameda Milton Seabra, próximo ao número 39, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10637/ind_818_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10637/ind_818_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feito recapeamento / asfaltamento na Rua Tamoios, no bairro Pocinhos.</t>
   </si>
   <si>
     <t>10638</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10638/ind_819_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10638/ind_819_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a troca de lâmpadas de iluminação pública na Rua RJ 121, próximo ao número 4431, no bairro Morro da Vaca.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10639/ind_820_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10639/ind_820_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize operação tapa buracos na Rua Capitão Carvalho, em frente ao número 333, no bairro Madruga.</t>
   </si>
   <si>
     <t>10640</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10640/ind_821_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10640/ind_821_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a troca de lâmpadas de iluminação pública na Plínio Magalhães, próximo ao número 274, no bairro Mello Afonso.</t>
   </si>
   <si>
     <t>10641</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10641/ind_822_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10641/ind_822_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Avenida Industrial, em Ipiranga.</t>
   </si>
   <si>
     <t>10642</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10642/ind_823_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10642/ind_823_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o recapeamento da Avenida Guaraciaba, em Ipiranga.</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10643/ind_824_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10643/ind_824_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a conclusão da obra da Quadra Poliesportiva de Ipiranga.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10644/ind_825_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10644/ind_825_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a pavimentação da Rua Nicolau Barbosa, conhecida como Rua do Beco, em Ipiranga.</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10645/ind_826_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10645/ind_826_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto ao DER-RJ para realizar melhoria na pavimentação no Arco na RJ que liga Mendes, Vassouras e Barra do Piraí.</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10646/ind_827_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10646/ind_827_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto a Secretaria de Obras para providenciar a passagem de máquina patrol na Estrada da Glória, em Andrade Pinto.</t>
   </si>
   <si>
     <t>10647</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10647/ind_828_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10647/ind_828_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie a limpeza e recolhimento de entulhos de obra na Praça Manoel Congo.</t>
   </si>
   <si>
     <t>10648</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10648/ind_829_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10648/ind_829_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que interceda junto a viação Pedro Antônio para a criação de valor fracionado de passagem com destino a Massambará, na linha Vassouras x Andrade Pinto.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9816/mocao_01_2021_-_comandante_joao_busnello.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9816/mocao_01_2021_-_comandante_joao_busnello.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Coronel PM Sr. João Jacques Soares Busnello, Comandante do 10ª Batalhão da Polícia Militar do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9817/mocao_02_2021_-_wanderson_farias.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9817/mocao_02_2021_-_wanderson_farias.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Secretário Municipal de Desenvolvimento Econômico e Turismo, Sr. Wanderson Farias.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9985/mocao_03_2021_-thais_pardal_barbosa.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9985/mocao_03_2021_-thais_pardal_barbosa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à aluna Thaís Pardal Barbosa.</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10274/mocao_04_2021_-_omar_peres.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10274/mocao_04_2021_-_omar_peres.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Omar Resende Peres Filho.</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10275/mocao_05_2021_-_pm_rene.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10275/mocao_05_2021_-_pm_rene.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao 3º SGT PM Rene Gonçalves Gomes Junior.</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10276/mocao_06_2021_-_pm_martimiliano.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10276/mocao_06_2021_-_pm_martimiliano.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao 3º SGT PM Martimiliano de Sousa Santos.</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10277/mocao_07_2021_-_pm_gleidson.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10277/mocao_07_2021_-_pm_gleidson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao CB PM Gleidson Delphino Gourito.</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10278/mocao_08_2021_-_dr_romero_batalha.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10278/mocao_08_2021_-_dr_romero_batalha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a todos os médicos do município, representados pelo Dr. Romero Tadeu R. Batalha.</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10279/mocao_09_2021_-_bruno_martinez.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10279/mocao_09_2021_-_bruno_martinez.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a todos os enfermeiros do município, representados pelo Sr. Bruno Martinez de Brito.</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10280/mocao_10_2021_-_jefferson_de_sa.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10280/mocao_10_2021_-_jefferson_de_sa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a todos os motoristas da saúde do município, representados pelo Sr. Jefferson de Sá Araújo.</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10281/mocao_11_2021_-_gustavo_tutuca.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10281/mocao_11_2021_-_gustavo_tutuca.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Secretário Estadual de Turismo, Sr. Gustavo Tutuca.</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10282/mocao_12_2021_-_erica_paes.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10282/mocao_12_2021_-_erica_paes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Sra. Érica Paes.</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10283/mocao_13_2021_-_rose_margareth.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10283/mocao_13_2021_-_rose_margareth.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Sra. Rose Margareth.</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10516/mocao_14_2021_-_julia_barbosa.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10516/mocao_14_2021_-_julia_barbosa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à jovem Júlia de Souza Pontes Barbosa.</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10517/mocao_15_2021_-_ticiane_dos_santos.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10517/mocao_15_2021_-_ticiane_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à jovem Ticiane dos Santos de Brito Antonio.</t>
   </si>
   <si>
     <t>10518</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10518/mocao_16_2021_-_alexandre_viana.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10518/mocao_16_2021_-_alexandre_viana.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Alexandre Viana Henrique.</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10519/mocao_17_2021_-_carlos_eduardo_granadeiro.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10519/mocao_17_2021_-_carlos_eduardo_granadeiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Carlos Eduardo Granadeiro Correa.</t>
   </si>
   <si>
     <t>10520</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10520/mocao_18_2021_-_paulo_roberto_dos_santos.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10520/mocao_18_2021_-_paulo_roberto_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Paulo Roberto dos Santos.</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10521/mocao_19_2021_-_monique_almeida.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10521/mocao_19_2021_-_monique_almeida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à jovem Monique Lopes de Souza Almeida.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Sra. Kátia Paixão.</t>
   </si>
   <si>
     <t>10523</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10523/mocao_21_2021_-_cleide_paixao.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10523/mocao_21_2021_-_cleide_paixao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Sra. Cleide Paixão.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10524/mocao_22_2021_-_lincoln_pontual.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10524/mocao_22_2021_-_lincoln_pontual.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Lincoln Pontual.</t>
   </si>
   <si>
     <t>10525</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10525/mocao_23_2021_-_defesa_civil.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10525/mocao_23_2021_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Defesa Civil do município de Vassouras.</t>
   </si>
   <si>
     <t>10526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10526/mocao_24_2021_-_secretaria_de_seguranca_publica.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10526/mocao_24_2021_-_secretaria_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Secretaria de Segurança Pública do município de Vassouras.</t>
   </si>
   <si>
     <t>10527</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10527/mocao_25_2021_-_cra-rj_elizabeth.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10527/mocao_25_2021_-_cra-rj_elizabeth.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa a Sra. Elizabete de Almeida Pontes.</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10528/mocao_26_2021_-_cra-rj_leocir.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10528/mocao_26_2021_-_cra-rj_leocir.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Leocir Dal Pai.</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10529/mocao_27_2021_-_cra-rj_francisco.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10529/mocao_27_2021_-_cra-rj_francisco.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Francisco Carlos Santos de Jesus.</t>
   </si>
   <si>
     <t>10530</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10530/mocao_28_2021_-_cra-rj_virgilio.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10530/mocao_28_2021_-_cra-rj_virgilio.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Virgílio Cezar Pontes da Silva.</t>
   </si>
   <si>
     <t>10531</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10531/mocao_29_2021_-_cra-rj_helio.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10531/mocao_29_2021_-_cra-rj_helio.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Hélio de Almeida Pinto Neto.</t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10532/mocao_30_2021_-_cra-rj_raquel.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10532/mocao_30_2021_-_cra-rj_raquel.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa a Sra. Raquel Aparecida  Guerra Adolpho Fernandes.</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10533/mocao_31_2021_-_cra-rj_ana_carolina.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10533/mocao_31_2021_-_cra-rj_ana_carolina.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa a Sra. Ana Carolina da Silva e Souza.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10534/mocao_32_2021_-_cra-rj_geneci.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10534/mocao_32_2021_-_cra-rj_geneci.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Geneci Leme Monsores.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10535/mocao_33_2021_-_cra-rj_agamenon.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10535/mocao_33_2021_-_cra-rj_agamenon.pdf</t>
   </si>
   <si>
     <t>Moção Honrosa ao Sr. Agamêmnom Rocha Souza.</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10536/mocao_34_2021_-_cra-rj_savio.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10536/mocao_34_2021_-_cra-rj_savio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Sávio Lenzi Maia.</t>
   </si>
   <si>
     <t>10537</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10537/mocao_35_2021_-_cra-rj_renato.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10537/mocao_35_2021_-_cra-rj_renato.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Renato Pereira Mendes.</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10538/mocao_36_2021_-_ricardo_boaretto_soares.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10538/mocao_36_2021_-_ricardo_boaretto_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Ricardo Boaretto Soares.</t>
   </si>
   <si>
     <t>10539</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Leonardo Santos Corrêa e aos líderes da equipe brasileira na Olimpíada Internacional de Astronomia e Astrofísica.</t>
   </si>
   <si>
     <t>10540</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10540/mocao_38_2021_-_popularizacao_astronomia_vale_do_cafe.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10540/mocao_38_2021_-_popularizacao_astronomia_vale_do_cafe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações aos professores incentivadores da popularização do ensino de Astronomia e Ciências na Região do Vale do Café, representados pelas Sras. Késia Huais Vieira Braga e Sandra Regina Garcia Leite.</t>
   </si>
   <si>
     <t>10541</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10541/mocao_39_2021_-_equipe_brasileira_olimpiada.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10541/mocao_39_2021_-_equipe_brasileira_olimpiada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a equipe que representará o Brasil na Olimpíada Internacional de Astronomia e Astrofísica, representada pela Sra. Gabriela Martins dos Santos e pelo Sr. Otávio Casagrande Ferrari.</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10653/mocao_40_2021_-_policial_civil_moacir.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10653/mocao_40_2021_-_policial_civil_moacir.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Policial Civil Moacir Cândido de Souza Junior.</t>
   </si>
   <si>
     <t>10654</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10654/mocao_41_2021_-_policial_civil_paulo.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10654/mocao_41_2021_-_policial_civil_paulo.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Policial Civil Paulo Fernando Rocha Nascimento.</t>
   </si>
   <si>
     <t>10655</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10655/mocao_42_2021_-_dr_vitor__comissao_de_defesa_do_consumidor.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10655/mocao_42_2021_-_dr_vitor__comissao_de_defesa_do_consumidor.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Dr. Vítor Luiz de Andrade, advogado e coordenador da Unidade Móvel da Comissão de Defesa do Consumidor da ALERJ.</t>
   </si>
   <si>
     <t>10656</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10656/mocao_43_2021_-_equipe_comissao_de_defesa_do_consumidor.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10656/mocao_43_2021_-_equipe_comissao_de_defesa_do_consumidor.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a equipe da Comissão de Defesa do Consumidor da ALERJ, representada pelo Sr. Alexandre Severino.</t>
   </si>
   <si>
     <t>10657</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10657/mocao_44_2021_-_ginastica_de_trampolim.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10657/mocao_44_2021_-_ginastica_de_trampolim.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Enilson Alves de Oliveira, atletas e demais envolvidos com Ginástica de Trampolim em Vassouras/RJ.</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10141/pdi_363_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10141/pdi_363_2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmº. Sr. Prefeito Municipal listagem com o nome de todos os servidores públicos efetivos, destacando quais recebem algum tipo de gratificação.</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10223/pdi_443_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10223/pdi_443_2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmº. Sr. Prefeito Municipal informações pertinentes ao primeiro empréstimo tomado pelo Município de Vassouras junto à Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10373/pdi_582_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10373/pdi_582_2021.pdf</t>
   </si>
   <si>
     <t>Como estão sendo tratados os pacientes pós COVID-19 que tiveram sequelas, especificamente em relação à fisioterapia respiratória, atendimento médico especializado e atendimento nutricional e psicológico.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10438/pdi_646_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10438/pdi_646_2021.pdf</t>
   </si>
   <si>
     <t>Requer informações: • Procede a informação de que o sistema utilizado para pagamento e parcelamento de dívida ativa do município de Vassouras encontra-se sem funcionamento? • Há quanto tempo o setor de dívida ativa está sem ter seus dados atualizados? • O serviço vem sendo pago integralmente durante esse período? • Cópia integral do processo licitatório das empresas prestadoras deste serviço no ano de 2020 e 2021.</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10467/pdi_676_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10467/pdi_676_2021.pdf</t>
   </si>
   <si>
     <t>Solicita listagem informando quais linhas de ônibus existem em nosso município, os horários disponíveis e qual empresa atende cada itinerário.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Severino Ananias Dias Filho</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9975/plc_196_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9975/plc_196_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação de Incentivo a Atividades Especiais de Combate ao Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10123/plc_345_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10123/plc_345_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º, e Parágrafo Único, do Artigo 2º da Lei Complementar n° 072, de 19 de março de 2021, que Institui a Gratificação de Incentivo a Atividades Especiais de Combate ao Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10196/plc_416_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10196/plc_416_2021.pdf</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10286/plc_496_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10286/plc_496_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 73, de 19 de maio de 2021, para prorrogar o prazo de recebimento da gratificação de incentivo a atividades especiais de combate ao coronavírus (COVID-19) aos trabalhadores de saúde que estejam atuando de forma direta em ações de combate, prevenção e enfrentamento da pandemia.</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10396/plo_605_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10396/plo_605_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de 5% (cinco por cento) ao percentual máximo para a contratação de operações de crédito com desconto automático em folha de pagamento até 31 de dezembro de 2021, alterando o §2º, do artigo 52, da Lei Complementar 21/2002.</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10444/plc_652_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10444/plc_652_2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo instituído através da Lei Complementar nº 74, de 03 de agosto de 2021, para concessão da gratificação de incentivo a atividades especiais de combate ao coronavírus (COVID-19) aos trabalhadores de saúde que estejam atuando de forma direta em ações de combate, prevenção e enfrentamento da pandemia.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_18_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_18_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 21.828.004,43 (Vinte e Um Milhões, Oitocentos e Vinte e Oito Mil, Quatro Reais e Quarenta e Três Centavos) e Crédito Adicional Suplementar no valor total de R$ 2.773.216,13 (Dois Milhões, Setecentos e Setenta e Três Mil, Duzentos e Dezesseis Reais e Treze Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/plo_19_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/plo_19_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 151.000,00 (Cento e Cinquenta e Um Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9801/plo_20_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9801/plo_20_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 618.000,00 (Seiscentos e Dezoito Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9802/plo_21_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9802/plo_21_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 2.395.439,52 (Dois Milhões, Trezentos e Noventa e Cinco Mil, Quatrocentos e Trinta e Nove Reais e Cinquenta e Dois Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/plo_33_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/plo_33_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 2.158.691,48 (Dois Milhões, Cento e Cinquenta e Oito Mil, Seiscentos e Noventa e Um Reais e Quarenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9929/plo_146_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9929/plo_146_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação de Creche Municipal Professora Noêmia Trouche Jordão no Município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9930/plo_147_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9930/plo_147_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso VI, do Art. 1º, da Lei 3.260, de 30 de Dezembro de 2020, que dispõe sobre a estrutura administrativa da prefeitura municipal de Vassouras, através de seus cargos comissionados e funções gratificadas da administração direta. administração indireta.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9931/plo_148_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9931/plo_148_2021.pdf</t>
   </si>
   <si>
     <t>Alteram os Artigos 2º e 3º, da Lei Nº 3.234, de 24 de Agosto de 2020, que cria o programa de recolhimento e abrigamento seletivo adequado, apoio a adoção e posse responsável e controle populacional de cães e gatos, com foco nas ações de promoção de saúde pública do município de Vassouras/RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9932/plo_149_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9932/plo_149_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 3.269, de 25 de Fevereiro de 2021, que Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 21.828.004,43 (Vinte e Um Milhões, Oitocentos e Vinte e Oito Mil, Quatro Reais e Quarenta e Três Centavos) e Crédito Adicional Suplementar no valor total de R$2.773.216,13 (Dois Milhões, Setecentos e Setenta e Três Mil, Duzentos e Dezesseis Reais e Treze Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9935/plo_150_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9935/plo_150_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para recebimento do Décimo Terceiro Subsídio pelos Vereadores do Poder Legislativo do Município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10029/plo_252_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10029/plo_252_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 2.384.000,00 (Dois Milhões, Trezentos e Oitenta e Quatro Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10069/plo_290_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10069/plo_290_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de TRAVESSA VEREADOR CIMINELLI, a via pública situada dentro do perímetro urbano desta cidade, localizada entre a Rua Francisco José Gonçalves e a Rua Alberto de Souza Caravana, no bairro Grecco e dá outras providências.</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Reconhece a prática de atividade física e do exercício físico como essenciais para a população vassourense em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10097/plo_318_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10097/plo_318_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 141.420,19 (cento e Quarenta e Um Mil, Quatrocentos e Vinte Reais e Dezenove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10098/plo_319_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10098/plo_319_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar no valor total de R$ 252.538,03 (Duzentos e Cinquenta e Dois Mil, Quinhentos e Trinta e Oito Reais e Três Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10099/plo_320_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10099/plo_320_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 201.969,53 (Duzentos e Um Mil, Novecentos e Sessenta Nove Reais e Cinquenta e Três Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10100/plo_321_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10100/plo_321_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 116,30 (Cento e Dezesseis Reais e Trinta Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10101/plo_322_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10101/plo_322_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 233.291,29 (Duzentos e Trinta e Três Mil, Duzentos e Noventa e Um Reais e Vinte e Nove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10102/plo_323_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10102/plo_323_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 36,41 (Trinta e Seis Reais e Quarenta e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10103/plo_324_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10103/plo_324_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 19.762,25 (Dezenove Mil, Setecentos e Sessenta e Dois Reais e Cinco Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10132/plo_354_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10132/plo_354_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação mensal de lista de todos os vacinados contra Covid-19 no município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10148/plo_368_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10148/plo_368_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 1.920.000,00 (Um Milhão, Novecentos e Vinte Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10149/plo_369_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10149/plo_369_2021.pdf</t>
   </si>
   <si>
     <t>Revoga o §1º e Altera o §2º, do artigo 113, inciso I, da Lei nº 2.831, de 09 de setembro de 2015.</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10166/plo_386_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10166/plo_386_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de instalação subterrânea no âmbito municipal.</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10177/plo_397_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10177/plo_397_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar no valor total de R$ 21.120.000,00 (vinte e Um Milhões, Cento e Vinte Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10178/plo_398_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10178/plo_398_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar no valor total de R$ 3.042.841,88 (Três Milhões, Quarenta e Dois Mil, Oitocentos e Quarenta e Um Reais e Oitenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10193/plo_412_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10193/plo_412_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com as entidades oficiais de representação dos municípios do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10192/plo_413_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10192/plo_413_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10194/plo_414_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10194/plo_414_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Concessão de Adiantamento no âmbito da Administração Direta e Indireta do Município de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10211/plo_424_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10211/plo_424_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Jovino Ribeiro Almeida à praça situada na Rua Sebastião Mattoso Câmara, em frente a Igreja São Sebastião, no bairro Grecco.</t>
   </si>
   <si>
     <t>10212</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10212/plo_426_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10212/plo_426_2021.pdf</t>
   </si>
   <si>
     <t>Determina os comerciantes como grupo prioritário para a vacinação contra à COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10213/plo_427_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10213/plo_427_2021.pdf</t>
   </si>
   <si>
     <t>Determina os profissionais de educação como grupo prioritário para a vacinação contra à COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10220/plo_440_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10220/plo_440_2021.pdf</t>
   </si>
   <si>
     <t>Alteram os artigos 8º, 9º, 11, 12, 63, 64 e revogam os artigos 10, 13, 65, 66, 67, 68, 69 e 70 da Lei nº 2.995, de 05 de junho de 2018, que Dispõe sobre a Gestão Democrática do Sistema Municipal de Educação do Município de Vassouras-RJ.</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10221/plo_441_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10221/plo_441_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Seção II, artigos 4º e 5º, da Lei 2440, de 12 de novembro de 2008 - Fundo Municipal de Habitação de Interesse Social - FHIS. Conselho Gestor do FHIS.</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10222/plo_442_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10222/plo_442_2021.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Poliesportiva JORCELINO GOMES DE SOUZA a quadra poliesportiva situada no Bairro do Barreiro e contém outras providências.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10230/plo_450_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10230/plo_450_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cadastramento público para filas de espera nas Creches municipais de Vassouras / RJ.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10231/plo_451_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10231/plo_451_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Especial da Câmara Municipal de Vassouras / RJ.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10241/plo_461_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10241/plo_461_2021.pdf</t>
   </si>
   <si>
     <t>Institui suspensão da exigibilidade do crédito tributário do ISSQN, conforme preconiza o artigo 151, inciso I, do CTN.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10242/plo_462_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10242/plo_462_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1973, de 03 de fevereiro de 2002, lei que regula o processo administrativo no âmbito da Administração Municipal, incluindo-se os arts. 6º A ao 6º H.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10243/plo_463_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10243/plo_463_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.290, de 04 de maio de 2021, que dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 3.042.841,88 (Três Milhões, Quarenta e Dois Mil, Oitocentos e Quarenta e Um Reais e Oitenta e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10251/plo_469_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10251/plo_469_2021.pdf</t>
   </si>
   <si>
     <t>Determina que os agressores que cometerem o crime de maus-tratos arquem com as despesas do tratamento do animal agredido, na forma que menciona</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10252/plo_470_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10252/plo_470_2021.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Moradores do bairro Campo Limpo - AMOCAL.</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10249/plo_472_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10249/plo_472_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Sebastião Barbosa à praça situada na Rodovia Lúcio Meira, BR 393, Km 235, no bairro Grecco.</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10254/plo_474_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10254/plo_474_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 4.320.000,00 (Quatro Milhões, Trezentos e Vinte Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10259/plo_479_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10259/plo_479_2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua João Paulo Vargas a atual Rua Três localizada próximo ao campo de futebol, em Massambará.</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10261/plo_481_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10261/plo_481_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da lei nº 3.292, de 12 de maio de 2021, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com garantia e dá outras providências.</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10262/plo_482_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10262/plo_482_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 11.006.141,96 (Onze Milhões, Seis Mil, Cento e Quarenta e Um Reais e Noventa e Seis Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10263/plo_483_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10263/plo_483_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de incentivo variável por desempenho de metas do Programa Previne Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10264/plo_484_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10264/plo_484_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB, no âmbito do Município de Vassouras/RJ, nos termos da Lei Federal nº 14.113/2020, Arts. 33, 34 e 48.</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10272/plo_487_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10272/plo_487_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Marino Batista Marques à rua sem denominação localizada próxima à quadra e à Rua Catarina Rita na Silva, na Represa.</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10273/plo_488_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10273/plo_488_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cadastro público de Lista de espera de interessados pelas sobras das vacinas de COVID-19, as chamadas “xepas”, no Município de Vassouras/RJ.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10270/plo_494_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10270/plo_494_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão de isenção de taxa de inscrição em concursos públicos para provimento de cargo efetivo ou emprego permanente em órgãos ou entidades da administração pública direta e indireta do município de Vassouras/RJ.</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10271/plo_495_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10271/plo_495_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor de R$ 990.356,25 (novecentos e noventa mil, trezentos e cinquenta e seis reais, e vinte e cinco centavos) e abertura de Crédito Adicional Suplementar no valor de 458.739,85 (quatrocentos e cinquenta e oito mil, setecentos e trinta e nove reais e oitenta e cinco centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10289/plo_499_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10289/plo_499_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 269.037,59 (Duzentos e Sessenta e Nove Mil, Trinta e Sete Reais e Cinquenta e Nove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10290/plo_500_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10290/plo_500_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 486.236,00 (Quatrocentos e Oitenta e Seis Mil, Duzentos e Trinta e Seis Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10291/plo_501_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10291/plo_501_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 445.371,00 (Quatrocentos e Quarenta e Cinco Mil e Trezentos e Setenta e Um Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10293/plo_503_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10293/plo_503_2021.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação, no âmbito da administração pública direta e indireta do Município de Vassouras, para todos os cargos em comissão de livre nomeação e exoneração, daqueles que tiverem sido condenados, com trânsito em julgado, nas condições previstas na Lei Maria da Penha e dá outras providências.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10294/plo_504_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10294/plo_504_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço ambulatorial de fisioterapia respiratória para tratar sequelas dos pacientes que tiveram COVID-19, no Município de Vassouras/RJ, e dá outras providências.</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10296/plo_506_2021_completo.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10296/plo_506_2021_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Vassouras para o período de 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10328/plo_536_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10328/plo_536_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos disponíveis na rede pública municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10329/plo_537_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10329/plo_537_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revogação da Lei Municipal nº 2.856, de 30 de junho de 2016.</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10330/plo_538_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10330/plo_538_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Geraldo Ferreira da Silva à rua sem denominação que tem seu início na praça Jovino Ribeiro Almeida e término na rua Esmael Cunha Machado, no Grecco.</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10336/plo_544_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10336/plo_544_2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 3.234, de 24 de agosto de 2020 e a Lei nº 3.274, de 17 de março de 2021, criando o programa de recolhimento e abrigamento seletivo adequado, apoio e posse responsável e controle populacional de cães e gatos, que poderá ser realizado através de unidade móvel, cuja Lei passa a instituir, com foco nas ações de promoção de saúde pública do Município de Vassouras/RJ.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10354/plo_563_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10354/plo_563_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 193.895,91 (Cento e Noventa e Três Mil, Oitocentos e Noventa e Cinco Reais e Noventa e Um Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10355/plo_564_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10355/plo_564_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 200.000,00 (Duzentos Mil Reais) e Crédito Adicional Suplementar no valor total de R$ 178.889,32 (Cento e Setenta e Oito Mil, Oitocentos e Oitenta e Nove Reais e Trinta e Dois Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10370/plo_579_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10370/plo_579_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.143, de 25 de outubro de 2019, que Institui o auxílio transporte para os servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10385/plo_594_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10385/plo_594_2021.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Mauro Pereira de Almeida a Rua Projetada B, no bairro Pinheiros.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10386/plo_595_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10386/plo_595_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 2.122.135,26 (Dois Milhões, Cento e Vinte e Dois Mil, Cento e Trinta e Cinco Reais e Vinte e Seis Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10393/plo_602_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10393/plo_602_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2022.</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10397/plo_606_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10397/plo_606_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Guarda Civil Municipal de Vassouras, bem como do seu regimento interno e dá outras providências.</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10402/plo_611_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10402/plo_611_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Angelina Maria de Souza Lourenço à praça localizada na Rua A, do Loteamento Parque Bela Vista, no Santa Amália.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10434/plo_642_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10434/plo_642_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 80.000,00 (Oitenta Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10435/plo_643_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10435/plo_643_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 13.399.480,12 (Treze Milhões, Trezentos e Noventa e Nove Mil, Quatrocentos e Oitenta Reais e Doze Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10436/plo_644_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10436/plo_644_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 1.238.051,08 (Um Milhão, Duzentos e Trinta e Oito Mil e Cinquenta e Um Reais e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10437/plo_645_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10437/plo_645_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 219.000,00 (Duzentos e Dezenove Mil Reais) e Crédito Adicional Suplementar no valor total de R$ 100.359,08 (Cem Mil, Trezentos e Cinquenta e Nove Reais e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10451/plo_659_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10451/plo_659_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar por excesso de arrecadação no valor total de R$ 603.361,07  (Seiscentos e Três Mil, Trezentos e Sessenta e Um Reais e Sete Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10452/plo_660_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10452/plo_660_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3318 de 17 de agosto de 2021, que Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 269.037,59 (Duzentos e Sessenta e Nove Reais e Cinquenta e Nove Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10459/plo_668_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10459/plo_668_2021.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de câmeras de segurança nas dependências e cercanias de todas as escolas públicas municipais.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10470/plo_679_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10470/plo_679_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a digitalização dos processos administrativos da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10471/plo_680_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10471/plo_680_2021.pdf</t>
   </si>
   <si>
     <t>Isenta do pagamento de inscrição em concurso público o cidadão que compuser mesa receptora de votos em seção eleitoral pela Justiça Eleitoral.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10474/plo_683_2021_completo_loa_2022.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10474/plo_683_2021_completo_loa_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Lei Orçamentária Anual para o exercício de 2022.</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10475/plo_684_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10475/plo_684_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação integral da Lei Municipal nº 2.996, de 05 de junho 2018.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10479/plo_688_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10479/plo_688_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas no município e dá outras providências.</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10498/plo_707_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10498/plo_707_2021.pdf</t>
   </si>
   <si>
     <t>Institui o mês “JUNHO VIOLETA” de Combate à Violência contra a Pessoa Idosa no Município de Vassouras/RJ, e dá providências.</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10509/plo_718_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10509/plo_718_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estelito Gomes Neto à atual Rua 3, em Massambará.</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10513/plo_722_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10513/plo_722_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 4.681.270,57 (Quatro Milhões, Seiscentos e Oitenta e Um Mil, Duzentos e Setenta Reais e Cinquenta e Sete Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10543</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10543/plo_724_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10543/plo_724_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar parcerias, convênios e termos de cooperação técnica com hospitais veterinários de universidades públicas e privadas.</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10553/plo_734_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10553/plo_734_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$40.000,00 (Quarenta Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10554</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10554/plo_735_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10554/plo_735_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 750.000,00 (Setecentos e Cinquenta Mil Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10555</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10555/plo_736_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10555/plo_736_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 10.826,60 (Dez Mil, Oitocentos e Vinte e Seis Reais e Sessenta Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10556</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10556/plo_737_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10556/plo_737_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor de R$ 154.067,25 (Cento e Cinquenta e Quatro Mil, Sessenta e Sete Reais e Vinte e Cinco Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10557</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10557/plo_738_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10557/plo_738_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Geral do município de Vassouras-RJ.</t>
   </si>
   <si>
     <t>10558</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10558/plo_739_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10558/plo_739_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no valor total de R$ 221.800,01 (Duzentos e Vinte e Um Mil, Oitocentos Reais e Um Centavo) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10559/plo_740_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10559/plo_740_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Meu Primeiro Emprego e Estágio" no âmbito do município de Vassouras para jovens iniciantes no mercado de trabalho e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10560/plo_741_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10560/plo_741_2021.pdf</t>
   </si>
   <si>
     <t>Proíbe no âmbito do município de Vassouras, a emissão de ruídos sonoros ou sons excessivos provenientes de veículos automotores, em desacordo com os limites legais permitidos, dando outras providências.</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10561/plo_742_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10561/plo_742_2021.pdf</t>
   </si>
   <si>
     <t>Institui no município de Vassouras o Programa de incentivo da análise de solo nas propriedades rurais.</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10566/plo_747_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10566/plo_747_2021.pdf</t>
   </si>
   <si>
     <t>Institui, no terceiro sábado do mês de outubro de cada ano, o Dia Municipal Rosa de Prevenção ao Câncer de Mama.</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10584/plo_765_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10584/plo_765_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 145.870,00 (Cento e Quarenta e Cinco Mil, Oitocentos e Setenta Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10591</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10591/plo_772_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10591/plo_772_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de absorventes higiênicos nas escolas públicas do Município de Vassouras.</t>
   </si>
   <si>
     <t>10595</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10595/plo_776_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10595/plo_776_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Vassouras; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão ao plano de benefícios de previdência complementar ou celebração de convênio com entidade fechada de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>10601</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>Dispõe no âmbito do município de Vassouras/RJ, sobre a disponibilidade de até 05 (cinco) sacolas descartáveis, de papel ou de qualquer outro material que não polua o meio ambiente, para transporte de produtos adquiridos em estabelecimentos comerciais, sendo exclusivamente gratuitas para os clientes.</t>
   </si>
   <si>
     <t>10602</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_778_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_778_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Dácio Ribeiro do Val à praça existente, denominada de “Praça E”, com 2.384m², confrontando com os lotes 7, 8, 9 e 10 do loteamento Jardim Galo Branco – “Vila Carlos Val”, situado no perímetro urbano de Andrade Costa, em Vassouras.</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10603/plo_779_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10603/plo_779_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Élide Benatti do Val à rua existente entre os lotes 11 e 12, do loteamento Jardim Galo Branco – “Vila Carlos Val”, situado no perímetro urbano de Andrade Costa, em Vassouras.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Assistência Judiciária para população carente no Município de Vassouras, e dá providências.</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10596/plo_781_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10596/plo_781_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no valor total de R$ 255.847,74 (Duzentos e Cinquenta e Cinco Mil, Oitocentos e Quarenta e Sete Reais e Setenta e Quatro Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10597</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10597/plo_782_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10597/plo_782_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial, por Anulação, no valor total de R$ 4.300,00 (Quatro Mil e Trezentos Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10598</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10598/plo_783_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10598/plo_783_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 6.306.645,27 (Seis Milhões, Trezentos e Seis Mil, Seiscentos e Quarenta e Cinco Reais e Vinte e Sete Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10599</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10599/plo_784_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10599/plo_784_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar, por excesso de arrecadação, no valor total de R$ 1.444.977,56 (Um Milhão, Quatrocentos e Quarenta e Quatro Mil, Novecentos e Setenta e Sete Reais e Cinquenta e Seis Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10600</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10600/plo_785_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10600/plo_785_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 637.223,44 (Seiscentos e Trinta e Sete Mil, Duzentos e Vinte e Três Reais e Quarenta e Quatro Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10605/plo_786_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10605/plo_786_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de José Lopes de Castilho à Rua transversal a Rua Manoel Guilherme da Silva, em Pirauí, Vassouras.</t>
   </si>
   <si>
     <t>10606</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10606/plo_795_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10606/plo_795_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a realização da consulta pública para a escolha dos Diretores da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>10607</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10607/plo_796_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10607/plo_796_2021.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Vicente Gonçalves a Rua 4, localizada no loteamento "Vila Marabá", situado na Zona Urbana de Demétrio Ribeiro, em Vassouras.</t>
   </si>
   <si>
     <t>10608</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10608/plo_802_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10608/plo_802_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do selo da Empresa Amiga da Criança no Município de Vassouras/RJ.</t>
   </si>
   <si>
     <t>10609</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10609/plo_803_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10609/plo_803_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial por excesso de arrecadação no valor total de R$ 1.000.000,00 (Um Milhão de Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>10610</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10610/plo_804_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10610/plo_804_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar por excesso de arrecadação no valor total de R$ 3.802.300,18 (Três Milhões, Oitocentos e Dois Mil, Trezentos Reais e Dezoito Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>10611</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10611/plo_805_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10611/plo_805_2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §2º ao artigo 1º da Lei 3.260, de 30 de dezembro de 2020, Estrutura Administrativa da Prefeitura Municipal de Vassouras.</t>
   </si>
   <si>
     <t>10612</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10612/plo_806_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10612/plo_806_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de procedimentos sobre a presença, atenção e cuidado com crianças e adolescentes com deficiência e doenças crônicas nos estabelecimentos de ensino em Vassouras/RJ, e dá providências.</t>
   </si>
   <si>
     <t>10613</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10613/plo_809_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10613/plo_809_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para a implantação e compartilhamento de infraestrutura de suporte e de telecomunicações.</t>
   </si>
   <si>
     <t>10614</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10614/plo_813_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10614/plo_813_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar por excesso de arrecadação no valor total de R$ 1.504.518,00 (Um Milhão, Quinhentos e Quaro Mil, Quinhentos e Dezoito Reais) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10615</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10615/plo_814_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10615/plo_814_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar por excesso de arrecadação no valor total de R$ 908.483,13 (Novecentos e Oito Mil, Quatrocentos e Oitenta e Três Reais e Treze Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10650/plo_831_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10650/plo_831_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar, por excesso de arrecadação, no valor total de R$ 6.860.602,08 (Seis Milhões, Oitocentos e Sessenta Mil, Seiscentos e Dois Reais e Oito Centavos) e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10651</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10651/plo_832_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10651/plo_832_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alterar o Plano Plurianual do Município de Vassouras, para o quadriênio de 2022 a 2025, a Lei nº 3.332, de 16 de setembro de 2021 - Lei de Diretrizes Orçamentárias - LDO 2022 e alterações e a Lei nº 3.368 de 06 de dezembro de 2021 - Lei Orçamentária Anual - LOA 2022 e incluir a Operação de Crédito, no montante de R$ 20.000.000,00 (Vinte Milhões de Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>10652</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10652/plo_833_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10652/plo_833_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor total de R$ 2.761.843,82 (Dois Milhões, Setecentos e Sessenta e Um Mil, Oitocentos e Quarenta e Três e Oitenta e Dois Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9876/pre_34_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9876/pre_34_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Vassouras.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9875/pre_91_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9875/pre_91_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Classificação de Cargos de Provimento Efetivo e em Comissão da Câmara Municipal de Vassouras e dá outras providências.</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10287/pre_497_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10287/pre_497_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Sala de Exposições Marianna Crioula.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10288/pre_498_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10288/pre_498_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Arquivo da Câmara Municipal de Vassouras e dá outras correlatas providências.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10292/pre_502_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10292/pre_502_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual da Câmara Municipal de Vassouras para o exercício de 2022</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10318/pre_526_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10318/pre_526_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Dr. Flavio Campos Ferreira.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10339/pre_547_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10339/pre_547_2021.pdf</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10381/pre_590_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10381/pre_590_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Sérgio Murilo de Oliveira.</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10387/pre_596_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10387/pre_596_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Manoel Luiz Machado Da Silva.</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10388/pre_597_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10388/pre_597_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Sr. Reinaldo Antonio da Silva.</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10389/pre_598_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10389/pre_598_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Dr. Carlos Henrique Pereira Rego Brinckmann.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10390/pre_599_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10390/pre_599_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Sr. Gregson Barros da Silva.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10391/pre_600_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10391/pre_600_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Emanuel Thomaz Teixeira de Freitas.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10392/pre_601_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10392/pre_601_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Carlos Henrique Gomes Ribeiro.</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10394/pre_603_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10394/pre_603_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Rogério Teixeira Junior.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10395/pre_604_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10395/pre_604_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense a Sra. Rosangela de Souza Gomes.</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10398/pre_607_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10398/pre_607_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Pastor Filipe Silva Novaes.</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10399/pre_608_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10399/pre_608_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Eunicio Bernardes de Souza Sobrinho.</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10403/pre_612_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10403/pre_612_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Matheus Vasconcelos Silva.</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10404/pre_613_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10404/pre_613_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Eufrásia Teixeira Leite a Sra. Beatriz da Rocha Pereira Menezes.</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10405/pre_614_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10405/pre_614_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Elio Bernardes de Sousa.</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10407/pre_615_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10407/pre_615_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense a Sra. Sáskia Freire Lima de Castro.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10409/pre_616_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10409/pre_616_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense a Sra. Anna Maria Bruno Calmon Costa.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10410/pre_617_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10410/pre_617_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda General Severino Sombra a Sra. Lilia Maria Gilson de Oliveira Rangel.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10411/pre_619_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10411/pre_619_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Sr. Arilson Lourenço.</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10412/pre_620_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10412/pre_620_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal a S. Ten. PM Francinete Brasil Corrêa Lomeu.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10413/pre_621_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10413/pre_621_2021.pdf</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10414/pre_622_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10414/pre_622_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Eufrásia Teixeira Leite a Sra. Rosângela das Graças Rodrigues da Fonseca.</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10415/pre_623_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10415/pre_623_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Dr. Renato Nolasco de Carvalho.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10416/pre_624_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10416/pre_624_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Deputado Estadual Sr. Eurico Pinheiro Bernardes Júnior.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10417/pre_625_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10417/pre_625_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal a Sra. Bianca Costa Almeida de Paiva.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10418/pre_626_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10418/pre_626_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Carlos Alberto Ribeiro da Silva.</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10421/pre_629_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10421/pre_629_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Sr. Rogério Ferreira Lourenço.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10422/pre_630_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10422/pre_630_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Padre Geraldo Ferreira Dias.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10423/pre_631_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10423/pre_631_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Paulo Sérgio Soares Alves.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10426/pre_634_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10426/pre_634_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Altino César Barbosa.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10427/pre_635_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10427/pre_635_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Delegado Sr. André Luiz Alves Uchôa.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10428/pre_636_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10428/pre_636_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Italo Ribeiro Rodrigues da Silva.</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10429/pre_637_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10429/pre_637_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Alberto Gama dos Santos Junior.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10430/pre_638_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10430/pre_638_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Sr. Gabriel Silva Rezende.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10431/pre_639_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10431/pre_639_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal ao Dr. Romero Tadeu Rodrigues Batalha.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10432/pre_640_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10432/pre_640_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Eufrásia Teixeira Leite a Sra. Claudia Lúcia Rodrigues dos Santos Mamede.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10433/pre_641_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10433/pre_641_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Eufrásia Teixeira Leite a Sra. Maria da Glória Sá Monsores da Costa.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10439/pre_647_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10439/pre_647_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Vassourense ao Sr. Jonatas dos Santos Saar.</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10440/pre_648_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10440/pre_648_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao 1º Sargento PM Gilson Fábio Santos Rodrigues.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10441/pre_649_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10441/pre_649_2021.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Municipal a Sra. Ivette Ferreira.</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10442/pre_650_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10442/pre_650_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Municipal Carlos Lacerda ao Sr. Helder Paiva de Castro.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Autoriza a Cessão de uso de um espaço localizado no 1º piso da Câmara Municipal de Vassouras, a direita da entrada pela Rua Barão de Capivari ao Poder Executivo com interveniência da Secretaria Municipal de Desenvolvimento Econômico e Turismo.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10458/pre_666_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10458/pre_666_2021.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Severino Ananias Dias ao Sr. Romero Tadeu Rodrigues Batalha.</t>
   </si>
   <si>
     <t>10542</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10542/pre_723_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10542/pre_723_2021.pdf</t>
   </si>
   <si>
     <t>Fica instituído o logotipo da Câmara Municipal de Vassouras.</t>
   </si>
   <si>
     <t>10616</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10616/pre_794_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10616/pre_794_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 56 e cria o artigo 91-D da Resolução nº 525, de 31 de dezembro de 1992 (Regimento Interno).</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10195/veto_415_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10195/veto_415_2021.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Complementar n° 345/2021, de autoria do Poder Executivo, que Altera o Artigo 1º, e Parágrafo Único, do Artigo 2º da Lei Complementar n° 072, de 19 de março de 2021, que Institui a Gratificação de Incentivo a Atividades Especiais de Combate ao Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>10649</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10649/veto_total_830_2021.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10649/veto_total_830_2021.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL: Resposta ao Ofício 267/2021/SECLEG/CMV - Veto Total ao Projeto de Lei nº 742/2021 - Ref.: Institui no Município de Vassouras o Programa de incentivo da análise de solo nas propriedades rurais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10803,68 +10803,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10142/emenda_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10143/emenda_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10284/emenda_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10285/emenda_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10514/emenda_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10515/emenda_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/ind_02_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/ind_03_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/ind_04_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9791/ind_05_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9792/ind_06_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9818/ind_08_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9819/ind_09_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10030/ind_10_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9793/ind_11_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/ind_13_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9795/ind_14_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/ind_15_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9797/ind_16_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9798/ind_17_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/ind_22_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9804/ind_23_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/ind_24_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9806/ind_25_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9807/ind_26_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/ind_27_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9809/ind_28_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/ind_29_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9811/ind_30_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/ind_31_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9813/ind_32_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9815/ind_35_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9820/ind_36_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9821/ind_37_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9822/ind_38_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9823/ind_39_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/ind_40_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9825/ind_41_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9826/ind_42_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9827/ind_43_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9828/ind_44_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9829/ind_45_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9830/ind_46_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9831/ind_47_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9832/ind_48_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9833/ind_49_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9834/ind_50_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9835/ind_51_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9836/ind_52_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9837/ind_53_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9838/ind_54_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/ind_55_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9840/ind_56_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9841/ind_57_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9842/ind_58_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9843/ind_59_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9844/ind_60_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/ind_61_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9846/ind_62_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9847/ind_63_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9848/ind_64_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9849/ind_65_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9850/ind_66_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/ind_67_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/ind_68_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9853/ind_69_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9854/ind_70_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/ind_71_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9856/ind_72_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9857/ind_73_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9858/ind_74_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9859/ind_75_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9860/ind_76_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9861/ind_77_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9862/ind_78_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9863/ind_79_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9864/ind_80_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9865/ind_81_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9866/ind_82_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9867/ind_83_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9868/ind_84_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/ind_85_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9870/ind_86_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9871/ind_87_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9872/ind_88_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9873/ind_89_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9874/ind_90_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/ind_92_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9878/ind_93_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9879/ind_94_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9880/ind_95_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9881/ind_96_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/ind_97_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9883/ind_98_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/ind_99_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9885/ind_100_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9886/ind_101_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9887/ind_102_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9888/ind_103_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9933/ind_104_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/ind_105_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9890/ind_106_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9891/ind_107_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9892/ind_108_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/ind_109_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/ind_110_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9895/ind_111_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/ind_112_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9897/ind_113_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9898/ind_114_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9934/ind_115_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/ind_116_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9900/ind_117_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9901/ind_118_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9902/ind_119_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9903/ind_120_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9904/ind_121_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9905/ind_122_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9906/ind_123_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9907/ind_124_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9908/ind_125_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9909/ind_126_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9910/ind_127_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9911/ind_128_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9912/ind_129_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9913/ind_130_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9914/ind_131_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9915/ind_132_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9916/ind_133_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9917/ind_134_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9918/ind_135_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9919/ind_136_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9920/ind_137_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9921/ind_138_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9922/ind_139_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9923/ind_140_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9924/ind_141_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9925/ind_142_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9926/ind_143_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9927/ind_144_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9928/ind_145_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9936/ind_151_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9937/ind_152_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9938/ind_153_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9939/ind_154_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9940/ind_155_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9941/ind_156_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12682/ind_158_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12683/ind_159_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12684/ind_160_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12685/ind_161_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9942/ind_162_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9943/ind_163_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9944/ind_164_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9945/ind_165_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9946/ind_166_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9947/ind_167_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9948/ind_168_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9949/ind_169_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9950/ind_170_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9951/ind_171_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9952/ind_172_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9953/ind_173_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9954/ind_174_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9955/ind_175_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9956/ind_176_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9957/ind_177_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9958/ind_178_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9959/ind_179_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9960/ind_180_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9961/ind_181_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9962/ind_182_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9963/ind_183_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9964/ind_184_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9965/ind_185_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9966/ind_186_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9967/ind_188_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9968/ind_189_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9969/ind_190_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9970/ind_191_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9971/ind_192_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9972/ind_193_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9973/ind_194_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9974/ind_195_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9976/ind_197_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9977/ind_198_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9978/ind_199_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9979/ind_200_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9980/ind_201_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9981/ind_202_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9982/ind_203_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9983/ind_204_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9984/ind_205_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9986/ind_206_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9987/ind_208_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9988/ind_210_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9989/ind_210_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9990/ind_211_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9991/ind_212_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9992/ind_213_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9993/ind_214_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9994/ind_216_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9995/ind_217_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10031/ind_218_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9996/ind_219_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9997/ind_220_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9998/ind_221_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9999/ind_222_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10000/ind_223_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10001/ind_224_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10002/ind_225_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10003/ind_226_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10004/ind_227_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10005/ind_228_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10006/ind_229_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10007/ind_230_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10008/ind_231_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10009/ind_232_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10010/ind_233_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10011/ind_234_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10012/ind_235_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10013/ind_236_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10014/ind_237_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10015/ind_238_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10016/ind_239_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10017/ind_240_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10018/ind_241_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10019/ind_242_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10020/ind_243_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10021/ind_244_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10022/ind_245_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10023/ind_246_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10024/ind_247_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10025/ind_248_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10026/ind_249_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10027/ind_250_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10028/ind_251_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10032/ind_253_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10033/ind_254_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10034/ind_255_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10035/ind_256_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10036/ind_257_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10037/ind_258_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10038/ind_259_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10039/ind_260_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10040/ind_261_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10041/ind_262_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10042/ind_263_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10043/ind_264_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10044/ind_265_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10045/ind_266_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10046/ind_267_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10047/ind_268_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10048/ind_269_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10049/ind_270_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10050/ind_271_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10051/ind_272_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10052/ind_273_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10053/ind_274_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10054/ind_275_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10055/ind_276_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10056/ind_277_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10057/ind_278_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10058/ind_279_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10059/ind_280_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10060/ind_281_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10061/ind_282_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10062/ind_283_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10063/ind_284_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10064/ind_285_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10065/ind_286_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10066/ind_287_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10067/ind_288_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10068/ind_289_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10070/ind_291_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10071/ind_292_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10072/ind_293_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10073/ind_294_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10074/ind_295_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10075/ind_296_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10076/ind_297_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10077/ind_298_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10078/ind_299_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10079/ind_300_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10080/ind_301_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10081/ind_302_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10082/ind_303_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10083/ind_304_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10084/ind_305_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10085/ind_306_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10086/ind_307_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10087/ind_308_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10089/ind_310_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10090/ind_311_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10091/ind_312_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10092/ind_313_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10093/ind_314_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10094/ind_315_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10095/ind_316_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10096/ind_317_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10104/ind_325_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10105/ind_326_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10106/ind_327_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10107/ind_328_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10108/ind_329_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10109/ind_330_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10110/ind_331_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10111/ind_332_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10112/ind_333_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10113/ind_334_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10114/ind_335_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10115/ind_336_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10116/ind_338_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10117/ind_339_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10118/ind_340_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10119/ind_341_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10120/ind_342_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10121/ind_343_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10122/ind_344_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10124/ind_346_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10125/ind_347_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10126/ind_348_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10127/ind_349_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10128/ind_350_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10129/ind_351_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10130/ind_352_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10131/ind_353_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10133/ind_355_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10134/ind_356_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10135/ind_357_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10136/ind_358_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10137/ind_359_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10138/ind_360_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10139/ind_361_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10140/ind_362_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10144/ind_364_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10145/ind_365_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10146/ind_366_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10147/ind_367_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10150/ind_370_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10151/ind_371_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10152/ind_372_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10153/ind_373_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10154/ind_374_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10155/ind_375_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10156/ind_376_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10157/ind_377_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10158/ind_378_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10159/ind_379_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10160/ind_380_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10161/ind_381_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10162/ind_382_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10163/ind_383_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10164/ind_384_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10165/ind_385_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10167/ind_387_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10168/ind_388_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10169/ind_389_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10170/ind_390_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10171/ind_391_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10172/ind_392_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10173/ind_393_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10174/ind_394_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10175/ind_395_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10176/ind_396_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10179/ind_399_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10180/ind_400_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10181/ind_401_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10182/ind_402_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10183/ind_403_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10184/ind_404_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10185/ind_405_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10186/ind_406_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10187/ind_407_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10188/ind_408_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10189/ind_409_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10190/ind_410_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10191/ind_411_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10197/ind_417_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10198/ind_418_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10215/ind_419_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10214/ind_420_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10216/ind_421_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10217/ind_422_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10218/ind_423_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10199/ind_425_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10200/ind_428_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10201/ind_429_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10202/ind_430_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10203/ind_431_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10204/ind_432_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10205/ind_433_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10206/ind_434_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10207/ind_435_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10208/ind_436_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10209/ind_437_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10210/ind_438_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10219/ind_439_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10224/ind_444_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10225/ind_445_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10226/ind_446_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10227/ind_447_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10228/ind_448_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10229/ind_449_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10232/ind_452_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10233/ind_453_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10234/ind_454_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10235/ind_455_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10236/ind_456_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10237/ind_457_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10238/ind_458_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10239/ind_459_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10240/ind_460_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10244/ind_464_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10245/ind_465_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10246/ind_466_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10247/ind_467_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10248/ind_468_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10253/ind_471_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10250/ind_473_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10255/ind_475_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10256/ind_476_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10257/ind_477_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10258/ind_478_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10260/ind_480_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10316/ind_485_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10317/ind_486_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10265/ind_489_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10266/ind_490_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10267/ind_491_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10268/ind_492_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10269/ind_493_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10295/ind_505_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10297/ind_507_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10298/ind_508_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10299/ind_509_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10300/ind_510_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10301/ind_511_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10302/ind_512_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10303/ind_513_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10304/ind_514_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10305/ind_515_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10306/ind_516_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10319/ind_527_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10320/ind_528_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10321/ind_529_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10322/ind_530_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10323/ind_531_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10324/ind_532_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10325/ind_533_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10326/ind_534_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10327/ind_535_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10331/ind_539_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10332/ind_540_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10333/ind_541_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10334/ind_542_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10335/plo_543_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10337/ind_545_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10338/ind_546_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10340/ind_548_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10341/ind_549_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10342/ind_550_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10343/ind_551_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/ind_552_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10345/ind_553_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10346/ind_554_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10347/ind_555_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10348/ind_556_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10408/ind_557_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10349/ind_558_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10350/ind_559_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10351/ind_560_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10352/ind_561_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10353/ind_562_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10356/ind_565_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10357/ind_566_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10358/ind_567_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10359/ind_568_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10360/ind_569_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10361/ind_570_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10362/ind_571_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10363/ind_572_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10364/ind_573_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10365/ind_574_2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10366/ind_575_2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10367/ind_576_2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10368/ind_577_2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10369/ind_578_2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10371/ind_580_2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10372/ind_581_2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10374/ind_583_2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10375/ind_584_2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10376/ind_585_2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10377/ind_586_2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10378/ind_587_2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10379/ind_588_2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10380/ind_589_2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10382/ind_591_2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10383/ind_592_2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10384/ind_593_2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10400/ind_609_2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10401/ind_610_2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10406/ind_618_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10419/ind_627_2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10420/ind_628_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10424/ind_632_2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10425/ind_633_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10443/ind_651_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10446/ind_654_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10447/ind_655_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10448/ind_656_2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10449/ind_657_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10450/ind_658_2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10453/ind_661_2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10454/ind_662_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10455/ind_663_2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10456/ind_664_2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10457/ind_665_2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10460/ind_669_2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10461/ind_670_2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10462/ind_671_2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10463/ind_672_2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10464/ind_673_2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10465/ind_674_2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10466/ind_675_2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10468/ind_677_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10469/ind_678_2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10472/ind_681_2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10473/ind_682_2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10476/ind_685_2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10477/ind_686_2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10478/ind_687_2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10480/ind_689_2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10481/ind_690_2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10482/ind_691_2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10483/ind_692_2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10484/ind_693_2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10485/ind_694_2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10486/ind_695_2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10487/ind_696_2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10488/ind_697_2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10489/ind_698_2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10490/ind_699_2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10491/ind_700_2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10492/ind_701_2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10493/ind_702_2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10494/ind_703_2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10495/ind_704_2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10496/ind_705_2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10497/ind_706_2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10499/ind_708_2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10500/ind_709_2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10501/ind_710_2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10502/ind_711_2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10503/ind_712_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10504/ind_713_2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10505/ind_714_2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10506/ind_715_2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10507/ind_716_2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10508/ind_717_2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10510/ind_719_2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10511/ind_720_2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10512/ind_721_2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10544/ind_725_2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10545/ind_726_2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10546/ind_727_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10547/ind_728_2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10548/ind_729_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10549/ind_730_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10550/ind_731_2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10551/ind_732_2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10552/ind_733_2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10562/ind_743_2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10563/ind_744_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10564/ind_745_2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10565/ind_746_2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10567/ind_748_2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10568/ind_749_2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10569/ind_750_2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10570/ind_751_2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10571/ind_752_2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10572/ind_753_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10573/ind_754_2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10574/ind_755_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10575/ind_756_2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10576/ind_757_2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10577/ind_758_2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10578/ind_759_2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10579/ind_760_2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10580/ind_761_2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10581/ind_762_2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10582/ind_763_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10583/ind_764_2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10585/ind_766_2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10586/ind_767_2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10587/ind_768_2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10588/ind_769_2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10589/ind_770_2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10590/ind_771_2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10592/ind_773_2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10593/ind_774_2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10594/ind_775_2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10617/ind_787_2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10618/ind_788_2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10619/ind_789_2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10620/ind_790_2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10621/ind_791_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10622/ind_792_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10623/ind_793_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10624/ind_797_2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10625/ind_798_2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10626/ind_799_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10629/ind_807_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10630/ind_808_2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10631/ind_810_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10632/ind_811_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10633/ind_812_2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10634/ind_815_2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10635/ind_816_2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10636/ind_817_2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10637/ind_818_2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10638/ind_819_2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10639/ind_820_2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10640/ind_821_2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10641/ind_822_2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10642/ind_823_2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10643/ind_824_2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10644/ind_825_2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10645/ind_826_2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10646/ind_827_2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10647/ind_828_2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10648/ind_829_2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9816/mocao_01_2021_-_comandante_joao_busnello.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9817/mocao_02_2021_-_wanderson_farias.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9985/mocao_03_2021_-thais_pardal_barbosa.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10274/mocao_04_2021_-_omar_peres.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10275/mocao_05_2021_-_pm_rene.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10276/mocao_06_2021_-_pm_martimiliano.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10277/mocao_07_2021_-_pm_gleidson.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10278/mocao_08_2021_-_dr_romero_batalha.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10279/mocao_09_2021_-_bruno_martinez.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10280/mocao_10_2021_-_jefferson_de_sa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10281/mocao_11_2021_-_gustavo_tutuca.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10282/mocao_12_2021_-_erica_paes.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10283/mocao_13_2021_-_rose_margareth.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10516/mocao_14_2021_-_julia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10517/mocao_15_2021_-_ticiane_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10518/mocao_16_2021_-_alexandre_viana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10519/mocao_17_2021_-_carlos_eduardo_granadeiro.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10520/mocao_18_2021_-_paulo_roberto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10521/mocao_19_2021_-_monique_almeida.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10523/mocao_21_2021_-_cleide_paixao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10524/mocao_22_2021_-_lincoln_pontual.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10525/mocao_23_2021_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10526/mocao_24_2021_-_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10527/mocao_25_2021_-_cra-rj_elizabeth.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10528/mocao_26_2021_-_cra-rj_leocir.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10529/mocao_27_2021_-_cra-rj_francisco.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10530/mocao_28_2021_-_cra-rj_virgilio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10531/mocao_29_2021_-_cra-rj_helio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10532/mocao_30_2021_-_cra-rj_raquel.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10533/mocao_31_2021_-_cra-rj_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10534/mocao_32_2021_-_cra-rj_geneci.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10535/mocao_33_2021_-_cra-rj_agamenon.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10536/mocao_34_2021_-_cra-rj_savio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10537/mocao_35_2021_-_cra-rj_renato.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10538/mocao_36_2021_-_ricardo_boaretto_soares.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10540/mocao_38_2021_-_popularizacao_astronomia_vale_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10541/mocao_39_2021_-_equipe_brasileira_olimpiada.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10653/mocao_40_2021_-_policial_civil_moacir.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10654/mocao_41_2021_-_policial_civil_paulo.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10655/mocao_42_2021_-_dr_vitor__comissao_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10656/mocao_43_2021_-_equipe_comissao_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10657/mocao_44_2021_-_ginastica_de_trampolim.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10141/pdi_363_2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10223/pdi_443_2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10373/pdi_582_2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10438/pdi_646_2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10467/pdi_676_2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9975/plc_196_2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10123/plc_345_2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10196/plc_416_2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10286/plc_496_2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10396/plo_605_2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10444/plc_652_2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_18_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/plo_19_2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9801/plo_20_2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9802/plo_21_2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/plo_33_2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9929/plo_146_2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9930/plo_147_2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9931/plo_148_2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9932/plo_149_2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9935/plo_150_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10029/plo_252_2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10069/plo_290_2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10097/plo_318_2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10098/plo_319_2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10099/plo_320_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10100/plo_321_2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10101/plo_322_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10102/plo_323_2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10103/plo_324_2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10132/plo_354_2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10148/plo_368_2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10149/plo_369_2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10166/plo_386_2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10177/plo_397_2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10178/plo_398_2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10193/plo_412_2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10192/plo_413_2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10194/plo_414_2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10211/plo_424_2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10212/plo_426_2021.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10213/plo_427_2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10220/plo_440_2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10221/plo_441_2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10222/plo_442_2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10230/plo_450_2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10231/plo_451_2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10241/plo_461_2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10242/plo_462_2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10243/plo_463_2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10251/plo_469_2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10252/plo_470_2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10249/plo_472_2021.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10254/plo_474_2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10259/plo_479_2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10261/plo_481_2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10262/plo_482_2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10263/plo_483_2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10264/plo_484_2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10272/plo_487_2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10273/plo_488_2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10270/plo_494_2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10271/plo_495_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10289/plo_499_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10290/plo_500_2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10291/plo_501_2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10293/plo_503_2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10294/plo_504_2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10296/plo_506_2021_completo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10328/plo_536_2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10329/plo_537_2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10330/plo_538_2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10336/plo_544_2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10354/plo_563_2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10355/plo_564_2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10370/plo_579_2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10385/plo_594_2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10386/plo_595_2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10393/plo_602_2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10397/plo_606_2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10402/plo_611_2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10434/plo_642_2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10435/plo_643_2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10436/plo_644_2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10437/plo_645_2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10451/plo_659_2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10452/plo_660_2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10459/plo_668_2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10470/plo_679_2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10471/plo_680_2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10474/plo_683_2021_completo_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10475/plo_684_2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10479/plo_688_2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10498/plo_707_2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10509/plo_718_2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10513/plo_722_2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10543/plo_724_2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10553/plo_734_2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10554/plo_735_2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10555/plo_736_2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10556/plo_737_2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10557/plo_738_2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10558/plo_739_2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10559/plo_740_2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10560/plo_741_2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10561/plo_742_2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10566/plo_747_2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10584/plo_765_2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10591/plo_772_2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10595/plo_776_2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_778_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10603/plo_779_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10596/plo_781_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10597/plo_782_2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10598/plo_783_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10599/plo_784_2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10600/plo_785_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10605/plo_786_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10606/plo_795_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10607/plo_796_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10608/plo_802_2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10609/plo_803_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10610/plo_804_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10611/plo_805_2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10612/plo_806_2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10613/plo_809_2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10614/plo_813_2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10615/plo_814_2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10650/plo_831_2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10651/plo_832_2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10652/plo_833_2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9876/pre_34_2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9875/pre_91_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10287/pre_497_2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10288/pre_498_2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10292/pre_502_2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10318/pre_526_2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10339/pre_547_2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10381/pre_590_2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10387/pre_596_2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10388/pre_597_2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10389/pre_598_2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10390/pre_599_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10391/pre_600_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10392/pre_601_2021.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10394/pre_603_2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10395/pre_604_2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10398/pre_607_2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10399/pre_608_2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10403/pre_612_2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10404/pre_613_2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10405/pre_614_2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10407/pre_615_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10409/pre_616_2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10410/pre_617_2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10411/pre_619_2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10412/pre_620_2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10413/pre_621_2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10414/pre_622_2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10415/pre_623_2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10416/pre_624_2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10417/pre_625_2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10418/pre_626_2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10421/pre_629_2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10422/pre_630_2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10423/pre_631_2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10426/pre_634_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10427/pre_635_2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10428/pre_636_2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10429/pre_637_2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10430/pre_638_2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10431/pre_639_2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10432/pre_640_2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10433/pre_641_2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10439/pre_647_2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10440/pre_648_2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10441/pre_649_2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10442/pre_650_2021.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10458/pre_666_2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10542/pre_723_2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10616/pre_794_2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10195/veto_415_2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10649/veto_total_830_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10142/emenda_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10143/emenda_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10284/emenda_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10285/emenda_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10514/emenda_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10515/emenda_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9788/ind_02_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9789/ind_03_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9790/ind_04_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9791/ind_05_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9792/ind_06_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9818/ind_08_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9819/ind_09_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10030/ind_10_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9793/ind_11_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9794/ind_13_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9795/ind_14_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9796/ind_15_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9797/ind_16_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9798/ind_17_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9803/ind_22_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9804/ind_23_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9805/ind_24_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9806/ind_25_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9807/ind_26_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9808/ind_27_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9809/ind_28_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9810/ind_29_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9811/ind_30_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9812/ind_31_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9813/ind_32_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9815/ind_35_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9820/ind_36_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9821/ind_37_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9822/ind_38_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9823/ind_39_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9824/ind_40_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9825/ind_41_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9826/ind_42_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9827/ind_43_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9828/ind_44_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9829/ind_45_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9830/ind_46_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9831/ind_47_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9832/ind_48_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9833/ind_49_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9834/ind_50_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9835/ind_51_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9836/ind_52_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9837/ind_53_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9838/ind_54_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9839/ind_55_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9840/ind_56_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9841/ind_57_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9842/ind_58_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9843/ind_59_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9844/ind_60_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9845/ind_61_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9846/ind_62_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9847/ind_63_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9848/ind_64_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9849/ind_65_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9850/ind_66_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9851/ind_67_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9852/ind_68_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9853/ind_69_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9854/ind_70_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9855/ind_71_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9856/ind_72_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9857/ind_73_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9858/ind_74_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9859/ind_75_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9860/ind_76_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9861/ind_77_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9862/ind_78_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9863/ind_79_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9864/ind_80_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9865/ind_81_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9866/ind_82_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9867/ind_83_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9868/ind_84_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9869/ind_85_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9870/ind_86_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9871/ind_87_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9872/ind_88_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9873/ind_89_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9874/ind_90_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9877/ind_92_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9878/ind_93_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9879/ind_94_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9880/ind_95_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9881/ind_96_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9882/ind_97_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9883/ind_98_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9884/ind_99_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9885/ind_100_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9886/ind_101_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9887/ind_102_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9888/ind_103_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9933/ind_104_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9889/ind_105_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9890/ind_106_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9891/ind_107_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9892/ind_108_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9893/ind_109_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9894/ind_110_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9895/ind_111_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9896/ind_112_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9897/ind_113_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9898/ind_114_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9934/ind_115_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9899/ind_116_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9900/ind_117_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9901/ind_118_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9902/ind_119_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9903/ind_120_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9904/ind_121_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9905/ind_122_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9906/ind_123_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9907/ind_124_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9908/ind_125_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9909/ind_126_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9910/ind_127_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9911/ind_128_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9912/ind_129_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9913/ind_130_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9914/ind_131_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9915/ind_132_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9916/ind_133_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9917/ind_134_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9918/ind_135_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9919/ind_136_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9920/ind_137_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9921/ind_138_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9922/ind_139_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9923/ind_140_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9924/ind_141_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9925/ind_142_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9926/ind_143_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9927/ind_144_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9928/ind_145_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9936/ind_151_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9937/ind_152_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9938/ind_153_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9939/ind_154_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9940/ind_155_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9941/ind_156_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12682/ind_158_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12683/ind_159_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12684/ind_160_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/12685/ind_161_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9942/ind_162_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9943/ind_163_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9944/ind_164_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9945/ind_165_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9946/ind_166_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9947/ind_167_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9948/ind_168_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9949/ind_169_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9950/ind_170_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9951/ind_171_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9952/ind_172_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9953/ind_173_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9954/ind_174_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9955/ind_175_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9956/ind_176_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9957/ind_177_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9958/ind_178_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9959/ind_179_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9960/ind_180_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9961/ind_181_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9962/ind_182_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9963/ind_183_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9964/ind_184_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9965/ind_185_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9966/ind_186_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9967/ind_188_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9968/ind_189_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9969/ind_190_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9970/ind_191_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9971/ind_192_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9972/ind_193_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9973/ind_194_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9974/ind_195_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9976/ind_197_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9977/ind_198_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9978/ind_199_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9979/ind_200_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9980/ind_201_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9981/ind_202_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9982/ind_203_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9983/ind_204_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9984/ind_205_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9986/ind_206_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9987/ind_208_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9988/ind_210_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9989/ind_210_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9990/ind_211_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9991/ind_212_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9992/ind_213_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9993/ind_214_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9994/ind_216_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9995/ind_217_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10031/ind_218_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9996/ind_219_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9997/ind_220_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9998/ind_221_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9999/ind_222_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10000/ind_223_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10001/ind_224_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10002/ind_225_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10003/ind_226_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10004/ind_227_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10005/ind_228_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10006/ind_229_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10007/ind_230_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10008/ind_231_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10009/ind_232_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10010/ind_233_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10011/ind_234_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10012/ind_235_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10013/ind_236_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10014/ind_237_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10015/ind_238_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10016/ind_239_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10017/ind_240_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10018/ind_241_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10019/ind_242_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10020/ind_243_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10021/ind_244_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10022/ind_245_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10023/ind_246_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10024/ind_247_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10025/ind_248_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10026/ind_249_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10027/ind_250_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10028/ind_251_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10032/ind_253_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10033/ind_254_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10034/ind_255_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10035/ind_256_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10036/ind_257_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10037/ind_258_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10038/ind_259_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10039/ind_260_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10040/ind_261_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10041/ind_262_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10042/ind_263_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10043/ind_264_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10044/ind_265_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10045/ind_266_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10046/ind_267_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10047/ind_268_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10048/ind_269_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10049/ind_270_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10050/ind_271_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10051/ind_272_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10052/ind_273_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10053/ind_274_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10054/ind_275_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10055/ind_276_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10056/ind_277_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10057/ind_278_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10058/ind_279_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10059/ind_280_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10060/ind_281_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10061/ind_282_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10062/ind_283_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10063/ind_284_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10064/ind_285_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10065/ind_286_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10066/ind_287_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10067/ind_288_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10068/ind_289_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10070/ind_291_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10071/ind_292_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10072/ind_293_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10073/ind_294_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10074/ind_295_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10075/ind_296_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10076/ind_297_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10077/ind_298_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10078/ind_299_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10079/ind_300_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10080/ind_301_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10081/ind_302_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10082/ind_303_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10083/ind_304_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10084/ind_305_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10085/ind_306_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10086/ind_307_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10087/ind_308_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10089/ind_310_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10090/ind_311_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10091/ind_312_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10092/ind_313_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10093/ind_314_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10094/ind_315_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10095/ind_316_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10096/ind_317_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10104/ind_325_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10105/ind_326_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10106/ind_327_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10107/ind_328_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10108/ind_329_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10109/ind_330_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10110/ind_331_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10111/ind_332_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10112/ind_333_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10113/ind_334_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10114/ind_335_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10115/ind_336_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10116/ind_338_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10117/ind_339_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10118/ind_340_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10119/ind_341_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10120/ind_342_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10121/ind_343_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10122/ind_344_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10124/ind_346_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10125/ind_347_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10126/ind_348_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10127/ind_349_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10128/ind_350_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10129/ind_351_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10130/ind_352_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10131/ind_353_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10133/ind_355_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10134/ind_356_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10135/ind_357_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10136/ind_358_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10137/ind_359_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10138/ind_360_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10139/ind_361_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10140/ind_362_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10144/ind_364_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10145/ind_365_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10146/ind_366_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10147/ind_367_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10150/ind_370_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10151/ind_371_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10152/ind_372_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10153/ind_373_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10154/ind_374_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10155/ind_375_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10156/ind_376_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10157/ind_377_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10158/ind_378_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10159/ind_379_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10160/ind_380_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10161/ind_381_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10162/ind_382_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10163/ind_383_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10164/ind_384_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10165/ind_385_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10167/ind_387_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10168/ind_388_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10169/ind_389_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10170/ind_390_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10171/ind_391_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10172/ind_392_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10173/ind_393_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10174/ind_394_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10175/ind_395_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10176/ind_396_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10179/ind_399_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10180/ind_400_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10181/ind_401_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10182/ind_402_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10183/ind_403_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10184/ind_404_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10185/ind_405_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10186/ind_406_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10187/ind_407_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10188/ind_408_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10189/ind_409_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10190/ind_410_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10191/ind_411_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10197/ind_417_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10198/ind_418_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10215/ind_419_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10214/ind_420_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10216/ind_421_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10217/ind_422_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10218/ind_423_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10199/ind_425_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10200/ind_428_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10201/ind_429_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10202/ind_430_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10203/ind_431_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10204/ind_432_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10205/ind_433_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10206/ind_434_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10207/ind_435_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10208/ind_436_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10209/ind_437_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10210/ind_438_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10219/ind_439_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10224/ind_444_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10225/ind_445_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10226/ind_446_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10227/ind_447_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10228/ind_448_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10229/ind_449_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10232/ind_452_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10233/ind_453_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10234/ind_454_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10235/ind_455_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10236/ind_456_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10237/ind_457_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10238/ind_458_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10239/ind_459_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10240/ind_460_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10244/ind_464_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10245/ind_465_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10246/ind_466_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10247/ind_467_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10248/ind_468_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10253/ind_471_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10250/ind_473_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10255/ind_475_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10256/ind_476_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10257/ind_477_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10258/ind_478_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10260/ind_480_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10316/ind_485_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10317/ind_486_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10265/ind_489_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10266/ind_490_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10267/ind_491_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10268/ind_492_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10269/ind_493_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10295/ind_505_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10297/ind_507_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10298/ind_508_2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10299/ind_509_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10300/ind_510_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10301/ind_511_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10302/ind_512_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10303/ind_513_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10304/ind_514_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10305/ind_515_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10306/ind_516_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10319/ind_527_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10320/ind_528_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10321/ind_529_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10322/ind_530_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10323/ind_531_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10324/ind_532_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10325/ind_533_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10326/ind_534_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10327/ind_535_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10331/ind_539_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10332/ind_540_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10333/ind_541_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10334/ind_542_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10335/plo_543_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10337/ind_545_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10338/ind_546_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10340/ind_548_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10341/ind_549_2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10342/ind_550_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10343/ind_551_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10344/ind_552_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10345/ind_553_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10346/ind_554_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10347/ind_555_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10348/ind_556_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10408/ind_557_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10349/ind_558_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10350/ind_559_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10351/ind_560_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10352/ind_561_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10353/ind_562_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10356/ind_565_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10357/ind_566_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10358/ind_567_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10359/ind_568_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10360/ind_569_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10361/ind_570_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10362/ind_571_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10363/ind_572_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10364/ind_573_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10365/ind_574_2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10366/ind_575_2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10367/ind_576_2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10368/ind_577_2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10369/ind_578_2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10371/ind_580_2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10372/ind_581_2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10374/ind_583_2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10375/ind_584_2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10376/ind_585_2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10377/ind_586_2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10378/ind_587_2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10379/ind_588_2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10380/ind_589_2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10382/ind_591_2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10383/ind_592_2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10384/ind_593_2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10400/ind_609_2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10401/ind_610_2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10406/ind_618_2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10419/ind_627_2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10420/ind_628_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10424/ind_632_2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10425/ind_633_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10443/ind_651_2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10446/ind_654_2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10447/ind_655_2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10448/ind_656_2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10449/ind_657_2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10450/ind_658_2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10453/ind_661_2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10454/ind_662_2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10455/ind_663_2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10456/ind_664_2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10457/ind_665_2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10460/ind_669_2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10461/ind_670_2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10462/ind_671_2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10463/ind_672_2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10464/ind_673_2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10465/ind_674_2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10466/ind_675_2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10468/ind_677_2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10469/ind_678_2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10472/ind_681_2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10473/ind_682_2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10476/ind_685_2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10477/ind_686_2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10478/ind_687_2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10480/ind_689_2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10481/ind_690_2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10482/ind_691_2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10483/ind_692_2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10484/ind_693_2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10485/ind_694_2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10486/ind_695_2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10487/ind_696_2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10488/ind_697_2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10489/ind_698_2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10490/ind_699_2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10491/ind_700_2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10492/ind_701_2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10493/ind_702_2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10494/ind_703_2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10495/ind_704_2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10496/ind_705_2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10497/ind_706_2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10499/ind_708_2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10500/ind_709_2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10501/ind_710_2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10502/ind_711_2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10503/ind_712_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10504/ind_713_2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10505/ind_714_2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10506/ind_715_2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10507/ind_716_2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10508/ind_717_2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10510/ind_719_2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10511/ind_720_2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10512/ind_721_2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10544/ind_725_2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10545/ind_726_2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10546/ind_727_2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10547/ind_728_2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10548/ind_729_2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10549/ind_730_2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10550/ind_731_2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10551/ind_732_2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10552/ind_733_2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10562/ind_743_2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10563/ind_744_2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10564/ind_745_2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10565/ind_746_2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10567/ind_748_2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10568/ind_749_2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10569/ind_750_2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10570/ind_751_2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10571/ind_752_2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10572/ind_753_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10573/ind_754_2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10574/ind_755_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10575/ind_756_2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10576/ind_757_2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10577/ind_758_2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10578/ind_759_2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10579/ind_760_2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10580/ind_761_2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10581/ind_762_2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10582/ind_763_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10583/ind_764_2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10585/ind_766_2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10586/ind_767_2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10587/ind_768_2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10588/ind_769_2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10589/ind_770_2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10590/ind_771_2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10592/ind_773_2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10593/ind_774_2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10594/ind_775_2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10617/ind_787_2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10618/ind_788_2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10619/ind_789_2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10620/ind_790_2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10621/ind_791_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10622/ind_792_2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10623/ind_793_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10624/ind_797_2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10625/ind_798_2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10626/ind_799_2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10629/ind_807_2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10630/ind_808_2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10631/ind_810_2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10632/ind_811_2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10633/ind_812_2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10634/ind_815_2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10635/ind_816_2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10636/ind_817_2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10637/ind_818_2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10638/ind_819_2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10639/ind_820_2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10640/ind_821_2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10641/ind_822_2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10642/ind_823_2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10643/ind_824_2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10644/ind_825_2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10645/ind_826_2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10646/ind_827_2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10647/ind_828_2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10648/ind_829_2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9816/mocao_01_2021_-_comandante_joao_busnello.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9817/mocao_02_2021_-_wanderson_farias.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9985/mocao_03_2021_-thais_pardal_barbosa.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10274/mocao_04_2021_-_omar_peres.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10275/mocao_05_2021_-_pm_rene.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10276/mocao_06_2021_-_pm_martimiliano.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10277/mocao_07_2021_-_pm_gleidson.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10278/mocao_08_2021_-_dr_romero_batalha.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10279/mocao_09_2021_-_bruno_martinez.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10280/mocao_10_2021_-_jefferson_de_sa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10281/mocao_11_2021_-_gustavo_tutuca.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10282/mocao_12_2021_-_erica_paes.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10283/mocao_13_2021_-_rose_margareth.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10516/mocao_14_2021_-_julia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10517/mocao_15_2021_-_ticiane_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10518/mocao_16_2021_-_alexandre_viana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10519/mocao_17_2021_-_carlos_eduardo_granadeiro.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10520/mocao_18_2021_-_paulo_roberto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10521/mocao_19_2021_-_monique_almeida.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10523/mocao_21_2021_-_cleide_paixao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10524/mocao_22_2021_-_lincoln_pontual.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10525/mocao_23_2021_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10526/mocao_24_2021_-_secretaria_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10527/mocao_25_2021_-_cra-rj_elizabeth.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10528/mocao_26_2021_-_cra-rj_leocir.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10529/mocao_27_2021_-_cra-rj_francisco.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10530/mocao_28_2021_-_cra-rj_virgilio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10531/mocao_29_2021_-_cra-rj_helio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10532/mocao_30_2021_-_cra-rj_raquel.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10533/mocao_31_2021_-_cra-rj_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10534/mocao_32_2021_-_cra-rj_geneci.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10535/mocao_33_2021_-_cra-rj_agamenon.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10536/mocao_34_2021_-_cra-rj_savio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10537/mocao_35_2021_-_cra-rj_renato.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10538/mocao_36_2021_-_ricardo_boaretto_soares.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10540/mocao_38_2021_-_popularizacao_astronomia_vale_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10541/mocao_39_2021_-_equipe_brasileira_olimpiada.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10653/mocao_40_2021_-_policial_civil_moacir.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10654/mocao_41_2021_-_policial_civil_paulo.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10655/mocao_42_2021_-_dr_vitor__comissao_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10656/mocao_43_2021_-_equipe_comissao_de_defesa_do_consumidor.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10657/mocao_44_2021_-_ginastica_de_trampolim.doc" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10141/pdi_363_2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10223/pdi_443_2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10373/pdi_582_2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10438/pdi_646_2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10467/pdi_676_2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9975/plc_196_2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10123/plc_345_2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10196/plc_416_2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10286/plc_496_2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10396/plo_605_2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10444/plc_652_2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_18_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9800/plo_19_2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9801/plo_20_2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9802/plo_21_2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9814/plo_33_2021.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9929/plo_146_2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9930/plo_147_2021.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9931/plo_148_2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9932/plo_149_2021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9935/plo_150_2021.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10029/plo_252_2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10069/plo_290_2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10097/plo_318_2021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10098/plo_319_2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10099/plo_320_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10100/plo_321_2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10101/plo_322_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10102/plo_323_2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10103/plo_324_2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10132/plo_354_2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10148/plo_368_2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10149/plo_369_2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10166/plo_386_2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10177/plo_397_2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10178/plo_398_2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10193/plo_412_2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10192/plo_413_2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10194/plo_414_2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10211/plo_424_2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10212/plo_426_2021.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10213/plo_427_2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10220/plo_440_2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10221/plo_441_2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10222/plo_442_2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10230/plo_450_2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10231/plo_451_2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10241/plo_461_2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10242/plo_462_2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10243/plo_463_2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10251/plo_469_2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10252/plo_470_2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10249/plo_472_2021.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10254/plo_474_2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10259/plo_479_2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10261/plo_481_2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10262/plo_482_2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10263/plo_483_2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10264/plo_484_2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10272/plo_487_2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10273/plo_488_2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10270/plo_494_2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10271/plo_495_2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10289/plo_499_2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10290/plo_500_2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10291/plo_501_2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10293/plo_503_2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10294/plo_504_2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10296/plo_506_2021_completo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10328/plo_536_2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10329/plo_537_2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10330/plo_538_2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10336/plo_544_2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10354/plo_563_2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10355/plo_564_2021.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10370/plo_579_2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10385/plo_594_2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10386/plo_595_2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10393/plo_602_2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10397/plo_606_2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10402/plo_611_2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10434/plo_642_2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10435/plo_643_2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10436/plo_644_2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10437/plo_645_2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10451/plo_659_2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10452/plo_660_2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10459/plo_668_2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10470/plo_679_2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10471/plo_680_2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10474/plo_683_2021_completo_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10475/plo_684_2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10479/plo_688_2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10498/plo_707_2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10509/plo_718_2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10513/plo_722_2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10543/plo_724_2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10553/plo_734_2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10554/plo_735_2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10555/plo_736_2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10556/plo_737_2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10557/plo_738_2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10558/plo_739_2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10559/plo_740_2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10560/plo_741_2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10561/plo_742_2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10566/plo_747_2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10584/plo_765_2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10591/plo_772_2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10595/plo_776_2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10602/plo_778_2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10603/plo_779_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10596/plo_781_2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10597/plo_782_2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10598/plo_783_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10599/plo_784_2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10600/plo_785_2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10605/plo_786_2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10606/plo_795_2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10607/plo_796_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10608/plo_802_2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10609/plo_803_2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10610/plo_804_2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10611/plo_805_2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10612/plo_806_2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10613/plo_809_2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10614/plo_813_2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10615/plo_814_2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10650/plo_831_2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10651/plo_832_2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10652/plo_833_2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9876/pre_34_2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/9875/pre_91_2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10287/pre_497_2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10288/pre_498_2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10292/pre_502_2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10318/pre_526_2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10339/pre_547_2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10381/pre_590_2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10387/pre_596_2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10388/pre_597_2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10389/pre_598_2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10390/pre_599_2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10391/pre_600_2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10392/pre_601_2021.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10394/pre_603_2021.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10395/pre_604_2021.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10398/pre_607_2021.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10399/pre_608_2021.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10403/pre_612_2021.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10404/pre_613_2021.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10405/pre_614_2021.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10407/pre_615_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10409/pre_616_2021.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10410/pre_617_2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10411/pre_619_2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10412/pre_620_2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10413/pre_621_2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10414/pre_622_2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10415/pre_623_2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10416/pre_624_2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10417/pre_625_2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10418/pre_626_2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10421/pre_629_2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10422/pre_630_2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10423/pre_631_2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10426/pre_634_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10427/pre_635_2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10428/pre_636_2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10429/pre_637_2021.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10430/pre_638_2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10431/pre_639_2021.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10432/pre_640_2021.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10433/pre_641_2021.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10439/pre_647_2021.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10440/pre_648_2021.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10441/pre_649_2021.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10442/pre_650_2021.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10458/pre_666_2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10542/pre_723_2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10616/pre_794_2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10195/veto_415_2021.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2021/10649/veto_total_830_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H877"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>