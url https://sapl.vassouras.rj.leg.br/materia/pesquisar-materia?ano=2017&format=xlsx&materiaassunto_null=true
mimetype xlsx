--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -54,3216 +54,3216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Rosi Farias</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>ACRESCENTA-SE O PARÁGRAFO 4º NO ART.1º DO PROJETO DE LEI Nº 31/2017 QUE DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7647/7647_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7647/7647_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA-SE NO ARTIGO 3º DO PROJETO DE LEI Nº 100/2017 QUE DISPÕE SOBRE A COMERCIALIZAÇÃO DOS PLANOS DE ASSISTÊNCIA MÉDICA.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fábio Rodrigues</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.1º  DO PROJETO DE LEI Nº 326/2017</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7672/7672_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7672/7672_texto_integral.doc</t>
   </si>
   <si>
     <t>SUBEMENDA: ALTERA A REDAÇÃO DO INCISO I DO §1º DO ART.69, CONSTANTE NA EMENDA MODIFICATIVA Nº 03/2017</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Kiko Brando</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8080/8080_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8080/8080_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O §4º NO ART.1º DO PROJETO DE LEI Nº 625/2017 QUE DISPÕE SOBRE: CONCEDE INCENTIVOS FISCAIS A INDÚSTRIAS E HOTÉIS QUE VIEREM A SE INSTALAR NO MUNICÍPIO, OU NELE AMPLIEM SUAS ATIVIDADES</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8081/8081_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8081/8081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O ART.2º DO PROJETO DE LEI Nº 625/2017 QUE DISPÕE SOBRE: CONCEDE INCENTIVOS FISCAIS A INDÚSTRIAS E HOTÉIS QUE VIEREM A SE INSTALAR NO MUNICÍPIO, OU NELE AMPLIEM SUAS ATIVIDADES</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8082/8082_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8082/8082_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE O ART.4º DO PROJETO DE LEI Nº 625/2017 QUE DISPÕE SOBRE: CONCEDE INCENTIVOS FISCAIS A INDÚSTRIAS E HOTÉIS QUE VIEREM A SE INSTALAR NO MUNICÍPIO, OU NELE AMPLIEM SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8083/8083_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8083/8083_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE TEXTO AOS ARTIGOS 5º E 6º DO PROJETO DE LEI Nº 677/2017 QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIOS, NOS TERMOS DO ARTIGO 68 E 69 DA LEI FEDERAL 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8084/8084_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8084/8084_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE O ART. 4º DO PROJETO DE LEI Nº 677/2017 QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIOS, NOS TERMOS DO ARTIGO 68 E 69 DA LEI FEDERAL 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dr. Rodrigo Paixão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8085/8085_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8085/8085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.4º  DO PROJETO DE LEI Nº 646/2017 QUE ORÇA A RECEITA E FICA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8086/8086_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8086/8086_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ART.2º, DO PROJETO DE LEI COMPLEMENTAR Nº 684/2017 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8087/8087_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8087/8087_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE VALOR DESTINADO PARA VIGILÂNCIA SANITÁRIA NA DOTAÇÃO DE PESSOAS JURÍDICAS E DE PESSOAS FÍSICAS DO PROJETO DE LEI Nº 646/2017 QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8088/8088_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8088/8088_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE VALOR DESTINADO PARA O FUNDO MUNICIPAL DE SAÚDE NAS DOTAÇÕES DOS SERVIÇOS EMERGENCIAIS HOSPITALARES, ASSISTÊNCIA AO PORTADOR DE DEFICIÊNCIA E ASSISTÊNCIA FARMACÊUTICA DO PROJETO DE LEI Nº 646/2017 QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Manoel Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7361/7361_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7361/7361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ELABORE UM PROJETO PARA CONSTRUÇÃO DE SUB UNIDADE DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA NA ESQUINA DA ALEGRIA, NA RUA MANOEL BONIFÁCIO, ATRÁS DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7362/7362_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7362/7362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ELABORE UM PROJETO PARA REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO NA RUA OTÁVIO SALLES, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7363/7363_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7363/7363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE FAÇA A ILUMINAÇÃO PÚBLICA EM TODA A  AVENIDA INDUSTRIAL, NA ENTRADA DO DISTRITO DE IPIRANGA.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7364/7364_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7364/7364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE QUE FAÇA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM URGÊNCIA NA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, QUE LIGA OS DISTRITOS DE ITAKAMOSI, DEMÉTRIO RIBEIRO E BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7365/7365_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7365/7365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA DA RUA MANOEL BONIFÁCIO, QUE VAI DA ESQUINA DA ALEGRIA ATÉ DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7366/7366_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7366/7366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7367/7367_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7367/7367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA PEDRO IVO DA COSTA, NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7368/7368_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7368/7368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE CASAS POPULARES NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7369/7369_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7369/7369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE CAPELA MORTUÁRIA NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7370/7370_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7370/7370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DA CONSTRUÇÃO DE UM PÓLO INDUSTRIAL NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7371/7371_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7371/7371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INTERCEDER JUNTO AO CORPO DE BOMBEIRO PARA IMPLANTAÇÃO DO BOMBEIRO MIRIM NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7372/7372_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7372/7372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REVITALIZAÇÃO DO CAMPO DE FUTEBOL DO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7373/7373_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7373/7373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE CAPELA EM POCINHOS.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7376/7376_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7376/7376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONFECÇÃO DE UNIFORMES PARA OS FUNCIONÁRIOS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7377/7377_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7377/7377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE SANITÁRIOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7378/7378_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7378/7378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE SALA DE ESTAR NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7385/7385_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7385/7385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INTERRUPÇÃO NO TRÂNSITO DE VEÍCULOS NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS DO Nº 01 AO Nº 400, NAS NOITES DE SEXTA-FEIRA E SÁBADO DAS 22:00 ÀS 2:00 HORAS.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7379/7379_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7379/7379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, Nº 155, CENTRO.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7380/7380_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7380/7380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INSTALAÇÃO DE SISTEMA DE ILUMINAÇÃO NO CAMPO DE FUTEBOL DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7381/7381_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7381/7381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA DO COLÉGIO MUNICIPAL PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7382/7382_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7382/7382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA COM COBERTURA DA QUADRA POLIESPORTIVA JOÃO SANTANA SILVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7383/7383_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7383/7383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INSTALAÇÃO DE SISTEMA DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO MUNICIPAL DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7384/7384_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7384/7384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REVITALIZAÇÃO DA PRAÇA ROCHA MIRANDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7387/7387_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7387/7387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUIR O MERCADO PRODUTOR.</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7388/7388_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7388/7388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE DETERMINAR A REVITALIZAÇÃO DA PRAÇA EUFRÁSIA TEIXEIRA LEITE.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Marquinhos Batalha</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7391/7391_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7391/7391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O REPARO ASFÁLTICO NO FINAL DA RUA PROFESSOR ZÓZIMO GUIMARÃES, LOCALIZADA NO BAIRRO MELLO AFONSO, PRÓXIMO A PRAÇA LÁ EXISTENTE.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7392/7392_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7392/7392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE TRANSFORMAR A ESTAÇÃO FERROVIÁRIA DE ANDRADE PINTO EM UM CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7393/7393_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7393/7393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7394/7394_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7394/7394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE TRANSFORMAR A ANTIGA ESCOLA AUGUSTO VAZ, EM ANDRADE PINTO, EM CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7395/7395_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7395/7395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CRIAÇÃO DE CICLOVIA NA RUA ABEL JOSÉ MACHADO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7396/7396_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7396/7396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO COMANDANTE DO 10º BATALHÃO DA POLÍCIA MILITAR PARA INSTALAÇÃO DE UM DPO EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7398/7398_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7398/7398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INTERCEDER JUNTO A LIGHT PARA REVISÃO DA REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7399/7399_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7399/7399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS QUE FAÇA LEVANTAMENTO URGENTE DAS RUAS QUE ESTÃO COM FALTA DE ILUMINAÇÃO PÚBLICA E TOME AS DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7400/7400_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7400/7400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR SISTEMA DE MONITORAMENTO COM CÂMERAS.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>José Maria Capute</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7401/7401_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7401/7401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA EM FERREIROS.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7402/7402_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7402/7402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE PROVIDENCIE MELHORIA NA ILUMINAÇÃO DA RJ 115.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7403/7403_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7403/7403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BARREIRO.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7404/7404_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7404/7404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA RUA JOSÉ BATISTA NETO, Nº 84, RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7405/7405_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7405/7405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL O RECAPEAMENTO E A MANUTENÇÃO DO ASFALTO DA RUA JOSÉ MONTEIRO SOARES FILHO, MATADOURO.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7406/7406_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7406/7406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ÁREA DE CARGA E DESCARGA NA RUA MARIA AGOSTINHA EM FRENTE AO Nº 16.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7407/7407_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7407/7407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL LIMPEZA URBANA DA RUA ALDO CAVALI, NO CENTRO.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7408/7408_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7408/7408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA RUA PEDRO SAYAD, Nº 700, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7409/7409_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7409/7409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE VESTIÁRIO NA QUADRA POLIESPORTIVA DO BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7410/7410_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7410/7410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A SUBSTITUIÇÃO DE PONTE DE MADEIRA POR PONTE DE ALVENARIA ENTRE A RUA JOSÉ MONTEIRO SOARES FILHO E A RJ-115, NO MATADOURO.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7411/7411_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7411/7411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A INSTALAÇÃO DE SINALIZAÇÃO NO CRUZAMENTO DA LINHA FÉRREA, SITUADA NA RUA ANTÔNIO COSTA RAMOS.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7412/7412_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7412/7412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE CRIE UM PÓRTICO EM ANDRADE PINTO, SITUADO NA RUA GERALDO SILVEIRA.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7413/7413_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7413/7413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE CRIE CURSOS DE FORMAÇÃO E CAPACITAÇÃO DE JOVENS E ADULTOS, NO COLÉGIO MUNICIPAL PREFEITO PEDRO IVO DA COSTA.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7414/7414_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7414/7414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE CRIE UMA BIBLIOTECA PÚBLICA NO PRÉDIO DA SUBPREFEITURA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7415/7415_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7415/7415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, UMA REFORMA GERAL NO CENTRO SOCIAL DE ANDRADE PINTO, SITUADO NA PRAÇA ROCHA MIRANDA.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7416/7416_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7416/7416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE ILUMINAÇÃO NA RJ-127, NO TRECHO DA ESCOLA RAUL BANDEIRA ATÉ O PONTO DE ÔNIBUS INSTALADO NO LOCAL.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7417/7417_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7417/7417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROCEDA O RECOLHIMENTO DE LIXOS E ENTULHOS NA AVENIDA INDUSTRIAL, NO DISTRITO DE IPIRANGA.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7418/7418_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7418/7418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROCEDA O RECOLHIMENTO DE LIXOS E ENTULHOS NA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, NO DISTRITO DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7419/7419_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7419/7419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE OBRA DE PAVIMENTAÇÃO DA RUA MARIA QUITÉRIA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7420/7420_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7420/7420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE OBRA DE PAVIMENTAÇÃO EM 7KM DA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, ENTRE DEMÉTRIO RIBEIRO E BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7421/7421_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7421/7421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MANUTENÇÃO URGENTE DA CABECEIRA DA PONTE NA ALTURA DA FAZENDA SÃO ROQUE, NA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7422/7422_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7422/7422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE REALIZE A CONSTRUÇÃO DE 02 BUEIROS NA ESTRADA DOM CARLOS, CANANÉIA.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7423/7423_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7423/7423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE REALIZE A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA 5, ALTURA DO Nº 25, REPRESA, GRECCO.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7424/7424_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7424/7424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE REALIZE MANUTENÇÃO DA ESTRADA VICINAL DOM CARLOS, CANANÉIA.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7425/7425_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7425/7425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE REALIZE MANUTENÇÃO DA ESTRADA VICINAL QUE LIGA A FAZENDA DE UBÁ À SAMAMBAIA.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7426/7426_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7426/7426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE REALIZE MANUTENÇÃO DA ESTRADA VICINAL QUE LIGA ANDRADE PINTO À FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7427/7427_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7427/7427_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR O ESTACIONAMENTO ROTATIVO.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7428/7428_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7428/7428_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA INSTALAÇÃO DE UMA PARADA DE ÔNIBUS NO BAIRRO DO BARREIRO</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7429/7429_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7429/7429_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INTERCEDER JUNTO AS OPERADORAS DE TELEFONIA MÓVEL E INTERNET PARA MELHORIAS NOS SERVIÇOS PRESTADOS AO MUNICÍPIO</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7430/7430_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7430/7430_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR COM URGÊNCIA CONTENÇÃO DE ENCOSTAS NAS ÁREAS DE RISCOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7431/7431_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7431/7431_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A GUARDA MIRIM NO MUNICÍPIO</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7432/7432_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7432/7432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ESTADUAL ANDRÉ CÔRREA QUE INTERCEDA JUNTO A CEDAE PARA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE ÁGUA NO CONJUNTO HABITACIONAL NA TOCA DOS LEÕES, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7433/7433_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7433/7433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ESTADUAL ANDRÉ CÔRREA QUE INTERCEDA JUNTO A CEDAE PARA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE ÁGUA NO CONDOMÍNIO INDUSTRIAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7434/7434_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7434/7434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INSTALAÇÃO DE BRAÇOS COM SAPATA PARA ILUMINAÇÃO PÚBLICA COM 01 (UM) METRO NA LADEIRA CAMPO LIMPO, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7435/7435_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7435/7435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A PODA DAS ÁRVORES DA RUA GENERAL OSÓRIO, CENTRO.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7436/7436_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7436/7436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A AQUISIÇÃO POR PARTE DA SECRETARIA MUNICIPAL DE SAÚDE DE APARELHO DE ULTRASSONOGRAFIA PARA REALIZAÇÃO DE EXAME DE ULTRASSOM.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7439/7439_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7439/7439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A ACCIONA COM URGÊNCIA PARA REALIZAÇÃO DE REFORMA NOS ABRIGOS DE PASSAGEIROS DA BR 393, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7440/7440_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7440/7440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA COM URGÊNCIA JUNTO A SECRETARIA COMPETENTE PARA REALIZAÇÃO DE REPAROS E TROCA DO QUADRO DE DISTRIBUIÇÃO DE ENERGIA DA PRAÇA ARMÊNIO DA ROCHA MIRANDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7441/7441_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7441/7441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REATIVAR O CENTRO DE INCLUSÃO DIGITAL EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7442/7442_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7442/7442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ACCIONA QUE REALIZE A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA BR 393, PRÓXIMO A PRIMEIRA ENTRADA DE ANDRADE PINTO, SENTIDO VASSOURAS. (PARA QUEM VEM DE PARAÍBA, DEPOIS DA PONTE, A PRIMEIRA ENTRADA)</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7443/7443_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7443/7443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS COM COLOCAÇÃO DE MEIO FIO NA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7444/7444_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7444/7444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR DE VIGILÂNCIA SANITÁRIA UMA VISTORIA URGENTE NO BAIRRO CAMPO LIMPO QUE VEM TENDO CASOS DE COBRAS PEÇONHENTAS,PRINCIPALMENTE NO LOTEAMENTO VENEZA PARK.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7445/7445_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7445/7445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR GUIA DE EVENTOS TURÍSTICOS, CULTURAL E ESPORTIVO.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7446/7446_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7446/7446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA JUNTA COMERCIAL DO ESTADO DO RIO DE JANEIRO, QUE VIABILIZE UMA PARCERIA COM A PREFEITURA DE VASSOURAS PARA INSTALAR UM POSTO DE ATENDIMENTO AOS COMERCIANTES E EMPRESÁRIOS, NO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA FUNDAÇÃO LEÃO XIII QUE ESTUDE A VIABILIDADE DE REALIZAR O PROJETO NOVO OLHAR EM VASSOURAS.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7449/7449_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7449/7449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA TAMOIOS, EM POCINHOS.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7450/7450_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7450/7450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA AVANHANDAVA, EM POCINHOS.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7451/7451_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7451/7451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA RUA ANTONIO AMARAL CUNHA, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7452/7452_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7452/7452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NO COMEÇO DA RUA PLÍNIO MAGALHÃES, PRÓXIMO AO PONTO DE ÔNIBUS DA PRAÇA, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7453/7453_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7453/7453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA PROJETADA A, NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMULAÇÃO DO FLUXOGRAMA PARA PACIENTES ONCOLÓGICOS, COM TUBERCULOSE OU SOROLOGIA POSITIVA PARA HIV, PARA QUE ESSES PACIENTES DIRIJAM-SE DIRETAMENTE À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7455/7455_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7455/7455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA DE OBRAS QUE REALIZE UM ESTUDO PARA REALIZAÇÃO DE REPARO DA ILUMINAÇÃO DAS RUAS DE ANDRADE COSTA E GLÓRIA.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7456/7456_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7456/7456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O REPARO DA ILUMINAÇÃO E DA PARTE ELÉTRICA DA QUADRA POLIESPORTIVA DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7459/7459_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7459/7459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL IMPLANTAÇÃO DE MÃO ÚNICA NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO &amp;#8220;LINHA&amp;#8221;.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7460/7460_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7460/7460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE LOCALIZADOS NA RUA ANTÔNIO FRANCISCO, Nº 355 E 480, ITAKAMOSI.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7461/7461_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7461/7461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7462/7462_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7462/7462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DE CRIAR VAGAS TEMPORÁRIAS PARA O JARDIM DE INFÂNCIA FAVINHO DE MEL, EM ANDRADE COSTA.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7463/7463_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7463/7463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DE MANILHAMENTO EM FRENTE AO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7464/7464_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7464/7464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7465/7465_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7465/7465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7466/7466_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7466/7466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INSTALAÇÃO DE BEBEDOURO NO "CENTRO DE FISIOTERAPIA DO LAR DOS IDOSOS", SITUADO NA TRAVESSA PAULO TORRES, Nº 119.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7467/7467_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7467/7467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE FORNEÇA VALE TRANSPORTE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7469/7469_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7469/7469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE A VIAÇÃO PEDRO ANTÔNIO INCLUA EM SEU PORTFÓLIO DE PRESTAÇÃO DE SERVIÇOS, LINHA DE TRANSPORTE PÚBLICO QUE CONTEMPLE A RUA GENERAL NIEMEYER, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7470/7470_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7470/7470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE A VIAÇÃO PEDRO ANTÔNIO INCLUA EM SEU PORTFÓLIO DE PRESTAÇÃO DE SERVIÇOS, LINHA DE TRANSPORTE PÚBLICO QUE CONTEMPLE A RUA EDGAR BALARD, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7471/7471_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7471/7471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE A VIAÇÃO PEDRO ANTÔNIO INCLUA EM SEU PORTFÓLIO DE PRESTAÇÃO DE SERVIÇOS, LINHA DE TRANSPORTE PÚBLICO QUE CONTEMPLE A RUA DR MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7472/7472_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7472/7472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE A VIAÇÃO PEDRO ANTÔNIO INCLUA EM SEU PORTFÓLIO DE PRESTAÇÃO DE SERVIÇOS, LINHA DE TRANSPORTE PÚBLICO QUE CONTEMPLE A RUA SÃO JOSÉ, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7473/7473_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7473/7473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA ANTONIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7474/7474_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7474/7474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7475/7475_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7475/7475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7476/7476_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7476/7476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7478/7478_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7478/7478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA JULIANA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7479/7479_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7479/7479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7480/7480_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7480/7480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA ASSEMBLEIA DE DEUS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7481/7481_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7481/7481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7482/7482_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7482/7482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA ORLANDO GOMES DOS REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7483/7483_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7483/7483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DAS CANALETAS DE ESCOAMENTO DE ÁGUA PLUVIAL DA ESTRADA MASSAMBARÁ X ALIANÇA.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7484/7484_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7484/7484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ONZE, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7485/7485_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7485/7485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA NIR LOPES, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7486/7486_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7486/7486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA FORTUNATO DELGADO MOTTA FILHO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7487/7487_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7487/7487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA CINCO-B, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7488/7488_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7488/7488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA DEZ (BAIANINHO), EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7489/7489_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7489/7489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7490/7490_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7490/7490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA SEIS (JOÃO SALLES), EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7491/7491_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7491/7491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA OITO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7492/7492_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7492/7492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE OPERAÇÃO TAPA BURACO DA RUA AYRTON SENNA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7494/7494_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7494/7494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ÁREA DE CARGA E DESCARGA NA RUA JUIZ MACHADO JÚNIOR EM FRENTE AO Nº 28.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7496/7496_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7496/7496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA PRAÇA ROCHA MIRANDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7497/7497_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7497/7497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA DOMINGOS COELHO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7498/7498_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7498/7498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7499/7499_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7499/7499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA ANTÔNIO DA COSTA RAMOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7500/7500_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7500/7500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS ÓRGÃO COMPETENTES A MANUTENÇÃO GERAL DA GRAMA DO CAMPO DE FUTEBOL DO CARRAPATÃO, LOCALIZADO NO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7501/7501_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7501/7501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES A REFORMA URGENTE DO CORETO DA PRAÇA JOSÉ DE MIRANDA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7502/7502_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7502/7502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ELABORE UM PROJETO E BUSQUE RECURSOS PARA OBRA DE ALARGAMENTO E MANUTENÇÃO DA PONTE DA FAZENDA SÃO ROQUE, LOCALIZADA NA AV. PREFEITO CARLOS EUGÊNIO MEXIAS, NA ALTURA DA ENTRADA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7503/7503_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7503/7503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL ELABORE UM PROJETO E BUSQUE RECURSOS PARA A REFORMA DOS VESTIÁRIOS DO CAMPO DO AMÉRICA F.C. EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7504/7504_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7504/7504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL ELABORE UM PROJETO E BUSQUE RECURSOS PARA INSTALAÇÃO DE UMA CRECHE NO BAIRRO DA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7505/7505_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7505/7505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO COM A SECRETARIA COMPETENTE  A ILUMINAÇÃO DA RUA TUPACERETÁ, EM POCINHOS. </t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7506/7506_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7506/7506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO COM A SECRETARIA COMPETENTE  A ILUMINAÇÃO DA RUA TAMOIOS, EM POCINHOS. </t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7507/7507_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7507/7507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO COM A SECRETARIA COMPETENTE  A ILUMINAÇÃO DA RUA AVANHANDAVA, EM POCINHOS. </t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7508/7508_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7508/7508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A UTILIZAÇÃO DO PRÉDIO DESATIVADO DA ESCOLA MUNICIPAL BRIGADEIRO, LOCALIZADA EM POCINHOS PARA A REALIZAÇÃO DA ASSOCIAÇÕES DE MORADORES DO BAIRRO.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7509/7509_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7509/7509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A UTILIZAÇÃO DO PRÉDIO DESATIVADO DA ESCOLA MUNICIPAL BRIGADEIRO, LOCALIZADA EM POCINHOS PARA A IMPLANTAÇÃO DE SUB UNIDADE DE ESTRATÉGIA DA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7510/7510_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7510/7510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR CADASTRO E CERTIFICADOS DE INTERESSE TURÍSTICO E  CURSOS DE CONDUTORES.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7511/7511_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7511/7511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PROMOVER PARCERIAS COM MORADORES PARA REFORMA E CONSTRUÇÃO DE CALÇADAS EM FRENTE SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7512/7512_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7512/7512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE O LEVANTAMENTO DE LEIS MUNICIPAIS QUE ESTÃO EM VIGOR E NÃO VEM SENDO CUMPRIDAS.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7513/7513_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7513/7513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A CAPINA NA TRAVESSA ARGEMIRO C. DE OLIVEIRA, QUE LIGA A RUA PRESIDENTE VARGAS COM A RUA MIRENA, NA SEDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7514/7514_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7514/7514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA DO CALÇADÃO DO PAQUERAS.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7515/7515_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7515/7515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA DO LARGO DA FEIRA.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7518/7518_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7518/7518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR.PRESIDENTE DA CÂMARA MUNICIPAL, VEREADOR SANDRO DELGADO, LICITAÇÃO PARA EXPLORAÇÃO DE ÁREA ANEXA AO PRÉDIO DA CÂMARA.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7519/7519_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7519/7519_texto_integral.pdf</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7520/7520_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7520/7520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE PATROLAMENTO COM LIMPEZA DA ESTRADA ORLANDO DE LIMA COELHO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7521/7521_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7521/7521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DAS CANALETAS DE ESCOAMENTO DE ÁGUA PLUVIAL DA ESTRADA MASSAMBARÁ X CANANÉIA.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7522/7522_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7522/7522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE REFORMA COM URGÊNCIA NA ACADEMIA AO AR LIVRE EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7523/7523_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7523/7523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A CONSTRUÇÃO DE SEDE COM VESTIÁRIO NO CAMPO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7524/7524_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7524/7524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA FAZENDA DA GLÓRIA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7525/7525_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7525/7525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA FAZENDA DA GLÓRIA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7526/7526_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7526/7526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA DE SAÚDE PARA QUE A UNIDADE DE SAÚDE FAMÍLIA DE ANDRADE PINTO NÃO FIQUE SEM MÉDICO.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7527/7527_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7527/7527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA BENILDO REIS EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7528/7528_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7528/7528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA FELICIANO SODRÉ EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7529/7529_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7529/7529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA PREFEITO EDMUNDO BERNARDES EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7530/7530_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7530/7530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA VILA ERNESTO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7531/7531_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7531/7531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A VIABILIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA ASSEMBLEIA DE DEUS EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7532/7532_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7532/7532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR EM TODOS PRÉDIOS PÚBLICOS OBRAS PARA ACESSIBILIDADE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7533/7533_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7533/7533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR ÁREA DE LAZER NA ANTIGA GARAGEM DA PREFEITURA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7534/7534_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7534/7534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A FITOTERAPIA NA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7535/7535_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7535/7535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE AÇÕES GOVERNAMENTAIS DE INCLUSÃO SOCIAL DOS MUNÍCIPES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7538/7538_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7538/7538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE REFORMA NO PARQUE INFANTIL EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7539/7539_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7539/7539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA REFORMA GERAL NA PONTE PRÓXIMA A IGREJA NA FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7540/7540_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7540/7540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA CONSTRUÇÃO DE GAVETAS NO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7541/7541_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7541/7541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA AMPLIAÇÃO DO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7542/7542_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7542/7542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE REFORMA GERAL NA ANTIGA ESCOLA HOJE SUB UNIDADE DE SAÚDE, NA FAZENDA DA GLÓRIA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Silvinho</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7543/7543_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7543/7543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE PONTO DE ÔNIBUS NA LOCALIDADE DA ESTRADA PIRAUÍ X SANTA RITA, EM PIRAUÍ.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7544/7544_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7544/7544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUIR CALÇADA PARA PEDESTRES NA RUA GENERAL NIEMEYER DO LADO DIREITO DE QUEM SOBE (SUBIDA DO MORRO DO GENERAL).</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7545/7545_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7545/7545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE UM ESTUDO SOBRE AS CONDIÇÕES DE ILUMINAÇÃO DA RUA IRMÃ MARIA AGOSTINHA, NAS PROXIMIDADES DO Nº 14, EM PIRAUÍ.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7546/7546_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7546/7546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE PONTE DE CIMENTO NA LOCALIDADE DE CAPIM ANGOLA.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7547/7547_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7547/7547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE ACADEMIA AO AR LIVRE PRÓXIMO A IGREJA CATÓLICA DE PIRAUÍ.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7548/7548_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7548/7548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAR ABRIGO DE PASSAGEIROS NO BAIRRO SANTA AMÁLIA EM FRENTE AO ESTABELECIMENTO MAGRAN</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7549/7549_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7549/7549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ESTADUAL ANDRÉ CÔRREA QUE INTERCEDA JUNTO A SECRETARIA DE MEIO AMBIENTE PARA QUE O CAMINHÃO COLETA SELETIVA SOLIDÁRIA SEJA ENVIADO PARA VASSOURAS.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7550/7550_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7550/7550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PATROLAMENTO NA ESTRADA FAUSTINO PORTO, NA BR 393, ALTURA DO KM 206.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7551/7551_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7551/7551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE OBRAS DE ACESSIBILIDADE NO CENTRO MUNICIPAL DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7552/7552_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7552/7552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A OPERADORA DE TELEFONIA TIM PARA IMPLANTAÇÃO DOS SEUS SERVIÇOS NO DISTRITO DE ITAKAMOSI, BENEFICIANDO TAMBÉM OS DISTRITOS DE DEMÉTRIO RIBEIRO E ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7553/7553_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7553/7553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O ASFALTAMENTO DA RUA ANTÔNIO MEIRELES GOMES, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7554/7554_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7554/7554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O ASFALTAMENTO DA RUA DÉCIO DE SOUZA CARAVANA, NO PARQUE ESPERANÇA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7555/7555_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7555/7555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PRESIDENTE DA FUSVE A CONSTRUÇÃO DE UM CENTRO DE CONVENÇÕES.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7556/7556_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7556/7556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COLOCAÇÃO DE CAÇAMBA DE LIXO NA RUA DO BINGUE, NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7557/7557_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7557/7557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO NA RUA DO BINGUE, NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7558/7558_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7558/7558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO COM MANUTENÇÃO DA RUA ANTÔNIO RIBEIRO LEAL, NO MADRUGA.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7559/7559_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7559/7559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE UNIFORME PARA OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7560/7560_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7560/7560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ELABORE UM PROJETO E BUSQUE RECURSOS JUNTO A CEDAE PARA REALIZAÇÃO DE OBRA DE UM  TRONCO ALIMENTADOR COM 1750M DE TUBO DE FERRO FUNDIDO DE 200MM, SAINDO DA ETA ATÉ A RUA AGOSTINHO S. AMARAL, NO ENTRONCAMENTO COM A VILA ODETE L. DANTAS, EM VASSOURAS.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Jeovane Lomeu</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7562/7562_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7562/7562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE JUNTO COM A SECRETARIA DE MEIO AMBIENTE PROVIDENCIE A CRIAÇÃO DE UM PROJETO PARA IMPLEMENTAR O PROGRAMA HORTA ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7563/7563_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7563/7563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNADOR DO ESTADO DO RIO DE JANEIRO A INSTALAÇÃO DE INSTITUO MÉDICO LEGAL (IML) EM VASSOURAS.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7564/7564_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7564/7564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA DE SOL E CHUVA PADRONIZADA PARA O PONTO DE TÁXI NÚMERO UM.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7565/7565_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7565/7565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA DE SOL E CHUVA PADRONIZADA PARA O PONTO DE TÁXI NÚMERO DOIS.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7566/7566_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7566/7566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA DE SOL E CHUVA PADRONIZADA PARA O PONTO DE TÁXI NÚMERO TRÊS.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7567/7567_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7567/7567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA DE SOL E CHUVA PADRONIZADA ARA O PONTO DE TÁXI DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7568/7568_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7568/7568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO COM A SECRETARIA MUNICIPAL DE SAÚDE, O DIA DA VIRADA DA SAÚDE, EM COMEMORAÇÃO AO DIA MUNDIAL DA SAÚDE EM 07 DE ABRIL.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7569/7569_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7569/7569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR ESTÁGIOS NOS SETORES PÚBLICOS EM PARCERIA COM AS UNIVERSIDADES.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7570/7570_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7570/7570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR JOVENS APRENDIZES NA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7571/7571_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7571/7571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE QUE REALIZE O PLANEJAMENTO URGENTE DE PODAS DE ÁRVORES NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7576/7576_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7576/7576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ESTADUAL ANDRÉ CORRÊA QUE INTERCEDA JUNTO A SECRETARIA DE MEIO AMBIENTE PARA QUE O PROJETO LIMPA RIO SEJA ENVIADO PARA VASSOURAS.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7577/7577_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7577/7577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A IMPLANTAÇÃO DE SETOR PARA ATENDIMENTO DIRETO AOS CIDADÃOS.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7578/7578_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7578/7578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA RUA MARIA LOPES DE SOUZA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7579/7579_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7579/7579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A PAVIMENTAÇÃO DA RUA ALFREDO TAVEIRA, ITAKAMOSI.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7580/7580_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7580/7580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE PRAÇA PÚBLICA NO DISTRITO DE IPIRANGA.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7581/7581_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7581/7581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A POSSIBILIDADE DE MANILHAMENTO DE UMA VALA ATRÁS DO TERMINAL RODOVIÁRIO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7582/7582_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7582/7582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A POSSIBILIDADE DE UM CENTRO SOCIAL NA FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7583/7583_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7583/7583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE PONTOS DE LUZ NA ANTIGA ESTRADA PARAÍBA DO SUL ATÉ A CHEGADA DO CEMITÉRIO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7584/7584_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7584/7584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE UMA REFORMA IMEDIATA DO PARQUINHO NA PRAÇA  ROCHA MIRANDA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7585/7585_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7585/7585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A VIABILIDADE DE SE MANTER PERMANENTEMENTE A AMBULÂNCIA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7586/7586_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7586/7586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA RUA MAJOR PLÍNIO NA ALTURA DO Nº 241.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7587/7587_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7587/7587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA JOSÉ DE OLIVEIRA CURA Nº 196, CENTRO.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7588/7588_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7588/7588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA GENERAL NIEMEYER NA ALTURA DO Nº 403, SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7589/7589_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7589/7589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL LIMPEZA URBANA DA RUA JOSÉ DO PATROCÍNIO, CARVALHEIRA.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7590/7590_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7590/7590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ACCIONA CONCESSÕES RODOVIA DO AÇO S.A., A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO SOB O VIADUTO LOCALIZADO SOBRE A RUA PEDRO SAYAD, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7591/7591_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7591/7591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ACCIONA CONCESSÕES RODOVIA DO AÇO S.A., A INSTALAÇÃO DE ILUMINAÇÃO SOB O VIADUTO LOCALIZADO SOBRE A RUA PEDRO SAYAD, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7592/7592_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7592/7592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VIABILIZE A REVISÃO NO PLANO DIREITO PARTICIPATIVO DA CIDADE DE VASSOURAS.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE REFORMA GERAL NA ANTIGA PONTE (CHAMADA DE PONTE VELHA) EM ANDRADE PINTO, PONTE ESTA QUE LIGAVA RIO DAS FLORES A VASSOURAS.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE TROCA DE LÂMPADAS NA ESTRADA ANTÔNIO FAUSTINO PORTO EM SAMAMBAIA, ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE PAVIMENTAÇÃO ASFÁLTICA PARA ESTRADA ANDRADE PINTO X FAZENDA SÃO SOLANO.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE PAVIMENTAÇÃO ASFÁLTICA PARA ESTRADA ANDRADE PINTO X FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7597/7597_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7597/7597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A IMPLANTAÇÃO DE DESTACAMENTO DE POLICIAMENTO OSTENSIVO (DPO) EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7598/7598_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7598/7598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE A RECUPERAÇÃO ASFÁLTICA DA RUA TIBÚRCIO BARBOSA, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7599/7599_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7599/7599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PONHA EM VIGÊNCIA A LEI DE MINHA AUTORIA Nº 2383/2008, PARA APLICAÇÃO DE FLÚOR NOS DENTES DOS ALUNOS MATRICULADOS NA REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7600/7600_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7600/7600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJAM PROVIDENCIADAS FIAÇÕES SUBTERRÂNEAS NO CENTRO HISTÓRICO DA CIDADE.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7601/7601_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7601/7601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL OPERAÇÃO TAPA BURACOS NA RUA EDGAR BALARD, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7602/7602_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7602/7602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS INDICATIVAS EM ÁREAS DE MANANCIAIS.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7603/7603_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7603/7603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR DE VIGILÂNCIA SANITÁRIA UMA VISTORIA URGENTE NO BAIRRO CARVALHEIRA QUE VEM TENDO CASOS DE COBRAS PEÇONHENTAS.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7604/7604_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7604/7604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR EM 2017  O  IPTU PREMIADO.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7605/7605_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7605/7605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A REALIZAÇÃO DE UMA MARATONA EM COMEMORAÇÃO AO MÊS DE ANIVERSARIO DA CIDADE.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7606/7606_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7606/7606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE UMA PARCERIA COM A SECRETARIA DE ESTADO DE TRABALHO E RENDA, VISANDO IMPLANTAR O PROGRAMA DE PLANO TERRITORIAL DE QUALIFICAÇÃO.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7607/7607_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7607/7607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA DE TRABALHO E RENDA A REATIVAÇÃO DO SISTEMA NACIONAL DE EMPREGO &amp;#8211; SINE.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7610/7610_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7610/7610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA RUA VICENTE CELESTINO, Nº 302, MADRUGA.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7611/7611_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7611/7611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REDUÇÃO DO VALOR DA PASSAGEM PROPORCIONALMENTE AO TRAJETO DO TRANSPORTE PÚBLICO PARA O MORRO DA VACA.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7612/7612_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7612/7612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA PRAÇA JUIZ MACHADO JÚNIOR, Nº 28.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7613/7613_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7613/7613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA RUA PAULO TORRES, 01, CENTRO.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7614/7614_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7614/7614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE LOCALIZADO NA RUA PAULINO GOMES DA COSTA, 12, SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7615/7615_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7615/7615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA DA PONTE SITUADA NA RUA JOSÉ REIS PONTES.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7616/7616_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7616/7616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE SAÍDA DE EMERGÊNCIA NA QUADRA ESPORTIVA DA REPRESA, GRECCO.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7617/7617_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7617/7617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE VESTIÁRIOS COM BANHEIROS MASCULINOS E FEMININOS NA QUADRA ESPORTIVA DA REPRESA, GRECCO.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7618/7618_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7618/7618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A COBERTURA DA QUADRA ESPORTIVA DA REPRESA, GRECCO.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7619/7619_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7619/7619_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A PINTURA DE FAIXAS NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, TRECHO CONHECIDO COMO ANTIGA LINHA.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7620/7620_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7620/7620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A COMPLEMENTAÇÃO DO ASFALTO DA RUA PROFESSORA LINA BERGUER, NA ALTURA DO Nº 191 AO 253, MANCUSI.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7621/7621_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7621/7621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE PONTO DE ÔNIBUS NA LOCALIDADE DA ESTRADA PIARUÍ X CAPIM ANGOLA, EM PIRAUÍ.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7662/7662_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7662/7662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE PARA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRACINHA DO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7663/7663_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7663/7663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE QUE TROQUE A LÂMPADA DO POSTE NA RUA GUILHERME HOATS, EM FRENTE AO Nº 166, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7664/7664_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7664/7664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA COMPETENTE QUE REALIZE OPERAÇÃO TAPA BURACO NA RUA ANTONIO AMARAL CUNHA, BAIRRO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7665/7665_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7665/7665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJA REALIZADO UM ESTUDO PARA REVITALIZAÇÃO DA RUA D. RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7666/7666_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7666/7666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA RITA DE JESUS, PARQUE SUCENA.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7667/7667_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7667/7667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACO PARA MANUTENÇÃO DA RUA BEZERRA DE MENEZES, RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7668/7668_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7668/7668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, Nº 3306, GRECCO.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7669/7669_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7669/7669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DOMINGOS COELHO DA SILVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7670/7670_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7670/7670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7673/7673_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7673/7673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JULIANA, EM ANDRADE PINTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7674/7674_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7674/7674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE UMA REFORMA IMEDIATA NA SUB UNIDADE DE SAÚDE DA SAMAMBAIA._x000D_
 </t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7675/7675_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7675/7675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7676/7676_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7676/7676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE O PATROLAMENTO E A LIMPEZA DA RUA ÁLVARO GOMES, ESQUINA DA ALEGRIA._x000D_
 </t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7678/7678_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7678/7678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A PAVIMENTAÇÃO DA RUA RUBENS LISBOA PACCA, ESQUINA DA ALEGRIA._x000D_
 </t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7677/7677_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7677/7677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE UMA AMBULÂNCIA DO SISTEMA ÚNICO DE SAÚDE EM TEMPO INTEGRAL EM ITAKAMOSI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE O RETORNO DO FISIOTERAPEUTA NA USF SALADINA FERREIRA GOMES, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A CRIAÇÃO DE DUAS CAIXAS DE CAPTAÇÃO DE ÁGUA PLUVIAL, NA RUA NOSSA SENHORA DE FÁTIMA._x000D_
 </t>
@@ -3436,272 +3436,272 @@
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE QUE BUSQUE JUNTO A OPERADORA DE TELEFONIA MÓVEL CLARO, A INSTALAÇÃO DE UMA ANTENA AMPLIADORA DE SINAL EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE A INSTALAÇÃO DE UM TELEFONE FIXO NA ESF SALADINA DE SOUZA EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Jeovane Lomeu, Dr. Rodrigo Paixão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7700/7700_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7700/7700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CONCURSO PÚBLICO DE PROJETOS DE ARQUITETURA PARA REQUALIFICAÇÃO URBANA DO CENTRO HISTÓRICO E DA SEDE DO MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA QUE MANDE TÉCNICOS PARA AVALIAR AS ÁRVORES DA PRAÇA ROCHA MIRANDA EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PAVIMENTAÇÃO ASFÁLTICA DA ENTRADA DE MASSAMBARÁ A ALIANÇA._x000D_
 </t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PODA NAS ÁRVORES DA PRAÇA ARMÊNIO DA ROCHA MIRANDA, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7705/7705_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7705/7705_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA FECOMÉRCIO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR NO MUNICÍPIO UMA UNIDADE DO SENAC, COM CURSOS PROFISSIONALIZANTES._x000D_
 </t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7706/7706_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7706/7706_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO QUE DETERMINE A SECRETARIA DE SAÚDE A REALIZAÇÃO DE MUTIRÃO DA SAÚDE COM EXAMES LABORATORIAIS DE TIRÓIDE, DETECÇÃO DE DIABETES E OUTROS AFINS._x000D_
 </t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7707/7707_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7707/7707_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO QUE ESTUDE A VIABILIDADE DE IMPLANTAR CENTRO DE ATENDIMENTO PSICOLÓGICO A MULHER E AS CRIANÇAS E ADOLESCENTES._x000D_
 </t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7708/ind_309_2017.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7708/ind_309_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VIABILIZE DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7709/7709_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7709/7709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">(VERBAL) INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE MEIO AMBIENTE QUE SEJA ENVIADO O CASTRA MÓVEL PARA O MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7710/7710_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7710/7710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">(VERBAL) INDICA AO EXMO. DEPUTADO ESTADUAL SR. ANDRÉ CORRÊA QUE INTERCEDA PARA QUE SEJA ENVIADO O CASTRA MÓVEL PARA O MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7711/7711_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7711/7711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR NO CALENDÁRIO OFICIAL DE EVENTOS O FESTIVAL DA CACHAÇA._x000D_
 </t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7712/7712_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7712/7712_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE AQUISIÇÃO DE BRINQUEDOS ADAPTADOS PARA PORTADORES DE NECESSIDADES ESPECIAIS A SEREM INSTALADOS NAS ESCOLAS MUNICIPAIS E PRAÇAS PÚBLICAS._x000D_
 </t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A ELABORAÇÃO DO PLANO MUNICIPAL DA JUVENTUDE._x000D_
 </t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7714/7714_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7714/7714_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS A INSTALAÇÃO DE CONTAINER DE LIXO NA RUA JOSÉ DE OLIVEIRA CURA, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7715/7715_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7715/7715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACOS NA RUA AMBROSIO COUTINHO, BAIRRO CARVALHEIRA._x000D_
 </t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7716/7716_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7716/7716_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE VIABILIZE EQUIPAMENTOS E INFRA ESTRUTURA PARA O PLENO FUNCIONANDO DA CASA ASILAR._x000D_
 </t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7717/7717_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7717/7717_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">[RETIRADO POR SEMELHANÇA] INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, REFORMA GERAL NA QUADRA POLIESPORTIVA DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7718/7718_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7718/7718_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, REFORMA NA PRAÇA DE ALIANÇA, EM VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7719/7719_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7719/7719_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, LIMPEZA NA PONTE SOBRE O CÓRREGO ITACARÉ, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE VEJA A POSSIBILIDADE DE CAPEAMENTO ASFÁLTICO NA RUA JORGE WERNECK, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE A TROCA IMEDIATA DE UM POSTE DE ENERGIA ELÉTRICA NA RUA FELICIANO SODRÉ, EM ANDRADE PINTO._x000D_
 </t>
   </si>
@@ -3740,231 +3740,231 @@
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE SE POSSÍVEL RETORNE COM OS 02 (DOIS) AGENTES SANITÁRIOS EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE LATÕES DE LIXO PARA O DISTRITO DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7729/ind_333_2017.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7729/ind_333_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REVITALIZAÇÃO DA PRAÇA IRMÃOS CAPUTE NA PEDREIRA.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7730/7730_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7730/7730_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE UTILIZAR O VAGÃO EXISTENTE NA PRAÇA DO MELLO AFONSO COMO BIBLIOTECA INFANTO JUVENIL._x000D_
 </t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7731/7731_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7731/7731_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ASSENTAMENTO DOS PARALELEPÍPEDOS DA RUA DESEMBARGADOR LUCIANO ALVARES NA PEDREIRA._x000D_
 </t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7732/7732_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7732/7732_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA UM PROGRAMA DE EDUCAÇÃO INCLUSIVA EM SEU PROGRAMA DE GOVERNO._x000D_
 </t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7733/7733_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7733/7733_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA HEITOR LEAL, LOTEAMENTO ECO PARK, CAMPO LIMPO._x000D_
 </t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7734/7734_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7734/7734_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE CUMPRA UMA LEI DE MINHA AUTORIA, 1977/2002 QUE INSTITUI A SEMANA DA MULHER NOS ÓRGÃOS OFICIAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7735/7735_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7735/7735_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE EM VIGÊNCIA UMA LEI DE MINHA AUTORIA, 1997/2002 QUE CRIA O DIA MUNICIPAL DA JUVENTUDE._x000D_
 </t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7736/7736_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7736/7736_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE EM VIGÊNCIA UMA LEI DE MINHA AUTORIA, 2046/2003 QUE CRIA O PROGRAMA ADOTE UMA PRAÇA, EM PARCERIA COM A INICIATIVA PRIVADA E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7737/7737_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7737/7737_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE EM VIGÊNCIA UMA LEI DE MINHA AUTORIA, 2055/2003 QUE CRIA O PROGRAMA DE INCENTIVO À PISCICULTURA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7738/7738_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7738/7738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE EM VIGÊNCIA UMA LEI DE MINHA AUTORIA, 2356/2007 QUE AUTORIZA O PREFEITO A DAR PROTETOR SOLAR AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS QUE TRABALHAM EXPOSTOS AO SOL._x000D_
 </t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7741/7741_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7741/7741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE A REALIZAÇÃO DE CURSOS DE INTRODUÇÃO AO ESTUDO DE PLANTAS MEDICINAIS E FITOTERÁPICAS._x000D_
 </t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7742/7742_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7742/7742_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A FEIRA DOS NEGÓCIOS._x000D_
 </t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7743/ind_346_2017.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7743/ind_346_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS A ILUMINAÇÃO PÚBLICA DA RUA HEITOR LEAL, LOTEAMENTO ECO PARK, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7744/7744_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7744/7744_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR CAMPANHA DE CONSCIENTIZAÇÃO PARA EMISSÃO DAS NOTAS FISCAIS ELETRÔNICAS NO ÂMBITO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7745/7745_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7745/7745_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR PROGRAMA DE ESPORTES NOS BAIRROS E DISTRITOS._x000D_
 </t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE A PODA DE ÁRVORES NO ENCONTRO DA RUA FELICIANO SODRÉ COM A RUA JOSÉ CÂMARA DA SILVEIRA, DE FRENTE AO NÚMERO 243, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE A PODA DE ÁRVORES NA RUA GERALDO SILVEIRA ENTRE OS NÚMEROS 57 E 62, EM ANDRADE PINTO._x000D_
 </t>
   </si>
@@ -3973,2399 +3973,2399 @@
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE A PODA DE ÁRVORES NO COLÉGIO MUNICIPAL PREFEITO PEDRO IVO DA COSTA, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE PROVIDENCIE SE POSSÍVEL A INSTALAÇÃO DE UM TELEFONE FIXO NO COLÉGIO MUNICIPAL PREFEITO PEDRO IVO DA COSTA, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7750/7750_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7750/7750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR RESPONSÁVEL A COLOCAÇÃO DE TERRA SAIBRO NAS PASSARELAS DO JARDIM (PRAÇA BARÃO DE CAMPO BELO)._x000D_
 </t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7752/7752_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7752/7752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE IMPLANTE O PAGAMENTO DE VALE TRANSPORTE AOS SERVIDORES PÚBLICOS DA PREFEITURA DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7753/7753_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7753/7753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO A SECRETARIA DE SAÚDE, A POSSIBILIDADE DE ENVIAR UMA AMBULÂNCIA EQUIPADA COM UNIDADE ODONTOLÓGICA, AO BAIRRO DE BARÃO DE VASSOURAS , 1º DISTRITO DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7754/7754_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7754/7754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE EM VIGÊNCIA A LEI 2001/2002 DE AUTORIA DO EX VEREADOR WASHINGTON LUIZ MOREIRA, QUE INCLUI A LETRA DO HINO À VASSOURAS NAS CADERNETAS ESCOLARES E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7755/7755_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7755/7755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE LEVANTAMENTO PARA IDENTIFICAR A NECESSIDADE DE TROCAS DE LÂMPADAS QUEIMADAS EM BARÃO DE VASSOURAS, 1º DISTRITO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7756/7756_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7756/7756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO INSTITUTO VITAL BRASIL QUE VENHA AO MUNICÍPIO MINISTRAR PALESTRA SOBRE OS PERIGOS DAS COBRAS._x000D_
 </t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7757/ind_361_2017.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7757/ind_361_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA A,  CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7758/7758_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7758/7758_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A SEMANA DO ARTESANATO._x000D_
 </t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7759/7759_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7759/7759_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. SECRETÁRIO DE ESTADO DE TURISMO NILO SERGIO QUE ESTUDE A VIABILIDADE DE REALIZAR UM FÓRUM DE TURISMO DO VALE DO CAFÉ E REGIÃO._x000D_
 </t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7760/7760_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7760/7760_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA ANTONIO INÁCIO DA SILVA, NA ALTURA Nº44, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7761/7761_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7761/7761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA AV.ROMEIRO NETO, NA ALTURA Nº  520._x000D_
 </t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7762/7762_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7762/7762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE VESTIÁRIOS NO CAMPO DE FUTEBOL JOSÉ DOS SANTOS, LOCALIZADO NO DISTRITO DE ANDRADE COSTA_x000D_
 </t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7763/7763_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7763/7763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA IZABEL FLÁVIA DA SILVA_x000D_
 </t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7764/7764_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7764/7764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA DO PLANALTO._x000D_
 </t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7765/7765_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7765/7765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA WALTER DE MELLO_x000D_
 </t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7766/7766_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7766/7766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REALIZAÇÃO REFORMA DA SUB-UNIDADE DE SAÚDE LOCALIZADA NA GLÓRIA._x000D_
 </t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7768/7768_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7768/7768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A LIMPEZA DA RUA AGOSTINHO DE SOUZA AMARAL._x000D_
 </t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7769/7769_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7769/7769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE QUEBRA MOLAS NA RUA AGOSTINHO DE SOUZA AMARAL EM CARÁTER DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7770/7770_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7770/7770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE 03 QUEBRA MOLAS NA RJ 112 (ESTRADA PINHEIROS), PRÓXIMO AO TINGUÁ, EM CARÁTER DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7771/7771_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7771/7771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A TROCA DE LÂMPADAS QUEIMADAS DA RUA ASSEMBLÉIA DE DEUS, SANTA RITA._x000D_
 </t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7772/7772_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7772/7772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE MUDAR A PORTA DE SAÍDA DE EMERGÊNCIA COLOCADA EM LOCAL ERRADO NO CENTRO SOCIAL DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7773/7773_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7773/7773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA CHAMADA DE ESTRADA PARAÍBA DO SUL, INDO ATÉ O CEMITÉRIO DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7774/7774_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7774/7774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE REFORMA NAS MESAS ENTRE A ACADEMIA AO AR LIVRE E O CENTRO SOCIAL EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7775/7775_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7775/7775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA  E  OUTRAS NECESSIDADES ESPECIAIS._x000D_
 </t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7776/7776_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7776/7776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA FURQUILHA, EM POCINHOS._x000D_
 </t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7777/7777_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7777/7777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA DAS ACÁCIAS, EM POCINHOS._x000D_
 </t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7778/7778_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7778/7778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A PODA DAS ÁRVORES NA RUA VISCONDE DE ARAXÁ, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7779/7779_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7779/7779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CRIAÇÃO DE UM PONTO DE CARGA E DESCARGA NA RUA GENERAL OZÓRIO, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7780/7780_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7780/7780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE OBRAS DE CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE EM TODA EXTENSÃO DA RUA CAETANO FURQUIM._x000D_
 </t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7781/7781_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7781/7781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE CONSTRUÇÃO DE UMA ÁREA DE LAZER NO CONJUNTO HABITACIONAL ATRÁS DO FÓRUM DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7782/7782_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7782/7782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE CAMPANHA DE DOAÇÃO DE MOBILIÁRIOS, ELETRODOMÉSTICOS E  MATERIAIS DE CONSTRUÇÃO PELOS MUNÍCIPES,  IMPLANTANDO A LEI Nº 2.826/2015 QUE DISPÕE SOBRE A COLETA SOLIDÁRIA._x000D_
 </t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7783/7783_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7783/7783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE IMPLANTAÇÃO DE UMA POLÍTICA DE APOIO AS FAMÍLIAS E TRATAMENTO AOS USUÁRIOS DE DROGAS ILÍCITAS._x000D_
 </t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t xml:space="preserve">(VERBAL) INDICA AO EXMO. SR. PREFEITO MUNICIPAL A PRORROGAÇÃO DO PRAZO PARA PAGAMENTO DO IPTU 2017_x000D_
 </t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7785/7785_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7785/7785_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR JUNTO COM CORPO DE BOMBEIROS E DEFESA CIVIL VISTORIA TÉCNICA NOS PRÉDIOS TOMBADOS E HISTÓRICOS._x000D_
 </t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7786/7786_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7786/7786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A LIMPEZA DA RUA DEODATO JOSÉ ALVES, EM TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7787/7787_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7787/7787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA DEODATO JOSÉ ALVES, TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7788/7788_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7788/7788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PASSAGEM DE MÁQUINA PARA NIVELAMENTO DA RUA ENGENHEIRO NÓBREGA, TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7789/7789_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7789/7789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE QUE DETERMINE OS HORÁRIOS E O PONTO FINAL DE ÔNIBUS PARA O BAIRRO DE TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7790/7790_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7790/7790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A TROCA DE LÂMPADAS DA RUA MATOSO MAIA FORTE EM FRENTE AO NÚMERO 18, SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7791/7791_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7791/7791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA PAVIMENTAÇÃO DA RUA RITA DE JESUS, PARQUE SUCENA._x000D_
 </t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7792/7792_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7792/7792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A LIMPEZA URBANA DA ESTRADA PARAÍBA DO SUL, ESTIVA._x000D_
 </t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7793/7793_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7793/7793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE MAIS LÂMPADAS DA RUA CAPITÃO CARVALHO, SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7795/7795_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7795/7795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE AQUISIÇÃO DE ACADEMIAS DE TERCEIRA IDADE._x000D_
 </t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7796/7796_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7796/7796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR UMA CAMPANHA DE CONSCIENTIZAÇÃO DE USO DE MATERIAIS DE CONSUMO E GASTOS PÚBLICOS COMO TELEFONES, ENERGIA ELÉTRICA, GASOLINA, ETC, NOS ÓRGÃOS PÚBLICOS._x000D_
 </t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7797/7797_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7797/7797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR UMA CAMPANHA DE CONSCIENTIZAÇÃO DE USO DE ÁGUA NOS ÓRGÃOS PÚBLICOS E PARA A POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7798/7798_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7798/7798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE LIMPEZA E DESOBSTRUÇÃO DOS BUEIROS DA AV EXP.OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO BROADWAY._x000D_
 </t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7799/7799_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7799/7799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUIR PISTA DE SKATE NO PARQUE DE EXPOSIÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7800/7800_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7800/7800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER A INSTALAÇÃO DE MEIO-FIO ATRAVÉS DA CONSTRUÇÃO DE CALÇADAS DE PASSEIO NA ENTRADA DA AV. PREFEITO CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI._x000D_
 </t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7801/7801_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7801/7801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA PÚBLICA DE DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7802/7802_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7802/7802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA PÚBLICA DE IPIRANGA._x000D_
 </t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7803/7803_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7803/7803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA PÚBLICA DE BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7804/7804_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7804/7804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE TRANSFORME A ANTIGA ESCOLA DA REPRESA (CRAS) EM UMA CRECHE PARA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7820/7820_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7820/7820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIE A PODA DE ÁRVORE NA RUA DO BOSQUE, Nº 1317._x000D_
 </t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7821/7821_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7821/7821_texto_integral.docx</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7822/7822_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7822/7822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE COLOCAR NO ESTATUTO DO SERVIDOR MUNICIPAL O ADICIONAL POR QUALIFICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7823/7823_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7823/7823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CURSOS DE SEGURANÇA DE TRABALHO PARA SERVIDORES MUNICIPAIS DAS SECRETARIAS MUNICIPAIS DE OBRAS E SERVIÇOS PÚBLICOS E DA SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7824/7824_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7824/7824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR PALESTRAS NO ÂMBITO ESCOLAR COM O TEMA: REDE SOCIAL, RISCOS E BENEFÍCIOS PARA CRIANÇAS E ADOLESCENTES._x000D_
 </t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7825/7825_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7825/7825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CURSOS DE PRIMEIROS SOCORROS AOS SERVIDORES MUNICIPAIS DA REDE MUNICIPAL DE ENSINO._x000D_
 </t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7826/7826_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7826/7826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CURSOS DE OPERAÇÃO DE MÁQUINAS AGRÍCOLAS E MANUTENÇÃO ASSIM COMO DOS VEÍCULOS OFICIAIS._x000D_
 </t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7830/7830_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7830/7830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE E VIABILIZAÇÃO DE TRANSPORTE PÚBLICO QUE SE DESLOQUE ATÉ A UGB E FAA EM VALENÇA, NO TURNO DA NOITE, VISANDO FACILITAR O ACESSO DOS USUÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7882/7882_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7882/7882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7883/7883_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7883/7883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA REFORMA NO MURO DA SUBPREFEITURA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7884/7884_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7884/7884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE DUAS SAÍDAS D'ÁGUA EM CADA PONTA DA CANALETA DA RODOVIÁRIA PREFEITO SEVERINO ANANIAS DIAS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7885/7885_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7885/7885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE INSTALAÇÃO DE EXTINTORES PARA RODOVIÁRIA PREFEITO SEVERINO ANANIAS DIAS.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7886/7886_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7886/7886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJA RECOLOCADO O APARELHO DE TV DA RODOVIÁRIA PREFEITO SEVERINO ANANIAS DIAS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7887/7887_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7887/7887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ASSENTAMENTO DOS PARALELEPÍPEDOS DA RUA PLÍNIO MAGALHÃES NO BAIRRO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7888/7888_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7888/7888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUIR NA RUA DA FEIRA DO PRODUTOR BANHEIROS FEMININO E MASCULINO E UM LAVATÓRIO EXTERNO.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7889/7889_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7889/7889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE ESTUDE A POSSIBILIDADE DE ASSINAR UM CONVÊNIO COM A PESTALOZZI DE VASSOURAS.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7890/7890_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7890/7890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA SEBASTIÃO MANUEL FURTADO, SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7891/7891_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7891/7891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PAVIMENTAR COM ASFALTO A RUA DR. VICTOR MARTUCHELLY.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7892/7892_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7892/7892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJA IMPLANTADO SEMANALMENTE NA PRAÇA BARÃO DE CAMPO BELO O "CHORINHO NA PRAÇA".</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7893/7893_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7893/7893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR O PLANO DE CARGOS E SALÁRIOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7894/7894_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7894/7894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA QUE FAÇA UMA REVISÃO NA TORRE DE TV DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7895/7895_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7895/7895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INTERCEDER JUNTO AO GOVERNO FEDERAL PARA LIBERAÇÃO DO BOLSA REFORMA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7896/7896_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7896/7896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CURSOS DE INCLUSÃO DIGITAL NA SEDE DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7897/7897_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7897/7897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, JUNTO A SECRETARIA COMPETENTE, A VIABILIDADE DE REALIZAR OPERAÇÃO DE DESOBSTRUÇÃO DAS GALERIAS DE ÁGUAS PLUVIAIS AO REDOR DO CENTRO HISTÓRICO DA SEDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7898/7898_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7898/7898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR BIMESTRALMENTE REUNIÕES COM TODAS AS ASSOCIAÇÕES DE MORADORES.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7899/7899_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7899/7899_texto_integral.pdf</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7900/7900_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7900/7900_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A MRS (ANTIGA REDE FERROVIÁRIA FEDERAL) PARA QUE REFORME COM URGÊNCIA O TELHADO DA ESTAÇÃO FÉRREA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7901/7901_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7901/7901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR NA REDE DE ENSINO MUNICIPAL UM PROJETO DENOMINADO &amp;#8220;RECREAÇÃO DE BRINCADEIRAS INFANTIS&amp;#8221;.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7902/7902_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7902/7902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DO CUMPRIMENTO DA LEI Nº 2699/2013 QUE CRIA O CORREDOR CULTURAL RURAL.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7903/7903_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7903/7903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE EXECUTAR AS LEIS VIGENTES REFERENTES AS SEMANAS E DATAS COMEMORATIVAS DO CALENDÁRIO OFICIAL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7904/7904_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7904/7904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE DISTRIBUIÇÃO DE UNIFORMES ESCOLARES PARA REDE DE ENSINO MUNICIPAL PARA O ANO DE 2018.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7905/7905_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7905/7905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR CAMPANHA NOS SETORES PÚBLICOS DIVULGANDO A LEI Nº2545/10 QUE INCENTIVA DOAÇÃO DE SANGUE POR PARTE DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE UM ANEXO DE MARCAÇÃO DE EXAMES E CONSULTAS NO HUV.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACO NA RUA ANTONIO RIBEIRO LEAL, MADRUGA.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7909/7909_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7909/7909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE INCLUA NO PLANEJAMENTO DE PODAS DE ARVORES A AVENIDA MINISTRO ROMEIRO NETO, NO ALTO DO RIO BONITO.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PUBLICA  DA RUA MATOSO MAIA FORTE, BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7911/7911_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7911/7911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE INSTALAÇÃO DE ACADEMIA AO AR LIVRE DO ALTO DO RIO BONITO.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7912/7912_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7912/7912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACO NA AVENIDA MARECHAL PAULO TORRES, NA ALTURA DA ENTRADA DA RJ 115.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7913/7913_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7913/7913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE COLOCAÇÃO DE TAMPA NOS BUEIROS DA AVENIDA MARECHAL PAULO TORRES, NA ALTURA DA ENTRADA DA RJ 115.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7914/7914_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7914/7914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE INCLUA NO PLANEJAMENTO DE PODAS DE ÁRVORES NA RUA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7915/7915_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7915/7915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE INCLUA NO PLANEJAMENTO DE PODAS DE ÁRVORES A RUA MIRENA, CENTRO.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7916/7916_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7916/7916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ANDRÉ CORRÊA QUE INTERCEDA JUNTO AO INEA PARA INCLUIR  A LOCALIDADE DE POCINHOS NOS SERVIÇOS PRESTADOS PELO PROJETO LIMPA RIO NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7917/7917_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7917/7917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REVITALIZAÇÃO DA PRAÇA E ENTORNO DA IGREJA DO ROSÁRIO NO ALTO DO RIO BONITO._x000D_
 </t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7918/7918_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7918/7918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS QUE FAÇA LEVANTAMENTO URGENTE DAS RUAS QUE ESTÃO NECESSITANDO DE OPERAÇÃO TAPA BURACOS NO BAIRRO DO BARREIRO_x000D_
 </t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7919/7919_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7919/7919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE PARQUE INFANTIL NO ALTO DO RIO BONITO._x000D_
 </t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7920/7920_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7920/7920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE INCLUA NO PLANEJAMENTO DE PODAS DE ÁRVORES NA AV. MARECHAL PAULO TORRES._x000D_
 </t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7921/7921_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7921/7921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR ÁREA DE LAZER COM PARQUE INFANTIL EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7922/7922_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7922/7922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS FAÇA LEVANTAMENTO URGENTE DAS RUAS QUE ESTÃO NECESSITANDO DE ASSENTAMENTO DE PARALELEPÍPEDOS  EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7923/7923_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7923/7923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS FAÇA LEVANTAMENTO URGENTE DAS RUAS QUE ESTÃO NECESSITANDO DE OPERAÇÃO TAPA BURACOS EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7924/7924_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7924/7924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACOS NA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7925/7925_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7925/7925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA ANTENOR CARAVANA, NO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7926/7926_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7926/7926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SECRETARIA DE OBRAS A MANUTENÇÃO NA REDE ELÉTRICA DA RUA ELPÍDIO JOSÉ PEREIRA, NO SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7927/7927_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7927/7927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SETOR RESPONSÁVEL QUE SEJA FEITO OPERAÇÃO TAPA BURACOS NA RUA C, NO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7928/7928_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7928/7928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SETOR RESPONSÁVEL A REVITALIZAÇÃO E PAISAGISMO NA RUA GENERAL NIEMEYER, EM FRENTE AO NÚMERO 653, PRÓXIMO A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS._x000D_
 </t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7929/7929_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7929/7929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SETOR RESPONSÁVEL A TROCA DA TAMPA DO BUEIRO DA RUA SANTA CÂNDIDA, PRÓXIMO A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS._x000D_
 </t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7930/7930_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7930/7930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SETOR RESPONSÁVEL AS PODAS DAS ÁRVORES NA RUA SANTA CÂNDIDA, PRÓXIMO AO NÚMERO 84, NA RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7931/7931_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7931/7931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA TRAVESSA ANTENOR CARAVANA, NO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7932/7932_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7932/7932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACOS NA RUA ANTENOR CARAVANA._x000D_
 </t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7933/7933_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7933/7933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PUBLICA  DA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7935/7935_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7935/7935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ASSENTAMENTO DOS PARALELEPÍPEDOS DA RUA VELHO DE AVELAR._x000D_
 </t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7936/7936_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7936/7936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA VELHO DE AVELAR._x000D_
 </t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7937/7937_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7937/7937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE SINALIZAÇÃO DE PEDESTRE NA RUA VELHO DE  AVELAR COM A AV. RUI BARBOSA, ESQUINA DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7938/7938_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7938/7938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PINTURA NAS SINALIZAÇÕES DE PEDESTRE NA AV. PREFEITO HENRIQUE BORGES FILHO, NO ALTO DO RIO BONITO._x000D_
 </t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7941/7941_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7941/7941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS A MANUTENÇÃO NA RUA EBERTH MARTUCHELLI, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7942/7942_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7942/7942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS A MANUTENÇÃO NO PONTO DE ÔNIBUS NA ENTRADA DO TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7943/7943_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7943/7943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS A INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA ENTRADA DE SANTA RITA._x000D_
 </t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7939/7939_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7939/7939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS A MANUTENÇÃO E OPERAÇÃO TAPA BURACOS NA RUA JÚLIO TELLES, NO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7940/7940_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7940/7940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SETOR RESPONSÁVEL QUE SEJA FEITO A COLOCAÇÃO DE MEIO FIO NA RUA SÍTIO DENON, NO BAIRRO SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS INCLUA NO PLANEJAMENTO DE ASSENTAMENTO DE PARALELEPÍPEDOS A RUA SANTOS DUMONT_x000D_
 </t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7945/7945_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7945/7945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº 2.502/2009 QUE DISPÕE SOBRE INCENTIVOS NO ÂMBITO ESCOLAR DE AMOR AOS BICHOS E AO MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7946/7946_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7946/7946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº 2.836/2015 QUE INSTITUI O PROGRAMA DE SUSTENTABILIDADE AMBIENTAL NO ÂMBITO ESCOLAR._x000D_
 </t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7947/7947_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7947/7947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A LIMPEZA URBANA COM CAPINA NA RUA CARLOS EUGENIO MEXIAS, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7948/7948_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7948/7948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA CARLOS EUGENIO MEXIAS, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7949/7949_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7949/7949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAR ABRIGO DE PASSAGEIROS NO TREVO LOCALIZADO NA BR 393, PRÓXIMO A RUA FRANCISCO BELIZÁRIO DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7950/7950_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7950/7950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACOS NA RUA FRANCISCO BELIZÁRIO DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7951/7951_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7951/7951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA FRANCISCO BELIZÁRIO DA SILVA, NO SEU TRECHO DE CHÃO DE TERRA._x000D_
 </t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7952/7952_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7952/7952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A LIMPEZA NOS POÇOS QUE ABASTECEM A COMUNIDADE DA RUA FRANCISCO BELIZÁRIO DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7953/7953_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7953/7953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA FRANCISCO BELIZÁRIO DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7954/7954_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7954/7954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO A GUARDA MUNICIPAL PARA QUE ENVIE UM GUARDA PARA PRESTAR SERVIÇO EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7955/7955_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7955/7955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA COLOCAÇÃO DE LIXEIRA PRÓXIMA AO CENTRO SOCIAL DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7956/7956_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7956/7956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE QUE FAÇA "CAMPANHA BOTA-FORA" NA FAZENDA DA GLÓRIA._x000D_
 </t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7957/7957_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7957/7957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE QUE FAÇA "CAMPANHA BOTA-FORA" EM ALIANÇA._x000D_
 </t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7958/7958_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7958/7958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE QUE FAÇA "CAMPANHA BOTA-FORA" NO DISTRITO DE ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7959/7959_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7959/7959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SECRETARIA DE OBRAS A MANUTENÇÃO NA RUA JOSÉ HOPPE, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7960/7960_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7960/7960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA PAVIMENTAÇÃO DA RUA A, NO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7961/7961_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7961/7961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA PAVIMENTAÇÃO DA RUA B, NO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7962/7962_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7962/7962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE DETERMINE A SECRETARIA DE OBRAS MELHORIAS NO PISO DA QUADRA DA RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7963/7963_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7963/7963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE DETERMINE A SECRETARIA DE OBRAS MELHORIAS DA PINTURA E DAS MARCAÇÕES NA QUADRA DO BAIRRO MELLLO AFONSO._x000D_
 </t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7964/7964_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7964/7964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE DETERMINE A SECRETARIA DE OBRAS MELHORIAS DA PINTURA E DAS MARCAÇÕES NA QUADRA DO BAIRRO MELLLO AFONSO.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7967/7967_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7967/7967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A POSSIBILIDADE DE IMPLANTAR UMA VAGA DE 15 MINUTOS NA ROTATÓRIA DA PRAÇA ATHAYDE PARREIRA, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7968/7968_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7968/7968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO A POSSIBILIDADE DE CONVÊNIO ENTRE A COFEL (COLÔNIA DE FÉRIAS DA LIGHT) E A PREFEITURA MUNICIPAL DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7969/7969_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7969/7969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A COLOCAÇÃO DE UM POSTE COM BRAÇO DE LUZ NO TÉRMINO DA TRAVESSA MANOEL BONIFÁCIO, NO BAIRRO DA ESQUINA DA ALEGRIA._x000D_
 </t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7970/7970_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7970/7970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL NA FORMA REGIMENTAL DETERMINAR AO SETOR COMPETENTE QUE PROCEDA A COLOCAÇÃO DE DOIS POSTES COM BRAÇO DE LUZ NA RUA MARCOLINO ANDRADE LUIZ, NO TÉRMINO DA MESMA, NO BAIRRO DE ITAKAMOSI._x000D_
 </t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7971/7971_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7971/7971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE SOLICITE A SECRETARIA COMPETENTE QUE PROVIDENCIE A ARBORIZAÇÃO NA PRAÇA ROCHA MIRANDA EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7972/7972_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7972/7972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE SOLICITE A SECRETARIA COMPETENTE QUE PROVIDENCIE COM URGÊNCIA UM ACESSO PARA CADEIRANTES NA ESF SALADINA FERREIRA GOMES, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7973/7973_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7973/7973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL, JUNTO A SECRETARIA COMPETENTE, A VIABILIDADE DE REALIZAR OPERAÇÃO DE DESOBSTRUÇÃO DO BUEIRO DA RUA ANTONIO ESPÍNDOLA DA  SILVA, NA ALTURA DO Nº 61, NO BAIRRO RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7974/7974_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7974/7974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA FECOMERCIO QUE VIABILIZE A REALIZAÇÃO DE UMA AÇÃO COMUNITÁRIA DO SESC NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7980/7980_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7980/7980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE DETERMINAR O ASSENTAMENTO DOS PARALELEPÍPEDOS DA RUA GENERAL NIEMEYER, BAIRRO SANTA TEREZINHA._x000D_
 </t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7981/7981_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7981/7981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DEPUTADO JULIO LOPES QUE VIABILIZE JUNTO A FUNASA, LIBERAÇÃO DE RECURSOS FINANCEIROS PARA AÇÕES DE IMPLANTAÇÃO, AMPLIAÇÃO OU MELHORIAS DE SISTEMA DE ABASTECIMENTO DE ÁGUA EM ÁREAS RURAIS DO MUNICÍPIO DE VASSOURAS-RJ._x000D_
 </t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7982/7982_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7982/7982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE OPERAÇÃO TAPA BURACOS NA RUA ELVIRA MEDEIROS GOMES._x000D_
 </t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7983/7983_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7983/7983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DEPUTADO JULIO LOPES QUE VIABILIZE JUNTO AO MINISTÉRIO DE SAÚDE, LIBERAÇÃO DE RECURSOS FINANCEIROS DO PROGRAMA DE PROPOSTA VOLUNTÁRIA PARA AQUISIÇÃO DE AMBULÂNCIAS E CUSTEIO PARA O MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7984/7984_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7984/7984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA FECOMERCIO QUE VIABILIZE A VINDA DE UMA UNIDADE MÓVEL DE MODA &amp; BELEZA, COM CURSOS PROFISSIONALIZANTES._x000D_
 </t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7986/7986_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7986/7986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL A UTILIZAÇÃO DO PRÉDIO ONDE FUNCIONAVA A FAETEC DIGITAL, NA AV. BENEDITO ULTRA S/N, EM ITAKAMOSI PARA SEDIAR O POSTO DOS CORREIOS._x000D_
 </t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7987/7987_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7987/7987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA GENERAL NIEMEYER, NA ALTURA Nº141, SANTA TEREZINHA._x000D_
 </t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7988/7988_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7988/7988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PUBLICA  DA RUA HÉLIO DE ALMEIDA PINTO, NA ALTURA Nº380, RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA COMPETENTE A PODA DAS ÁRVORES NA RUA VISCONDE DE CANANÉIA, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8005/8005_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8005/8005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE RESERVAR UM ESPAÇO PÚBLICO PARA COMERCIALIZAÇÃO DE PRODUTOS ORGÂNICOS_x000D_
 </t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8006/8006_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8006/8006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº2.879/2017 QUE DISPÕE SOBRE CONTROLE POPULACIONAL DE CÃES E GATOS DO MUNICÍPIO ATRAVÉS DE AQUISIÇÃO DE UM CASTRAMOVEL._x000D_
 </t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8007/8007_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8007/8007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA CHANCELER RAUL FERNANDES._x000D_
 </t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8008/8008_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8008/8008_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PUBLICA  DA RUA EDUARDO GUARANÁ, NA ALTURA DO Nº 820, PINHEIROS._x000D_
 </t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8009/8009_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8009/8009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DO DER ANGELO MONTEIRO PINTO, QUE ESTUDE A POSSIBILIDADE DE PARCERIA COM MUNICÍPIO DE PAVIMENTAÇÕES EM VIAS PÚBLICAS._x000D_
 </t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8010/8010_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8010/8010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE UM ESTUDO SOBRE A VIABILIDADE DE UMA SUBUNIDADE DE SAÚDE NO BAIRRO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8018/8018_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8018/8018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DO CUMPRIMENTO DA LEI Nº2699/2013 QUE CRIA O CORREDOR CULTURAL RURAL._x000D_
 </t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8019/8019_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8019/8019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CRIAR UM ESPAÇO DA CULTURA NEGRA MARIANA CRIOULA._x000D_
 </t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8020/8020_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8020/8020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PROMOVER NAS PRAÇAS E ÂMBITO ESCOLAR, ENCONTROS DE GRUPOS MUSICAIS, RODAS CULTURAIS E MANIFESTAÇÕES ARTÍSTICAS VALORIZANDO A CULTURA NEGRA NOS DISTRITOS E SEDE DO MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8021/8021_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8021/8021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO ELÉTRICA DA RUA DO BINGUE PRÓXIMO AO Nº 403, MORRO DA VACA._x000D_
 </t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8022/8022_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8022/8022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CAMPO LIMPO PRÓXIMO AO CRUZAMENTO ENTRE AS RUAS CAMPO LIMPO, TRÊS DE OUTUBRO E RUA A._x000D_
 </t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8023/8023_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8023/8023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A PODA DE ÁRVORES NA AV. EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, RESIDÊNCIA (NA ENTRADA DO CAIC)._x000D_
 </t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8024/8024_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8024/8024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA PAVIMENTAÇÃO ASFÁLTICA NA RUA CAMPO LIMPO, SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8025/8025_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8025/8025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO ELÉTRICA DA RUA LUIZ CAPUTE, MORRO DA VACA._x000D_
 </t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8026/8026_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8026/8026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO ELÉTRICA DA RUA SEABRA MUNIZ, MORRO DO GENERAL._x000D_
 </t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8030/8030_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8030/8030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO PÚBLICA ELÉTRICA DA RUA JOSÉ BATISTA NETO, RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8031/8031_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8031/8031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO PÚBLICA ELÉTRICA DA RUA LUIZ FRANCISCO DE SOUZA, MORRO DA VACA._x000D_
 </t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8032/8032_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8032/8032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA NA ILUMINAÇÃO PÚBLICA ELÉTRICA DA RUA MATOSO MAIA FORTE, EM FRENTE AO NÚMERO 333, SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE INCLUA NO PLANEJAMENTO DE PODAS DE ÁRVORES NA RUA CHANCELER RAUL FERNANDES._x000D_
 </t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE UMA SUBUNIDADE AMBULATORIAL DE FISIOTERAPIA EM MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS (TRECHO APÓS O LOTEAMENTO TAMBASCO, ENTRE OS BAIRROS GRECCO E MANCUSI)._x000D_
 </t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8050/8050_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8050/8050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EMPRESA DE ÔNIBUS PEDRO ANTONIO QUE VIABILIZE ITINERÁRIO PARA ATENDER O BAIRRO DO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EMPRESA DE ÔNIBUS PEDRO ANTONIO QUE VIABILIZE MAIS HORÁRIOS PARA ITINERÁRIO VASSOURAS X DEMETRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8051/8051_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8051/8051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EMPRESA DE ÔNIBUS PEDRO ANTONIO QUE VIABILIZE ITINERÁRIO PARA ATENDER O BAIRRO DO MATADOURO._x000D_
 </t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8052/8052_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8052/8052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EMPRESA DE ÔNIBUS PEDRO ANTONIO QUE VIABILIZE MAIS HORÁRIOS PARA ITINERÁRIO ATÉ O TREVO DE MENDES._x000D_
 </t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8053/8053_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8053/8053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EMPRESA DE ÔNIBUS PEDRO ANTONIO QUE VIABILIZE ITINERÁRIO PARA ATENDER ANDRADE COSTA._x000D_
 </t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A IMPLANTAÇÃO DO PROGRAMA PRAÇAS DIGITAIS EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAR ABRIGO DE PASSAGEIROS NA RUA DESENGANO, PRÓXIMA A RJ 115, ALTURA DO NÚMERO 1231, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RJ 115, ALTURA DO NÚMERO 1231, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8059/8059_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8059/8059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A DIREÇÃO DO HOSPITAL SUL FLUMINENSE QUE ESTUDE A VIABILIDADE DE REALIZAR MOVIMENTO OUTUBRO ROSA_x000D_
 </t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DA REALIZAR A REVITALIZAÇÃO DA PRAÇA DO BAIRRO DO BARREIRO, NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REVITALIZAÇÃO DA CRECHE MARIANA CRIOULA, EM MASSAMBARÁ._x000D_
 </t>
   </si>
@@ -6392,1530 +6392,1530 @@
     <t>8068</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO QUE ESTUDE A VIABILIDADE DE PINTURA E SINALIZAÇÃO DO QUEBRA MOLAS LOCALIZADO A RUA PIO XII EM FRENTE AO POSTO DE SAÚDE NO BAIRRO RESIDÊNCIA, VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A VIABILIDADE DE PINTURA E SINALIZAÇÃO DO QUEBRA MOLAS LOCALIZADO A RUA PIO XII EM FRENTE AO NÚMERO 187 NO BAIRRO RESIDÊNCIA, VASSOURAS</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7878/7878_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7878/7878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE AÇÃO SOCIAL, O CADASTRO QUE PROMOVE EM TODO O TERRITÓRIO MUNICIPAL, A INSCRIÇÃO DOS MUNÍCIPES NO CARAVANA ID JOVEM.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7879/7879_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7879/7879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EMPRESA DE ÔNIBUS PEDRO ANTÔNIO QUE ESTUDE A VIABILIDADE INCLUSÃO DOS HORÁRIOS DAS 06H00MIN E 18H00MIN HORAS, NA LINHA DE ÔNIBUS C5 QUE FAZ SEU ITINERÁRIO ATÉ A RUA FRANCISCO BELIZÁRIO DA SILVA, NO BAIRRO DO GRECCO</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7880/7880_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7880/7880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA JOSÉ MONTEIRO SOARES FILHO NO BAIRRO MATADOURO, VASSOURAS.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL NA AV. EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO ANTIGA LINHA, PRÓXIMO A LOCALIDADE DE TRIUNFO.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7866/7866_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7866/7866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA PLÍNIO MAGALHÃES NO BAIRRO RESIDÊNCIA, VASSOURAS.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7867/7867_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7867/7867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA GUILHERME OATS NO BAIRRO MELLO AFONSO, VASSOURAS.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7868/7868_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7868/7868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CRIAÇÃO DE UM CENTRO DE REFERÊNCIA DA JUVENTUDE.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7869/7869_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7869/7869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DEMAIS SECRETARIAS COMPETENTES, CAMPANHA NO ÂMBITO ESCOLAR DE CONSCIENTIZAÇÃO SOBRE O SETEMBRO AMARELO EM DEFESA A VIDA, SUICÍDIO DE ADOLESCENTES. </t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7870/7870_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7870/7870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE ILUMINAÇÃO ROSA NA FACHADA EXTERNA DA CÂMARA MUNICIPAL DE VASSOURAS DURANTE O MÊS DE OUTUBRO.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7871/7871_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7871/7871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE COLOQUE ILUMINAÇÃO AZUL NA FACHADA EXTERNA DA CÂMARA MUNICIPAL DE VASSOURAS DURANTE O MÊS DE NOVEMBRO.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7872/7872_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7872/7872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REVITALIZAÇÃO DOS BANCOS DA PRAÇA BARÃO DE CAMPO BELO, NO CENTRO.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7873/7873_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7873/7873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE AMBULÂNCIA COM PERMANÊNCIA ININTERRUPTA EM ANDRADE PINTO, VASSOURAS.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7874/7874_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7874/7874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE TRANSPORTE PARA OS PACIENTES EM TRATAMENTO DE FISIOTERAPIA NA SEDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7875/7875_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7875/7875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE IMPLANTAÇÃO DE REDE DE ÁGUA NO BAIRRO SANTO EXPEDITO PERTO DO TREVO DE MENDES, ACESSO BR 393.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7876/7876_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7876/7876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NA LOCALIDADE DO BAIRRO DE TRIUNFO.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8069/8069_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8069/8069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA CAPITÃO CUSTÓDIO DE SOUZA CARAVANA, 238, BAIRRO BARREIRO_x000D_
 </t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8070/8070_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8070/8070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA  DA RUA JOSÉ DA SILVEIRA GOMES, Nº 300, BAIRRO MADRUGA._x000D_
 </t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A DIREÇÃO DO HOSPITAL SUL FLUMINENSE QUE ESTUDE A VIABILIDADE DE REALIZAR EVENTO UNINDO OUTUBRO ROSA E NOVEMBRO AZUL PARA CONSCIENTIZAÇÃO DO HOMEM E DA MULHER._x000D_
 </t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8210/8210_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8210/8210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE REPARO NO CALÇAMENTO DA RUA DA SAUDADE, PRÓXIMO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8211/8211_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8211/8211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8212/8212_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8212/8212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, A TROCA DAS MANILHAS QUEBRADAS, NA RUA MANOEL MACEDO, EM FRENTE AO Nº 85, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8213/8213_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8213/8213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, A RECUPERAÇÃO DO ASFALTO QUE ESTÁ AFUNDANDO, NA RUA MANOEL MACEDO, EM FRENTE AO Nº 85, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8214/8214_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8214/8214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, A INSTALAÇÃO DE MANILHAS DE 1,00M DE DIÂMETRO POR 1,00M DE COMPRIMENTO, NA AVENIDA CARLOS EUGÊNIO MEXIAS, PERTO DO Nº 2856, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8215/8215_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8215/8215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, A INSTALAÇÃO DE MANILHAS DE 1,00M DE DIÂMETRO POR 1,00M DE COMPRIMENTO, NA RUA DONA MARIANA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8216/8216_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8216/8216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL O ASFASLTAMENTO DA RUA RUI BARBOSA, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8217/8217_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8217/8217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DE DISTRIBUIÇÃO E COMERCIALIZAÇÃO DO INTERIOR DA CEDAE HELENO SILVA E SOUZA QUE INCLUA O MUNICÍPIO DE VASSOURAS NO PLANO DE AÇÕES, PARA SER CONTEMPLADO COM MATERIAIS DE FERRO FUNDIDO, PARTE DA MÃO DE OBRA E VISTORIA TÉCNICA PARA MELHORIAS NO SISTEMA DE ABASTECIMENTO DE ÁGUA DA RUA JOÃO ALBUQUERQUE FIGUEIREDO, NO PARQUE PINHEIROS.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8218/8218_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8218/8218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DE DISTRIBUIÇÃO E COMERCIALIZAÇÃO DO INTERIOR DA CEDAE HELENO SILVA E SOUZA QUE INCLUA O MUNICÍPIO DE VASSOURAS NO PLANO DE AÇÕES, PARA SER CONTEMPLADO COM MATERIAIS DE FERRO FUNDIDO, PARTE DA MÃO DE OBRA E VISTORIA TÉCNICA PARA MELHORIAS NO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8219/8219_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8219/8219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ANDRÉ CORRÊA QUE INTERCEDA JUNTO À CEDAE QUE INCLUA O MUNICÍPIO DE VASSOURAS NO PLANO DE AÇÕES, PARA SER CONTEMPLADO COM MATERIAIS DE FERRO FUNDIDO, PARTE DA MÃO DE OBRA E VISTORIA TÉCNICA PARA MELHORIAS NO SISTEMA DE ABASTECIMENTO DE ÁGUA DA RUA JOÃO ALBUQUERQUE FIGUEIREDO, NO PARQUE PINHEIROS.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8220/8220_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8220/8220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ANDRÉ CORRÊA QUE INTERCEDA JUNTO À CEDAE QUE INCLUA O MUNICÍPIO DE VASSOURAS NO PLANO DE AÇÕES, PARA SER CONTEMPLADO COM MATERIAIS DE FERRO FUNDIDO, PARTE DA MÃO DE OBRA E VISTORIA TÉCNICA PARA MELHORIAS NO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8208/8208_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8208/8208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº 2.837/2015 QUE CRIA ESTRATÉGIAS DE IMPLEMENTAÇÃO DO PLANO DE MANEJO DO CARAMUJO-AFRICANO  ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8207/8207_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8207/8207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº2.678/2012 QUE DISPÕE SOBRE INCENTIVO AO CULTIVO DA CITRONELA E DA CROTALARIA JUCEA COMO MÉTODO NATURAL DE COMBATE A DENGUE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8206/8206_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8206/8206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE O CUMPRIMENTO DA LEI Nº2.556/2010 QUE INSTITUI NORMAS DE COMBATE A DENGUE NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8205/8205_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8205/8205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE SAÚDE LUIZ ANTÔNIO DE SOUZA TEIXEIRA JUNIOR QUE VIABILIZE A VINDA DO MAMÓGRAFO MÓVEL PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8204/8204_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8204/8204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8203/8203_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8203/8203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA JOSÉ BATISTA NETO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8202/8202_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8202/8202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA ANTENOR CARAVANA, NO BARREIRO.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8201/8201_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8201/8201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA VILA ODETE LACERDA DANTAS, NO MADRUGA.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8200/8200_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8200/8200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA ZÓZIMO GUIMARÃES, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8199/8199_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8199/8199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE 02 VAGAS GRATUITAS PARA GESTANTES NOS ÔNIBUS DO TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8198/8198_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8198/8198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO DEMUTRAN, O FECHAMENTO DA RUA HENRIQUE DUVIVIER GOULART, EM DEMÉTRIO RIBEIRO, AOS FINAIS DE SEMANA PARA QUE POSSA SER UTILIZADA COMO ÁREA DE LAZER PELOS MORADORES.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8197/8197_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8197/8197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA AVENIDA OSWALDO DE ALMEIDA RAMOS, NA LINHA.</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8196/8196_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8196/8196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AGRICULTURA, PECUÁRIA E PESCA A VIABILIDADE DE IMPLANTAR O BANCO DE ALIMENTOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8195/8195_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8195/8195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº . SR. PREFEITO MUNICIPAL QUE VIABILIZE OPERAÇÃO TAPA BURACOS NA RUA JOÃO XXIII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8194/8194_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8194/8194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº . SR. PREFEITO MUNICIPAL QUE VIABILIZE O RECAPEAMENTO ASFÁLTICO NA RUA JOÃO XXIII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8193/8193_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8193/8193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UMA CAIXA DE ESCOAMENTO DE ÁGUA, NA RUA 10, EM MASSAMBARÁ</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8192/8192_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8192/8192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA PRAÇA DA ACADEMIA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8191/8191_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8191/8191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PARQUE INFANTIL NA PRAÇA DA ACADEMIA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8190/8190_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8190/8190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REESTRUTURAÇÃO DA ESTAÇÃO DE TRATAMENTO SANITÁRIO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8189/8189_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8189/8189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO DO VESTIÁRIO DO CAMPO DE FUTEBOL, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A RECUPERAÇÃO DO TRATOR PARA ATENDER OS AGRICULTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8187/8187_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8187/8187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE EDUCAÇÃO, A CONSTRUÇÃO DE UMA CRECHE, NO BAIRRO REPRESA.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8186/8186_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8186/8186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE, A CONSTRUÇÃO DE UMA SUB UNIDADE DE SAÚDE, NO BAIRRO POCINHOS.</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8185/8185_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8185/8185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS, A DUPLICAÇÃO DA PONTE NA RUA MAJOR PLÍNIO, NO BAIRRO MADRUGA.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8184/8184_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8184/8184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A PAVIMENTAÇÃO ASFÁLTICA DA AV. MARECHAL PAULO TORRES, CENTRO.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8183/8183_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8183/8183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE A CONSTRUÇÃO DE UMA SUBUNIDADE DE SAÚDE NA GLÓRIA.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8182/8182_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8182/8182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE A CONSTRUÇÃO DE UMA SUBUNIDADE DE SAÚDE NO BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8181/8181_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8181/8181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE SAÚDE A CONSTRUÇÃO DE UMA SUBUNIDADE DE SAÚDE NO BAIRRO DA REPRESA.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8180/8180_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8180/8180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A COLOCAÇÃO DE ALAMBRADO NO CAMPO DO CARRAPATÃO NO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8179/8179_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8179/8179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA JUCERJA QUE ESTUDE A VIABILIDADE DE FIRMAR PARCERIA COM A ACIAV (ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E AGROPECUÁRIA DE VASSOURAS), EXPEDINDO A CARTEIRA DE EXERCÍCIO PROFISSIONAL DE EMPRESÁRIO</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8178/8178_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8178/8178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ACCIONA QUE ESTUDE A VIABILIDADE DE DOAÇÃO DE MATERIAIS, MASSA ASFÁLTICA E ASFALTO FRESADO, PARA MELHORIAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8177/8177_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8177/8177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE LIMPEZA DO CÓRREGO NA RUA VICENTE CELESTINO AGUIAR NO BAIRRO CARVALHEIRA</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8176/8176_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8176/8176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA ANTONIO INÁCIO DA SILVA ALTURA DO Nº44.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8175/8175_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8175/8175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE  RECAPEAMENTO NA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8174/8174_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8174/8174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE RECAPEAMENTO NA RUA AMBROSIO COUTINHO.</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8173/8173_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8173/8173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE RECAPEAMENTO NA RUA ELVIRA MEDEIROS GOMES.</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8172/8172_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8172/8172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE RECAPEAMENTO NA RUA FRANCISCO BELIZÁRIO DA SILVA.</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8171/8171_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8171/8171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA ANTENOR CARAVANA NO BARREIRO.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8170/8170_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8170/8170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA DE OBRAS A CONSTRUÇÃO DE CAPELA MORTUÁRIA EM ITAKAMOSI, EM VASSOURAS.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8169/8169_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8169/8169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO A SECRETARIA DE OBRAS A CONSTRUÇÃO DE CEMITÉRIO EM ITAKAMOSI, EM VASSOURAS.</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8168/8168_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8168/8168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE DIREITOS HUMANOS E POLÍTICAS PARA MULHERES E IDOSOS, QUE ESTUDE A POSSIBILIDADE DE ENVIAR PARA O MUNICÍPIO DE VASSOURAS O ÔNIBUS LILÁS.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8167/8167_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8167/8167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MELHORIA  NA ILUMINAÇÃO ELÉTRICA DA RUA MANOEL THOMÉ DA ROCHA, NO CENTRO.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8166/8166_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8166/8166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A PODA DAS ÁRVORES DA RUA MANOEL THOMÉ DA ROCHA, NO CENTRO.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8165/8165_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8165/8165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A LIMPEZA DOS BUEIROS DA RUA MANOEL THOMÉ DA ROCHA, NO CENTRO.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8164/8164_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8164/8164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE MELHORIAS NA CONTENÇÃO DO ASFALTO NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, ALTURA DO Nº 1690, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8163/8163_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8163/8163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE LINHAS DE ÔNIBUS INTERMUNICIPAIS, LIGANDO VASSOURAS-NOVA IGUAÇU-ITAGUAÍ E VICE-VERSA ITAGUAÍ-NOVA IGUAÇU-VASSOURAS.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8162/8162_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8162/8162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REATIVAÇÃO E O RETORNO DAS ATIVIDADES DO CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8161/8161_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8161/8161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REATIVAÇÃO E O RETORNO DAS ATIVIDADES DO CONSELHO MUNICIPAL DA SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8160/8160_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8160/8160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REATIVAÇÃO E O RETORNO DAS ATIVIDADES DO CONSELHO MUNICIPAL DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Manoel Macedo, Rosi Farias</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/8159/ind_779_2017_EwOWlbh.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/8159/ind_779_2017_EwOWlbh.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DO ÓRGÃO PROCON (ÓRGÃO DE DEFESA DO CONSUMIDOR) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8158/8158_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8158/8158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, QUE DISPONIBILIZE O ATENDIMENTO MÉDICO 01 (UMA) VEZ POR SEMANA NA COMUNIDADE DE CANANÉIA.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8157/8157_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8157/8157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE SOLICITE A SECRETARIA COMPETENTE, A CONTRATAÇÃO DE 01 (UM) AGENTE COMUNITÁRIO PARA A LOCALIDADE DE CANANÉIA.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8156/8156_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8156/8156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA COMPETENTE PARA REVISÃO DO CUSTO DA PASSAGEM DA LINHA BARÃO DE VASSOURAS X VASSOURAS, E VICE-VERSA.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8155/8155_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8155/8155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ENFEITAR COM ILUMINAÇÃO DE NATAL, A PRAÇA BARÃO DE CAMPO BELO.</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7622/7622_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7622/7622_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. SHEILA MARES GUIA</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7623/7623_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7623/7623_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. ARLETE MARIA LEAL BRANCO</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7624/7624_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7624/7624_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. SIMONE DIAS DOS SANTOS ROCHA</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7625/7625_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7625/7625_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. FERNANDA CARDOSO NEIVA DE ARAÚJO SPINELLI</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7626/7626_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7626/7626_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. MARIA  APPARECIDA DE ABRANTES BARROS</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7627/7627_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7627/7627_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. JULIANA DE BRITO TEIXEIRA</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7628/7628_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7628/7628_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. APARECIDA DE FÁTIMA SOARES GAMA</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7629/7629_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7629/7629_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. MARINA MEDEIROS DE FREITAS</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7630/7630_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7630/7630_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. MARIA REGINA DO AMARAL MAGALHÃES</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7631/7631_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7631/7631_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. MARIA AMÁLIA MONTELA MEDEIROS</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7632/7632_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7632/7632_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. DENIZE DUARTE CELENTO</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7633/7633_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7633/7633_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. GRAZIELA SANTOS DE JESUS</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7634/7634_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7634/7634_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. VIVIAN MACHADO ROCHA</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7635/7635_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7635/7635_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. ROSI FARIAS</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7636/7636_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7636/7636_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. SILÉA COELHO DA COSTA</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7637/7637_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7637/7637_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. FABÍOLA FREITAS ASSED</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7638/7638_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7638/7638_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. GRACE DE MEDEIROS ARAÚJO</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7639/7639_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7639/7639_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À DRA. TEREZINHA SALVADOR NUNES</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7640/7640_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7640/7640_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. DÉA TEIXEIRA DA CRUZ LEAL</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7641/7641_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7641/7641_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. IVONE MAYR GUEDES PINTO</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7642/7642_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7642/7642_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO PÓSTUMA À  SRA. TERESA DA SILVA</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7643/7643_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7643/7643_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À DRA. YOLANDA DE SOUZA CAPUTE</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7644/7644_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7644/7644_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. ANTONIO MIGUEL DO NASCIMENTO.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7645/7645_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7645/7645_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÃOES AO SR. ALEXANDRE BELLINASSI PEREIRA, REPRESENTANDO O CARTÓRIO ELEITORAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA. TELMA CRISTINA BARBOSA SANT&amp;#8217;ANNA</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. MARCO ANTONIO VAZ CAPUTE</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8091/8091_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8091/8091_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO COLÉGIO DOS SANTOS ANJOS</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8092/8092_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8092/8092_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À IRMÃ MARIA DE NAZARÉ MAGALHÃES GUEDES</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8093/8093_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8093/8093_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PROFESSOR GREGSON BARROS DA SILVA</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8094/8094_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8094/8094_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESF GENERAL SEVERINO SOMBRA.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8095/8095_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8095/8095_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. PHILIPE CAMPELLO COSTA BRONDI DA SILVA.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8096/8096_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8096/8096_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. MARLLUS LITO FREIRE.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8097/8097_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8097/8097_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A SRA. CRISTINA DOS SANTOS BRUM.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8098/8098_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8098/8098_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A SRA. ANA CAROLINE DA SILVA VIEIRA.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A GUARDA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8100/8100_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8100/8100_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESF ELÓI PEREIRA SERRA.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À INCLUSÃO DA IDEOLOGIA DE GÊNEROS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8102/8102_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8102/8102_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO CEL. JURANDY BARBOSA DA PAIXÃO.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8105/8105_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8105/8105_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESF DR. HÉLIO DE ALMEIDA PINTO.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8106/8106_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8106/8106_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PRESIDENTE DA CÂMARA JOVEM E DO GRÊMIO ESTUDANTIL VOZ DOS ALUNOS  LEONARDO COELHO.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8107/8107_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8107/8107_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A JOVEM ANA LUIZA MACEDO.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8108/8108_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8108/8108_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO JOVEM GABRIEL REZENDE.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8109/8109_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8109/8109_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO JOVEM DAVID RICCI.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. PAULO JOSÉ DOS SANTOS VENÂNCIO.</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8111/8111_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8111/8111_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SUBSECRETÁRIO DE ESTADO DA CASA CIVIL E DESENVOLVIMENTO ECONÔMICO, ATUALMENTE EXERCENDO A FUNÇÃO DE SECRETÁRIO INTERINO, ALBERTO MOFATI.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8112/8112_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8112/8112_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SECRETÁRIO DE ESTADO DA CASA CIVIL E DESENVOLVIMENTO ECONÔMICO CHRISTINO ÁUREO.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8113/8113_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8113/8113_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A SUBSECRETÁRIA DE ESTADO DE COMÉRCIO E SERVIÇOS DULCE ANGELA PROCÓPIO.</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8114/8114_texto_integral.docx</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8114/8114_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PRESIDENTE DA JUNTA COMERCIAL DO ESTADO DO RIO DE JANEIRO LUIZ ASSUMPÇÃO PARANHOS VELOSO JUNIOR</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8115/8115_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8115/8115_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESF DR. MÁRIO BRANCO.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8116/8116_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8116/8116_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. WALTER DE CARVALHO LIMA</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8117/8117_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8117/8117_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. OTÁVIO HENRIQUE TIBÚRCIO</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8118/8118_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8118/8118_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. ALCIDES PAULO BELCHIOR</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8119/8119_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8119/8119_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESF PEDRO CASEMIRO ALVES.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>NULL</t>
   </si>
   <si>
     <t>Nulo</t>
   </si>
   <si>
     <t>PROTOCOLO NÃO UTILIZADO</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
     <t>491</t>
   </si>
@@ -7976,363 +7976,363 @@
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE SAÚDE OS RELATÓRIOS DO ÚLTIMO QUADRIMESTRE DO ANO DE 2016 E O RELATÓRIO DO PRIMEIRO QUADRIMESTRE DO ANO DE 2017.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>SOLICITA AO FUPREVAS INFORMAÇÕES A RESPEITO DOS REPASSES MENSAIS PREVIDENCIÁRIOS REFERENTES AOS VALORES DESCONTADOS DOS SERVIDORES E CONTRIBUIÇÕES PATRONAIS REALIZADAS EM 2017.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7979/7979_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7979/7979_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA MUNICIPAL DE VASSOURAS LISTA INFORMANDO TODOS OS SERVIDORES QUE RECEBERAM O PMAQ, COM NOME E VALORES RECEBIDOS.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8028/8028_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8028/8028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÃO SOBRE O VALOR ARRECADADO MENSALMENTE PELO MUNICÍPIO COM A TAXA DE ILUMINAÇÃO PÚBLICA NO ANO CORRENTE.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8029/8029_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8029/8029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES A SECRETARIA DE SAÚDE SOBRE AS DEMANDAS REPRIMIDAS DE CONSULTAS E EXAMES DE VÁRIAS ESPECIALIDADES.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8048/8048_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8048/8048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O PEDIDO DE INFORMAÇÃO ATRAVÉS DE CERTIDÃO EM 4 VIAS, PARA O MINISTÉRIO PÚBLICO FEDERAL, PARA O MINISTÉRIO PÚBLICO ESTADUAL, PARA O TRIBUNAL DE CONTAS DO ESTADO DO RIO DE JANEIRO E PARA A CÂMARA MUNICIPAL DE VASSOURAS ACERCA DA CONTRATAÇÃO DE SEIS EM SEIS MESES DO TRANSPORTE PÚBLICO ESCOLAR SEM PROCESSO LICITATÓRIO, PARA QUE SE VERIFIQUE A REGULARIDADE DA CONTRATAÇÃO CONFORME AS DISPOSIÇÕES LEGAIS LICITATÓRIAS. POIS JÁ HOUVE A CONTRATAÇÃO EM CARÁTER EMERGENCIAL POR SEIS MESES, SUCEDIDA DE NOVA CONTRATAÇÃO POR SEIS MESES. SOLICITO AINDA QUE SEJA ENVIADA CÓPIA DO(S) PROCESSO(S) LICITATÓRIO(S) ACERCA DESTE ASSUNTO.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8060/8060_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8060/8060_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO LISTA COM NOMES, CARGOS E NÍVEIS SALARIAIS DOS CARGOS COMISSIONADOS DE TODAS AS SECRETARIAS E AUTARQUIAS DO PERÍODO 01/10/15 ATÉ 31/12/2016.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÃO SOBRE O PROCESSO LICITATÓRIO NA ÍNTEGRA E COM TODOS OS PARECERES SOBRE A COMPRA DE TABLETS PELA SECRETARIA DE SAÚDE DE VASSOURAS E COM O NÚMERO DO (B.O.) BOLETIM DE OCORRÊNCIA SOBRE O SUMIÇO E A QUANTIDADE QUE SUMIRAM DE TABLETS.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8122/8122_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8122/8122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AOS CARGOS COMISSIONADOS EXISTENTES E SE HÁ RISCOS DE ATRASO DE PAGAMENTO DOS FUNCIONÁRIOS NOS PRÓXIMOS MESES.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8123/8123_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8123/8123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DA DETERMINAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DO RIO DE JANEIRO, NOS AUTOS DO PROCESSO Nº 203.353-8/2008 E, AINDA, O PARECER DA COMISSÃO DE REVISÃO DE REENQUADRAMENTO NOS AUTOS DO PROCESSO ADMINISTRATIVO Nº 7.247/2016, CITADOS NA MENSAGEM Nº 042/2017, REFERENTE AO PROJETO DE LEI Nº 684/2017 QUE REGULAMENTA O REENQUADRAMENTO DOS SERVIDORES ENQUADRADOS IRREGULARMENTE ATRAVÉS DAS LEIS COMPLEMENTARES Nº 23, DE 15 DE FEVEREIRO DE 2002 E Nº 26, DE 19 DE JULHO DE 2002, REVOGANDO-AS.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Muncipal</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 27 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 21 DE 08 DE FEVEREIRO DE 2012, PARA O FIM DE DISPOR SOBRE A ANTECIPAÇÃO DE PARTE DO PAGAMENTO DO 13º (DÉCIMO TERCEIRO) SALÁRIO OU DA 13ª (DÉCIMA TERCEIRA) PENSÃO OU LEGADO DEVIDOS AOS SERVIDORES E PENSIONISTAS MUNICIPAIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Severino Ananias Dias Filho</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8125/8125_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8125/8125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE NOVOS PARÁGRAFOS E SUPRE O PARÁGRAFO ÚNICO DO ARTIGO 69 DA LEI COMPLEMENTAR Nº 21 DE 08 DE FEVEREIRO DE 2002 - REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS, E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7807/7807_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7807/7807_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] PROJETO DE LEI: DISPÕE SOBRE ALTERAÇÕES NO SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7845/7845_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7845/7845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 57, DA LEI COMPLEMENTAR Nº 51 DE 27 DE ABRIL DE 2017, QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8076/8076_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8076/8076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REENQUADRAMENTO DOS SERVIDORES ENQUADRADOS IRREGULARMENTE ATRAVÉS DAS LEIS COMPLEMENTARES Nº 23, DE 15 DE FEVEREIRO DE 2002 E Nº 26, DE 19 DE JULHO DE 2002, REVOGANDO-AS.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8127/8127_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8127/8127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR 21/2002, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS, SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7360/7360_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7360/7360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO RIO DE JANEIRO, INSTITUÍDO  E ADMINISTRADO PELA AEMERJ, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7374/7374_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7374/7374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE VASSOURAS POLÍTICA QUE FUNDAMENTA O PROGRAMA DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS URBANOS (PRÓ-RECICLAR), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7375/7375_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7375/7375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SELO DE INSPEÇÃO SANITÁRIA MUNICIPAL &amp;#8211; (S.I.M.) E DE QUALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7389/7389_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7389/7389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE POPULACIONAL DE CÃES E GATOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7390/7390_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7390/7390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZ PARA A POLÍTICA MUNICIPAL DE SAÚDE RELATIVA AO TRANSPORTE DE PESSOAS ENFERMAS IMPEDIDAS DE UTILIZAR OS MEIOS COMUNS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7397/7397_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7397/7397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A UTILIZAÇÃO DE VAGAS DESTINADAS AOS IDOSOS E DEFICIENTES E INSTITUI O CARTÃO DE ESTACIONAMENTO PARA IDOSOS E PORTADORES DE DEFICIÊNCIA E MOBILIDADE REDUZIDA. </t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7438/7438_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7438/7438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO E RATIFICAÇÃO QUANTO À CRIAÇÃO, DENOMINAÇÃO, EXISTÊNCIA, OPERACIONALIDADE E REGULARIDADE DA CRECHE MUNICIPAL "LEON GILSON" E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7448/7448_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7448/7448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE VALORIZAÇÃO DO PROFESSOR E COMBATE À VIOLÊNCIA NO AMBIENTE ESCOLAR E NORMAS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7457/7457_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7457/7457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE CONTRATAÇÃO PELO MUNICÍPIO, DIRETA OU INDIRETAMENTE, DE EMPRESAS CONDENADAS POR PRÁTICAS NOCIVAS AOS PRINCÍPIOS BÁSICOS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7458/7458_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7458/7458_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMERCIALIZAÇÃO DE PLANOS DE ASSISTÊNCIA MÉDICA NO MUNICÍPIO E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] DENOMINA DE RUA MARIA DAS GRAÇAS DOS SANTOS, A RUA PROJETA NA "CERÂMICA", LOCALIZADA EM IPIRANGA, VASSOURAS.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7517/7517_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7517/7517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAPROVEITAMENTO DE ALIMENTOS NÃO CONSUMIDOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL REMEMORANDO A MORTE DO LÍDER NEGRO MANOEL CONGO.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO XI AO ARTIGO 31 DA LEI Nº 2.831 DE 09 DE SETEMBRO DE 2015, CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
@@ -8354,51 +8354,51 @@
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>CRIA NORMAS PARA SOLICITAÇÃO DE PARCELAMENTOS DE DÍVIDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>PROÍBE A REALIZAÇÃO DE FESTAS COM ANIMAIS FORA DO PARQUE ECO TURÍSTICO DO TRABALHADOR.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7575/7575_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7575/7575_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GERÊNCIA DE ELABORAÇÃO DE PROJETOS, CONVÊNIOS E CAPTAÇÕES DE RECURSOS - DENOMINADO PROJETE.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>ALTERA A LEI 1099 DE 10 DE NOVEMBRO DE 1978, EM SEUS ARTIGOS 19, IV, B; 20, III, B; 20, IV, B; 22, III, B; 22, IV, B; 24, § 1º, III; 26, III, A; ALTERANDO O LIMITE MÁXIMO DO GABARITO DAS CONSTRUÇÕES.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>INSERE NOS PLANOS DE ESTUDOS DO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS MUNICIPAIS DE VASSOURAS, CONTEÚDOS SOBRE A LEI Nº 11.340, DE 07 DE AGOSTO DE 2006 (LEI MARIA DA PENHA), QUE DISPÕE SOBRE MECANISMOS PARA COIBIR A VIOLÊNCIA DOMÉSTICA CONTRA A MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
@@ -8444,1528 +8444,1528 @@
   <si>
     <t>REGULAMENTA AS ATRIBUIÇÕES DA GUARDA AMBIENTAL DO MUNICÍPIO DE VASSOURAS, ESTADO DO RIO DE JANEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE VASSOURAS-RJ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7661/7661_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7661/7661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A  LEGISLAÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLARES NO MUNICIPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7805/7805_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7805/7805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE IDENTIFICAÇÃO, CADASTRAMENTO E PRESERVAÇÃO DE NASCENTES DE ÁGUA NO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DÁ A DENOMINAÇÃO DE "VILA FLORENTINA MARIA PEREIRA" À RUA QUE CONFRONTA COM OS LOTES Nº 65 E 66 DO LOTEAMENTO SITUADO À RUA ANTONIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL E CONSTRUTIVO PARA A INSTALAÇÃO DE ESTRUTURAS DE SUPORTE DAS ESTAÇÕES RÁDIO BASE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7809/7809_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7809/7809_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] PROJETO DE LEI: REGULAMENTA O REENQUADRAMENTO DOS SERVIDORES ENQUADRADOS IRREGULARMENTE ATRAVÉS DAS LEIS COMPLEMENTARES Nº 23, DE 15 DE FEVEREIRO DE 2002 E Nº 26, DE 19 DE JULHO DE 2002, REVOGANDO-AS.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7810/7810_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7810/7810_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE A REGULARIZAÇÃO E RATIFICAÇÃO QUANTO À CRIAÇÃO, DENOMINAÇÃO, EXISTÊNCIA, OPERACIONALIDADE, COMPETÊNCIA E REGULARIDADE DO INSTITUTO DE EDUCAÇÃO THIAGO COSTA E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] PROJETO DE LEI</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7812/7812_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7812/7812_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: ALTERA OS ARTIGOS 1º E 6º DA LEI Nº 2.525 DE 18 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O FUNCIONAMENTO DA CASA LAR HÉLIA LEITE DOS SANTOS GONÇALVES, REDE DE PROTEÇÃO SOCIAL ESPECIAL DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7813/7813_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7813/7813_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS ATRAVÉS DOS CARGOS COMISSIONADOS E FUNÇÕES GRATIFICADAS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7814/7814_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7814/7814_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE A PROIBIÇÃO DE ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS E PRESTADORES DE SERVIÇOS DE DESCARTAREM ÓLEOS OU GORDURAS EM GERAL NA REDE COLETORA DE ESGOTOS, ÁGUAS PLUVIAIS OU EQUIVALENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7815/7815_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7815/7815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: INSTITUI A SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR A SER COMEMORADA ANUALMENTE NA ULTIMA SEMANA DE JULHO NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7816/7816_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7816/7816_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: INSTITUI O MANUAL DE PRIMEIROS SOCORROS NAS UNIDADES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7817/7817_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7817/7817_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: ALTERA A LEGISLAÇÃO QUE DISPÕE SOBRE A CRIAÇÃO DE CONSELHOS ESCOLARES NAS UNIDADES DE ENSINO DA REDE MUNICIPAL DE VASSOURAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7819/7819_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7819/7819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE VASSOURAS O INCENTIVO VARIÁVEL POR DESEMPENHO DE METAS DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE - PMAQ, AOS SERVIDORES QUE DESEMPENHAM ATIVIDADES NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA, NASF'S E CEO E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7818/7818_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7818/7818_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI: DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS DENOMINADOS "AUXILIAR DE CRECHE", "COORDENADOR DE TURNO" E "RECREADOR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7831/7831_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7831/7831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SUPERINTENDÊNCIA DE ORDEM PÚBLICA MUNICIPAL - SOP.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7832/7832_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7832/7832_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] DISPÕE SOBRE REAJUSTE DE SERVIDORES E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7833/7833_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7833/7833_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE ATIVIDADE AOS SERVIDORES QUE INTEGRAREM O PROGRAMA DE SAÚDE DA FAMÍLIA (PSF) E O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU).</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7834/7834_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7834/7834_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 1.241.941,12 (UM MILHÃO, DUZENTOS E QUARENTA E UM MIL, NOVECENTOS E QUARENTA E UM REAIS E DOZE CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7835/7835_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7835/7835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE HORTA COMUNITÁRIA NO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7836/7836_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7836/7836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO ADMINISTRADOR.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7837/7837_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7837/7837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 67.500,00 (SESSENTA E SETE MIL E QUINHENTOS REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7838/7838_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7838/7838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 756.608,56 (SETECENTOS E CINQUENTA E SEIS MIL, SEISCENTOS E OITO REAIS E CINQUENTA E SEIS CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7839/7839_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7839/7839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PRÊMIO MUNICIPAL DE BOAS PRÁTICAS AMBIENTAIS.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7840/7840_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7840/7840_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 19 DA LEI 1.099/1978, SOBRE O ZONEAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7841/7841_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7841/7841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE LUIZ CARLOS RODRIGUES DOS SANTOS &amp;#8220;CACALO&amp;#8221; NA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DO THIAGO COSTA.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7842/7842_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7842/7842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O ESTACIONAMENTO ROTATIVO PAGO DE VEÍCULOS AUTOMOTORES, DENOMINADO ÁREA AZUL, EM VIAS PÚBLICAS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS, CONSIDERANDO O DISPOSTO NA LEI FEDERAL Nº 9.503/1997, ART. 24, X.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7843/7843_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7843/7843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE VASSOURAS-RJ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7844/7844_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7844/7844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 1.241.941,12  (UM MILHÃO ,DUZENTOS E QUARENTA E UM MIL, NOVECENTOS E QUARENTA E UM REAIS E DOZE CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7846/7846_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7846/7846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS ATRAVÉS DE FUNÇÃO GRATIFICADA DA SECRETARIA MUNICIPAL DE FAZENDA.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7847/7847_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7847/7847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS FISCAIS A INDÚSTRIAS E HOTÉIS QUE VIEREM A SE INSTALAR NO MUNICÍPIO, OU NELE AMPLIEM SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7848/7848_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7848/7848_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE INCENTIVO ÀS MICROCERVEJARIAS ARTESANAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7849/7849_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7849/7849_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] AUTORIZA CONSTITUIÇÃO DE SOCIEDADE DE ECONOMIA MISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7850/7850_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7850/7850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE SERVIDORES E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7851/7851_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7851/7851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7852/7852_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7852/7852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS, PARA O PERÍODO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7853/7853_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7853/7853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA USO DE MESAS, CADEIRAS, OMBRELLONES, E DEMAIS ITENS.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7854/7854_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7854/7854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO NEGRA A SER COMEMORADA ANUALMENTE NA SEMANA EM QUE RECAIR O DIA 20 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7855/7855_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7855/7855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO PODER EXECUTIVO UM APLICATIVO INFORMATIVO DE AÇÕES TURÍSTICAS E DE AÇÕES GOVERNAMENTAIS.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7857/7857_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7857/7857_texto_integral.pdf</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] ALTERA O TEOR DA LEI Nº 1.446/1990, DANDO DENOMINAÇÃO DE "AGENOR DE MIRANDA ARAÚJO NETO" (CAZUZA) À CASA DE CULTURA PRESIDENTE TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7858/7858_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7858/7858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA NO ARTIGO 2º. INCISO V, NA LEI Nº 2.875/2017 QUE CRIA NO ÂMBITO DO MUNICÍPIO DE VASSOURAS, A "FEIRA DO PRODUTOR" DESTINADA AO COMÉRCIO DE PRODUTOS HORTIFRUTIGRANJEIROS.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>[RETIRADO PELO AUTOR] INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7860/7860_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7860/7860_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEOR DA LEI Nº 1.446/1990, DANDO DENOMINAÇÃO DE (CAZUZA) A CASA DE CULTURA PRESIDENTE TANCREDO NEVES.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7861/7861_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7861/7861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONSTITUIÇÃO DE SOCIEDADE DE ECONOMIA MISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7862/7862_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7862/7862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DO DESFILE CÍVICO DE SETEMBRO NO ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7863/7863_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7863/7863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIOS, NOS TERMOS DO ARTIGO 68 E 69 DA LEI FEDERAL 4.320/1964 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7864/7864_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7864/7864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALVARÁS DE FUNCIONAMENTO DE EMPRESAS.</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8077/8077_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8077/8077_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CENTRAL DE MEDIAÇÃO, CONCILIAÇÃO E ACORDO - CCA, COMPOSTA POR CÂMARA DE INDENIZAÇÕES ADMINISTRATIVAS E DE CÂMARA DE MEDIAÇÃO E CONCILIAÇÃO NO ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8128/8128_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8128/8128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE NÚMERO 2.560, DE 14 DE MAIO DE 2010, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS/SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8129/8129_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8129/8129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE SEGURANÇA EM PREVENÇÃO E RESPOSTA A EMERGÊNCIAS EM ÁREAS E EDIFICAÇÕES NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8130/8130_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8130/8130_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE NÚMERO 2.560, DE 14 DE MAIO DE 2010, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS/SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8131/8131_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8131/8131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARALISAÇÃO DAS ATIVIDADES DE FUNCIONAMENTO DA E. M. MARIA JOSÉ RANGEL DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8132/8132_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8132/8132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEOR DA LEI Nº 1.379, DE 05 DE MAIO DE 1988, NO TOCANTE A LOCALIZAÇÃO DA ESCOLA MUNICIPAL MAGALLY SAYÃO.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8133/8133_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8133/8133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "UM GRÊMIO EM CADA ESCOLA", NO ÂMBITO DO MUNICÍPIO DE VASSOURAS/RJ.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8134/8134_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8134/8134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA INCLUÍDO NO CALENDÁRIO OFICIAL DO MUNICÍPIO: &amp;#8220;JANEIRO BRANCO&amp;#8221; DEDICADO A REALIZAÇÃO DE AÇÕES EDUCATIVAS PARA A DIFUSÃO DA SAÚDE MENTAL. </t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8135/8135_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8135/8135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE TERAPIAS NATURAIS E O PROGRAMA DE CULTIVO DE PLANTAS MEDICINAIS PARA ATENDIMENTO DA POPULAÇÃO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8136/8136_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8136/8136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE MARIA DAS DORES SANTOS NA RUA, SEM DENOMINAÇÃO, LOCALIZADA NA ANTIGA OLARIA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8137/8137_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8137/8137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRADE CURRICULAR DAS ESCOLAS DO MUNICÍPIO DE VASSOURAS E EXPOSIÇÃO DE LIVROS PARA MENORES DE 18 ANOS NO ÂMBITO DA BIBLIOTECA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8138/8138_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8138/8138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 792.769,00 (SETECENTOS E NOVENTA E DOIS MIL, SETECENTOS E SESSENTA E NOVE REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8139/8139_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8139/8139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 515.000,00 (QUINHENTOS E QUINZE MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8153/8153_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8153/8153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR MUNICIPAL RURAL DE VASSOURAS/RJ, FIXA SEUS OBJETIVOS E DIRETRIZES BÁSICAS E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8141/8141_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8141/8141_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 2.831/15, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE VASSOURAS, EM ARTIGOS 113,116 E 117.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8142/8142_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8142/8142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 3.193.448,98 (TRÊS MILHÕES, CENTO E NOVENTA E TRÊS, QUATROCENTOS E QUARENTA E OITO REAIS E NOVENTA E OITO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8143/8143_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8143/8143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TRAVESSA ANTÔNIO FERNANDES &amp;#8220;ALEMÃO&amp;#8221; NA SERVIDÃO LOCALIZADA PERPENDICULAR A RUA MARIA DA SILVEIRA GOMES, BAIRRO MADRUGA, ENTRE OS NÚMEROS 145 E 157.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8144/8144_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8144/8144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A EXPLORAÇÃO DE SERVIÇOS DE AUTOMÓVEIS DE ALUGUEL (TÁXI) NO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8145/8145_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8145/8145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE NÚMERO 2.560, DE 14 DE MAIO DE 2010, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8146/8146_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8146/8146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO DE PROFESSORES, PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, INCISOS IV E X DO ARTIGO 2º DA LEI FEDERAL 8.745/93, PARÁGRAFO ÚNICO DO ART. 91 DA LEI 2.462/2008 (LEI ORGÂNICA MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8147/8147_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8147/8147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ÀS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE VASSOURAS A ABORDAGEM REGULAR DOS TEMAS BEBIDAS E DROGAS COM AS TURMAS DE 8º E 9º ANOS DO ENSINO FUNDAMENTAL II.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8148/8148_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8148/8148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE O ART.7º NA LEI Nº2571/2010 QUE DISPÕE SOBRE A UNIVERSALIZAÇÃO DO ACESSO À CULTURA, INSTITUI O INCENTIVO A CRIAÇÃO DE BIBLIOTECAS MUNICIPAIS EM TODOS OS BAIRROS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8149/8149_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8149/8149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO O PROGRAMA ESCOLA SEM PARTIDO.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8150/8150_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8150/8150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PREFIS - PROGRAMA DE REGULARIZAÇÃO FISCAL DO MUNICÍPIO DE VASSOURAS-RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8151/8151_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8151/8151_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.648, DE 25 DE NOVEMBRO DE 2011, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE VASSOURAS, ATRAVÉS DE SEUS CARGOS COMISSIONADOS E FUNÇÕES GRATIFICADAS DA ADMINISTRAÇÃO PÚBLICA DIRETA.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8152/8152_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8152/8152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 2.299/2007, QUE INSTITUI A JORNADA DE TRABALHO SUPLEMENTAR NO MAGISTÉRIO MUNICIPAL, E EXCLUI O SEU ARTIGO 4º.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7437/7437_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7437/7437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE USO DE UMA SALA LOCALIZADA NO 1º PISO DA CÂMARA MUNICIPAL DE VASSOURAS AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 56 DA RESOLUÇÃO Nº 525 DE 31 DE DEZEMBRO DE 1992 (REGIMENTO INTERNO), QUE PASSA A VIGORAR ACRESCIDO DO INCISO VIII.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>CRIA O ARTIGO 91-C DA RESOLUÇÃO 525 DE 31 DE DEZEMBRO DE 1992 (REGIMENTO INTERNO).</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL DE VASSOURAS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7975/7975_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7975/7975_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRA. FABIANA RAMOS VARGAS</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7976/7976_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7976/7976_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JOÃO MARCOS DE OLIVEIRA BATISTA</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7977/7977_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7977/7977_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. RAMIRES GARCIA CARMO</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7985/7985_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7985/7985_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. GOTHARDO LOPES NETTO</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7989/7989_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7989/7989_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO HUV - HOSPITAL UNIVERSITÁRIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7990/7990_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7990/7990_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. RENATO MELO.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7991/7991_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7991/7991_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. JORGE ALFREDO RAMOS DE SIQUEIRA.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7992/7992_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7992/7992_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRA. YOLANDA DE SOUZA CAPUTE.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7993/7993_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7993/7993_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. OSMAR FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7994/7994_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7994/7994_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. LUIZ FERNANDO DOS SANTOS.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7995/7995_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7995/7995_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. AUGUSTO LUIZ DUARTE LOPES SAMPAIO.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7996/7996_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7996/7996_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. CARLOS ANTONIO DE CASTRO.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7997/7997_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7997/7997_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. CARLOS THOMAZ KELLER DA ROCHA.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7998/7998_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7998/7998_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. FRANCISCO GABRIEL DELGADO.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7999/7999_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7999/7999_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRA. ARLETE MARIA LEAL BRANCO.</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8000/8000_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8000/8000_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRA. GILDA DE CASTRO MEIRELLES.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8001/8001_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8001/8001_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. SERGIO GUIMARÃES DE LIMA.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8002/8002_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8002/8002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. GUARACY LOUREIRO CARNEIRO.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8003/8003_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8003/8003_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL À SRA. ELAINE PEREIRA ALVES.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8011/8011_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8011/8011_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. JOSÉ DARCY NOGUEIRA.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8012/8012_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8012/8012_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. PAULO ROBERTO GOMES MACHADO.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8013/8013_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8013/8013_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. WALDIR RIBEIRO DO VAL.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8014/8014_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8014/8014_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. MAURO CAORU HOSADA.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8015/8015_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8015/8015_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. ANDRÉ LUIZ MARAU PEDROSO.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8016/8016_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8016/8016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRA. PATRÍCIA LEAL RODRIGUES MIRANDA.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8033/8033_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8033/8033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. JORGE ALBERTO ARBEX PEREIRA.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8034/8034_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8034/8034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE À SRA. TELMA LIMA DE MELLO.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8035/8035_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8035/8035_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE À SRA. CLEONICE RIBEIRO.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8036/8036_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8036/8036_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE À SRA. BIANCA COSTA ALMEIDA DE PAIVA.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8037/8037_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8037/8037_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL À SRA. TELMA CRISTINA BARBOSA SANT'ANNA.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8038/8038_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8038/8038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. RENATO CASSIANO DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. MARCELO GOMES DA CRUZ.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8042/8042_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8042/8042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA GENERAL SEVERINO SOMBRA AO EXMO. SR. GERALDO DA SILVA.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8043/8043_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8043/8043_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SEVERINO ANANIAS DIAS À EXMA. SRA. MARIA LÚCIA DA SILVA ARAÚJO.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8044/8044_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8044/8044_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA "MANOEL CONGO" À EXMA. SRA. CLAUDIA MAMEDE.</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8045/8045_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8045/8045_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. EDMAR DE MATOS VARGAS.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8049/8049_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8049/8049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CÂMARA DIGITAL INSTITUINDO A POLÍTICA MUNICIPAL DE INCLUSÃO DIGITAL NO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. DANILO ALVES PEREIRA.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. PAULO CESAR ALMEIDA JUNIOR.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. MANOEL TONDELLA BARBOSA.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8071/8071_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8071/8071_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. LUÍS ROBERTO BARROSO.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8072/8072_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8072/8072_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. DR. FELIPE SANTA CRUZ OLIVEIRA SCALETSKY.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8073/8073_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8073/8073_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. DR. VITOR MARCELO RODRIGUES.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8075/8075_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8075/8075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA CARLOS ALBERTO DELGADO DE OLIVEIRA - LILINHO AOS ESPORTISTAS VASSOURENSES.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8154/8154_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8154/8154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ALTERAÇÃO NO INCISO X DO ARTIGO 191 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA NA ÍNTEGRA  DO PROCESSO ADMINISTRATIVO Nº 9503/2016 PMV, PARA A EMISSÃO DE LICENÇA DE OPERAÇÃO DA USINA DE ASFALTO DA ACCIONA.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO: ENCAMINHA SUGESTÕES SOBRE O ANTEPROJETO DE LEI QUE  SOBRE O PROGRAMA DE ASSISTÊNCIA A SAÚDE DO SERVIDOR PÚBLICO DA PREFEITURA DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7751/7751_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7751/7751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO: ENCAMINHA AO PREFEITO SUGESTÕES SOBRE O ANTEPROJETO DE LEI SOBRE O A ADOÇÃO DE UM AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA PREFEITURA DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO DE 2019-2020.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>SOLICITO A CONVOCAÇÃO DO EX SECRETÁRIO MUNICIPAL DE GOVERNO, SR. MARLOS ELIAS FRANÇA.</t>
   </si>
   <si>
     <t>7651</t>
@@ -10324,67 +10324,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7647/7647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7672/7672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8080/8080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8081/8081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8082/8082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8083/8083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8084/8084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8085/8085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8086/8086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8087/8087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8088/8088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7361/7361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7362/7362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7363/7363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7364/7364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7365/7365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7366/7366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7367/7367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7368/7368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7369/7369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7370/7370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7371/7371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7372/7372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7373/7373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7376/7376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7377/7377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7378/7378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7379/7379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7380/7380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7381/7381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7382/7382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7383/7383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7387/7387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7388/7388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7391/7391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7392/7392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7393/7393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7394/7394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7395/7395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7396/7396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7398/7398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7399/7399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7400/7400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7401/7401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7402/7402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7403/7403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7404/7404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7405/7405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7406/7406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7407/7407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7408/7408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7409/7409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7410/7410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7411/7411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7412/7412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7413/7413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7414/7414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7415/7415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7416/7416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7417/7417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7418/7418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7419/7419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7420/7420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7421/7421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7422/7422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7423/7423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7424/7424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7425/7425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7426/7426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7427/7427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7428/7428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7429/7429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7430/7430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7431/7431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7432/7432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7433/7433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7434/7434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7435/7435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7436/7436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7439/7439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7440/7440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7441/7441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7442/7442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7443/7443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7444/7444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7445/7445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7446/7446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7449/7449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7450/7450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7451/7451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7452/7452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7453/7453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7455/7455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7456/7456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7459/7459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7460/7460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7461/7461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7462/7462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7463/7463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7464/7464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7465/7465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7466/7466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7467/7467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7469/7469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7470/7470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7471/7471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7472/7472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7473/7473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7474/7474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7475/7475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7476/7476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7478/7478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7479/7479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7480/7480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7481/7481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7482/7482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7483/7483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7484/7484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7485/7485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7486/7486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7487/7487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7488/7488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7489/7489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7490/7490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7491/7491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7492/7492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7494/7494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7496/7496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7497/7497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7498/7498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7499/7499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7500/7500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7502/7502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7503/7503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7504/7504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7505/7505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7506/7506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7507/7507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7508/7508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7509/7509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7510/7510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7511/7511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7512/7512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7513/7513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7514/7514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7515/7515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7518/7518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7519/7519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7520/7520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7521/7521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7522/7522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7523/7523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7524/7524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7525/7525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7526/7526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7527/7527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7528/7528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7529/7529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7530/7530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7531/7531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7532/7532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7533/7533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7534/7534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7535/7535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7538/7538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7539/7539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7540/7540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7541/7541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7542/7542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7543/7543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7544/7544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7545/7545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7546/7546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7547/7547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7548/7548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7549/7549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7550/7550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7551/7551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7552/7552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7553/7553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7554/7554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7555/7555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7556/7556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7557/7557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7558/7558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7559/7559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7560/7560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7563/7563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7564/7564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7565/7565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7568/7568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7569/7569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7571/7571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7576/7576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7577/7577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7578/7578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7579/7579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7580/7580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7581/7581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7582/7582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7583/7583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7584/7584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7585/7585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7586/7586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7587/7587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7588/7588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7589/7589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7590/7590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7591/7591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7592/7592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7597/7597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7598/7598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7599/7599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7600/7600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7601/7601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7602/7602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7603/7603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7604/7604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7605/7605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7607/7607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7610/7610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7611/7611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7612/7612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7613/7613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7614/7614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7615/7615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7616/7616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7617/7617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7618/7618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7619/7619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7620/7620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7621/7621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7662/7662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7663/7663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7664/7664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7665/7665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7666/7666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7667/7667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7668/7668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7669/7669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7670/7670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7673/7673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7674/7674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7675/7675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7676/7676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7678/7678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7677/7677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7700/7700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7705/7705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7706/7706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7707/7707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7708/ind_309_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7709/7709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7710/7710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7711/7711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7712/7712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7714/7714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7715/7715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7716/7716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7717/7717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7718/7718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7719/7719_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7729/ind_333_2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7730/7730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7731/7731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7732/7732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7733/7733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7734/7734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7735/7735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7736/7736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7737/7737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7738/7738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7741/7741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7742/7742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7743/ind_346_2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7744/7744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7745/7745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7750/7750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7752/7752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7753/7753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7754/7754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7755/7755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7756/7756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7757/ind_361_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7758/7758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7759/7759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7760/7760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7761/7761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7762/7762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7763/7763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7764/7764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7765/7765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7766/7766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7768/7768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7769/7769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7770/7770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7771/7771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7772/7772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7773/7773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7774/7774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7775/7775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7776/7776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7777/7777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7778/7778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7779/7779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7780/7780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7781/7781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7782/7782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7783/7783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7785/7785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7786/7786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7787/7787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7788/7788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7789/7789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7790/7790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7791/7791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7792/7792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7793/7793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7795/7795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7796/7796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7797/7797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7798/7798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7799/7799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7800/7800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7801/7801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7802/7802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7803/7803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7804/7804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7820/7820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7821/7821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7822/7822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7823/7823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7824/7824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7825/7825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7826/7826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7830/7830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7882/7882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7883/7883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7884/7884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7885/7885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7886/7886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7887/7887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7888/7888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7889/7889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7890/7890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7891/7891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7892/7892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7893/7893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7894/7894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7895/7895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7896/7896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7897/7897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7898/7898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7899/7899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7900/7900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7901/7901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7902/7902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7903/7903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7904/7904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7905/7905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7909/7909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7911/7911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7912/7912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7913/7913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7914/7914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7915/7915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7916/7916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7917/7917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7918/7918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7919/7919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7920/7920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7921/7921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7922/7922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7923/7923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7924/7924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7925/7925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7926/7926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7927/7927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7928/7928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7929/7929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7930/7930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7931/7931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7932/7932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7933/7933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7935/7935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7936/7936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7937/7937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7938/7938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7941/7941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7942/7942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7943/7943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7939/7939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7940/7940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7945/7945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7946/7946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7947/7947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7948/7948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7949/7949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7950/7950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7951/7951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7952/7952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7953/7953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7954/7954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7955/7955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7956/7956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7957/7957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7958/7958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7959/7959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7960/7960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7961/7961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7962/7962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7963/7963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7964/7964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7967/7967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7968/7968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7969/7969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7970/7970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7971/7971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7972/7972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7973/7973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7974/7974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7980/7980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7981/7981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7982/7982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7983/7983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7984/7984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7986/7986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7987/7987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7988/7988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8005/8005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8006/8006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8007/8007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8008/8008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8009/8009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8010/8010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8018/8018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8019/8019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8020/8020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8021/8021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8022/8022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8023/8023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8024/8024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8025/8025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8026/8026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8030/8030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8031/8031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8032/8032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8050/8050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8051/8051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8052/8052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8053/8053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8059/8059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7878/7878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7879/7879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7880/7880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7866/7866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7867/7867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7868/7868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7869/7869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7870/7870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7871/7871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7872/7872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7873/7873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7874/7874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7875/7875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7876/7876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8069/8069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8070/8070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8210/8210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8211/8211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8212/8212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8213/8213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8214/8214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8215/8215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8216/8216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8217/8217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8218/8218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8219/8219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8220/8220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8208/8208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8207/8207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8206/8206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8205/8205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8204/8204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8203/8203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8202/8202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8201/8201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8200/8200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8199/8199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8198/8198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8197/8197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8196/8196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8195/8195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8194/8194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8193/8193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8192/8192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8191/8191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8190/8190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8189/8189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8187/8187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8186/8186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8185/8185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8184/8184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8183/8183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8182/8182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8181/8181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8180/8180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8179/8179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8178/8178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8177/8177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8176/8176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8175/8175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8174/8174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8173/8173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8172/8172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8171/8171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8170/8170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8169/8169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8168/8168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8167/8167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8166/8166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8165/8165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8164/8164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8163/8163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8162/8162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8161/8161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8160/8160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/8159/ind_779_2017_EwOWlbh.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8158/8158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8157/8157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8156/8156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8155/8155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7622/7622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7623/7623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7624/7624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7625/7625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7626/7626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7627/7627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7628/7628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7629/7629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7630/7630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7631/7631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7632/7632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7633/7633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7634/7634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7635/7635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7636/7636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7637/7637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7638/7638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7639/7639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7640/7640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7641/7641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7642/7642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7643/7643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7644/7644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7645/7645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8091/8091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8092/8092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8093/8093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8094/8094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8095/8095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8096/8096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8097/8097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8098/8098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8100/8100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8102/8102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8105/8105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8106/8106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8107/8107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8108/8108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8109/8109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8111/8111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8112/8112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8113/8113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8114/8114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8115/8115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8116/8116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8117/8117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8118/8118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8119/8119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7979/7979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8028/8028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8029/8029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8048/8048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8060/8060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8122/8122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8123/8123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8125/8125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7807/7807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7845/7845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8076/8076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8127/8127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7360/7360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7374/7374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7375/7375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7389/7389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7390/7390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7397/7397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7438/7438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7448/7448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7457/7457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7458/7458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7517/7517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7575/7575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7661/7661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7805/7805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7809/7809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7810/7810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7812/7812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7813/7813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7814/7814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7815/7815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7816/7816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7817/7817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7819/7819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7818/7818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7831/7831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7832/7832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7833/7833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7834/7834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7835/7835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7836/7836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7837/7837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7838/7838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7839/7839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7840/7840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7841/7841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7842/7842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7843/7843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7844/7844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7846/7846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7847/7847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7848/7848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7849/7849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7850/7850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7851/7851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7852/7852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7853/7853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7854/7854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7855/7855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7857/7857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7858/7858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7860/7860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7861/7861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7862/7862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7863/7863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7864/7864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8077/8077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8128/8128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8129/8129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8130/8130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8131/8131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8132/8132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8133/8133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8134/8134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8135/8135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8136/8136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8137/8137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8138/8138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8139/8139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8153/8153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8141/8141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8142/8142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8143/8143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8144/8144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8145/8145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8146/8146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8147/8147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8148/8148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8149/8149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8150/8150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8151/8151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8152/8152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7437/7437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7975/7975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7976/7976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7977/7977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7985/7985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7989/7989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7990/7990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7991/7991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7992/7992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7993/7993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7994/7994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7995/7995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7996/7996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7997/7997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7998/7998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7999/7999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8000/8000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8001/8001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8002/8002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8003/8003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8011/8011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8012/8012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8013/8013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8014/8014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8015/8015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8016/8016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8033/8033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8034/8034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8035/8035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8036/8036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8037/8037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8038/8038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8042/8042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8043/8043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8044/8044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8045/8045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8049/8049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8071/8071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8072/8072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8073/8073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8075/8075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8154/8154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7751/7751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7647/7647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7672/7672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8080/8080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8081/8081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8082/8082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8083/8083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8084/8084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8085/8085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8086/8086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8087/8087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8088/8088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7361/7361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7362/7362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7363/7363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7364/7364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7365/7365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7366/7366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7367/7367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7368/7368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7369/7369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7370/7370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7371/7371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7372/7372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7373/7373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7376/7376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7377/7377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7378/7378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7385/7385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7379/7379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7380/7380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7381/7381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7382/7382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7383/7383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7384/7384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7387/7387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7388/7388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7391/7391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7392/7392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7393/7393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7394/7394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7395/7395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7396/7396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7398/7398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7399/7399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7400/7400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7401/7401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7402/7402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7403/7403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7404/7404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7405/7405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7406/7406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7407/7407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7408/7408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7409/7409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7410/7410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7411/7411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7412/7412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7413/7413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7414/7414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7415/7415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7416/7416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7417/7417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7418/7418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7419/7419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7420/7420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7421/7421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7422/7422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7423/7423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7424/7424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7425/7425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7426/7426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7427/7427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7428/7428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7429/7429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7430/7430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7431/7431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7432/7432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7433/7433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7434/7434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7435/7435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7436/7436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7439/7439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7440/7440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7441/7441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7442/7442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7443/7443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7444/7444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7445/7445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7446/7446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7449/7449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7450/7450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7451/7451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7452/7452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7453/7453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7455/7455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7456/7456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7459/7459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7460/7460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7461/7461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7462/7462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7463/7463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7464/7464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7465/7465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7466/7466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7467/7467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7469/7469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7470/7470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7471/7471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7472/7472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7473/7473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7474/7474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7475/7475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7476/7476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7478/7478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7479/7479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7480/7480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7481/7481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7482/7482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7483/7483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7484/7484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7485/7485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7486/7486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7487/7487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7488/7488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7489/7489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7490/7490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7491/7491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7492/7492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7494/7494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7496/7496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7497/7497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7498/7498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7499/7499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7500/7500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7501/7501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7502/7502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7503/7503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7504/7504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7505/7505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7506/7506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7507/7507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7508/7508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7509/7509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7510/7510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7511/7511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7512/7512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7513/7513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7514/7514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7515/7515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7518/7518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7519/7519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7520/7520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7521/7521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7522/7522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7523/7523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7524/7524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7525/7525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7526/7526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7527/7527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7528/7528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7529/7529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7530/7530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7531/7531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7532/7532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7533/7533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7534/7534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7535/7535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7538/7538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7539/7539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7540/7540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7541/7541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7542/7542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7543/7543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7544/7544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7545/7545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7546/7546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7547/7547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7548/7548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7549/7549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7550/7550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7551/7551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7552/7552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7553/7553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7554/7554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7555/7555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7556/7556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7557/7557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7558/7558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7559/7559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7560/7560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7562/7562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7563/7563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7564/7564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7565/7565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7566/7566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7567/7567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7568/7568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7569/7569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7570/7570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7571/7571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7576/7576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7577/7577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7578/7578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7579/7579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7580/7580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7581/7581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7582/7582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7583/7583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7584/7584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7585/7585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7586/7586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7587/7587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7588/7588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7589/7589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7590/7590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7591/7591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7592/7592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7597/7597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7598/7598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7599/7599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7600/7600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7601/7601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7602/7602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7603/7603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7604/7604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7605/7605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7606/7606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7607/7607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7610/7610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7611/7611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7612/7612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7613/7613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7614/7614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7615/7615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7616/7616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7617/7617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7618/7618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7619/7619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7620/7620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7621/7621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7662/7662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7663/7663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7664/7664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7665/7665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7666/7666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7667/7667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7668/7668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7669/7669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7670/7670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7673/7673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7674/7674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7675/7675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7676/7676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7678/7678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7677/7677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7700/7700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7705/7705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7706/7706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7707/7707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7708/ind_309_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7709/7709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7710/7710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7711/7711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7712/7712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7714/7714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7715/7715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7716/7716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7717/7717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7718/7718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7719/7719_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7729/ind_333_2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7730/7730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7731/7731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7732/7732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7733/7733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7734/7734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7735/7735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7736/7736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7737/7737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7738/7738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7741/7741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7742/7742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7743/ind_346_2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7744/7744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7745/7745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7750/7750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7752/7752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7753/7753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7754/7754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7755/7755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7756/7756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/7757/ind_361_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7758/7758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7759/7759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7760/7760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7761/7761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7762/7762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7763/7763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7764/7764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7765/7765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7766/7766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7768/7768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7769/7769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7770/7770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7771/7771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7772/7772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7773/7773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7774/7774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7775/7775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7776/7776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7777/7777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7778/7778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7779/7779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7780/7780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7781/7781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7782/7782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7783/7783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7785/7785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7786/7786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7787/7787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7788/7788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7789/7789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7790/7790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7791/7791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7792/7792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7793/7793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7795/7795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7796/7796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7797/7797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7798/7798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7799/7799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7800/7800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7801/7801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7802/7802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7803/7803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7804/7804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7820/7820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7821/7821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7822/7822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7823/7823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7824/7824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7825/7825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7826/7826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7830/7830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7882/7882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7883/7883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7884/7884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7885/7885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7886/7886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7887/7887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7888/7888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7889/7889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7890/7890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7891/7891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7892/7892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7893/7893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7894/7894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7895/7895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7896/7896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7897/7897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7898/7898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7899/7899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7900/7900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7901/7901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7902/7902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7903/7903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7904/7904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7905/7905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7909/7909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7911/7911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7912/7912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7913/7913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7914/7914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7915/7915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7916/7916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7917/7917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7918/7918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7919/7919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7920/7920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7921/7921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7922/7922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7923/7923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7924/7924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7925/7925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7926/7926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7927/7927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7928/7928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7929/7929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7930/7930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7931/7931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7932/7932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7933/7933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7935/7935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7936/7936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7937/7937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7938/7938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7941/7941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7942/7942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7943/7943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7939/7939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7940/7940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7945/7945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7946/7946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7947/7947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7948/7948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7949/7949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7950/7950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7951/7951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7952/7952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7953/7953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7954/7954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7955/7955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7956/7956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7957/7957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7958/7958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7959/7959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7960/7960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7961/7961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7962/7962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7963/7963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7964/7964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7967/7967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7968/7968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7969/7969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7970/7970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7971/7971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7972/7972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7973/7973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7974/7974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7980/7980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7981/7981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7982/7982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7983/7983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7984/7984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7986/7986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7987/7987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7988/7988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8005/8005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8006/8006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8007/8007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8008/8008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8009/8009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8010/8010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8018/8018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8019/8019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8020/8020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8021/8021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8022/8022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8023/8023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8024/8024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8025/8025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8026/8026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8030/8030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8031/8031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8032/8032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8050/8050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8051/8051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8052/8052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8053/8053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8059/8059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7878/7878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7879/7879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7880/7880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7866/7866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7867/7867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7868/7868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7869/7869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7870/7870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7871/7871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7872/7872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7873/7873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7874/7874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7875/7875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7876/7876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8069/8069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8070/8070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8210/8210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8211/8211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8212/8212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8213/8213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8214/8214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8215/8215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8216/8216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8217/8217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8218/8218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8219/8219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8220/8220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8208/8208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8207/8207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8206/8206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8205/8205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8204/8204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8203/8203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8202/8202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8201/8201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8200/8200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8199/8199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8198/8198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8197/8197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8196/8196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8195/8195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8194/8194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8193/8193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8192/8192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8191/8191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8190/8190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8189/8189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8187/8187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8186/8186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8185/8185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8184/8184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8183/8183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8182/8182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8181/8181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8180/8180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8179/8179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8178/8178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8177/8177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8176/8176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8175/8175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8174/8174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8173/8173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8172/8172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8171/8171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8170/8170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8169/8169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8168/8168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8167/8167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8166/8166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8165/8165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8164/8164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8163/8163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8162/8162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8161/8161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8160/8160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/sapl/public/materialegislativa/2017/8159/ind_779_2017_EwOWlbh.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8158/8158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8157/8157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8156/8156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8155/8155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7622/7622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7623/7623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7624/7624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7625/7625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7626/7626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7627/7627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7628/7628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7629/7629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7630/7630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7631/7631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7632/7632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7633/7633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7634/7634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7635/7635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7636/7636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7637/7637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7638/7638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7639/7639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7640/7640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7641/7641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7642/7642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7643/7643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7644/7644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7645/7645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8091/8091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8092/8092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8093/8093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8094/8094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8095/8095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8096/8096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8097/8097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8098/8098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8100/8100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8102/8102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8105/8105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8106/8106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8107/8107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8108/8108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8109/8109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8111/8111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8112/8112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8113/8113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8114/8114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8115/8115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8116/8116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8117/8117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8118/8118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8119/8119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7979/7979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8028/8028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8029/8029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8048/8048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8060/8060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8122/8122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8123/8123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8125/8125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7807/7807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7845/7845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8076/8076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8127/8127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7360/7360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7374/7374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7375/7375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7389/7389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7390/7390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7397/7397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7438/7438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7448/7448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7457/7457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7458/7458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7517/7517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7575/7575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7661/7661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7805/7805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7809/7809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7810/7810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7812/7812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7813/7813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7814/7814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7815/7815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7816/7816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7817/7817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7819/7819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7818/7818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7831/7831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7832/7832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7833/7833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7834/7834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7835/7835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7836/7836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7837/7837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7838/7838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7839/7839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7840/7840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7841/7841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7842/7842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7843/7843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7844/7844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7846/7846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7847/7847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7848/7848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7849/7849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7850/7850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7851/7851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7852/7852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7853/7853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7854/7854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7855/7855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7857/7857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7858/7858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7860/7860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7861/7861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7862/7862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7863/7863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7864/7864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8077/8077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8128/8128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8129/8129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8130/8130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8131/8131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8132/8132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8133/8133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8134/8134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8135/8135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8136/8136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8137/8137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8138/8138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8139/8139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8153/8153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8141/8141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8142/8142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8143/8143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8144/8144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8145/8145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8146/8146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8147/8147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8148/8148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8149/8149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8150/8150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8151/8151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8152/8152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7437/7437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7975/7975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7976/7976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7977/7977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7985/7985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7989/7989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7990/7990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7991/7991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7992/7992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7993/7993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7994/7994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7995/7995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7996/7996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7997/7997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7998/7998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7999/7999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8000/8000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8001/8001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8002/8002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8003/8003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8011/8011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8012/8012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8013/8013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8014/8014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8015/8015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8016/8016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8033/8033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8034/8034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8035/8035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8036/8036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8037/8037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8038/8038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8042/8042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8043/8043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8044/8044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8045/8045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8049/8049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8071/8071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8072/8072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8073/8073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8075/8075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/8154/8154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2017/7751/7751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H851"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>