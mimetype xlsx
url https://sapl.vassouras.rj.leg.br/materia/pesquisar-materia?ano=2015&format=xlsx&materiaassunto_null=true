--- v0 (2026-01-16)
+++ v1 (2026-04-19)
@@ -54,1047 +54,1047 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA: SUPRIME ITEM II DO ART. 3º E ART. 5º E SEU PARÁGRAFO ÚNICO DO PROJETO DE RESOLUÇÃO Nº 01/2015  QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA O PARÁGRAFO ÚNICO DO ART. 7º DO PROJETO DE RESOLUÇÃO Nº 01/2015  QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA O ANEXO I, A, NA COLUNA "N" DE CARGOS DO PROJETO DE RESOLUÇÃO Nº 01/2015  QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Greice Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6825/6825_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6825/6825_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART. 1º DO PROJETO DE RESOLUÇÃO Nº 04/2015 - ACRESCENTA-SE O ART. 85, RENUMERANDO OS DEMAIS ARTIGOS, DA RESOLUÇÃO Nº 525/1992.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA NA REDAÇÃO DO PROJETO DE LEI Nº 152/2015 A NOMENCLATURA SECRETARIA MUNICIPAL DE TRABALHO E AÇÃO SOCIAL POR SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, EM CONFORMIDADE COM A LEI Nº 2.749/2014.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo Vaz, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Geraldão, Greice Medeiros, Jorge Carreiro, Leo, Rodrigo, Rosi Farias, Sandrinho Delgado, Silea, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6827/6827_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6827/6827_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA O TÍTULO VII "DA PROCURADORIA", AO ART. 1º DO PROJETO DE EMENDA À LEI ORGÂNICA Nº 153/2015.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6828/6828_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6828/6828_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA O ARTIGO 25, DO PROJETO DE LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6829/6829_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6829/6829_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA AÇÃO E META AO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6830/6830_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6830/6830_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA O ARTIGO 24, DO PROJETO DE LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA O INCISO I, DO ARTIGO 30, DO PROJETO DE LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Rosi Farias</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: SUBSTITUIR NO TÍTULO III, DO SOSSEGO PÚBLICO, O § 3º DO ART. 16 DO PROJETO DE LEI COMPLEMENTAR, CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA-SE  REDAÇÃO NO § 2º DO ART. 35 DA COLETA REGULAR DO PROJETO DE LEI COMPLEMENTAR, CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6834/6834_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6834/6834_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA-SE REDAÇÃO NO CAPÍTULO II, DA LIMPEZA PÚBLICA,  NO ART. 25 DO PROJETO DE LEI COMPLEMENTAR , CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA-SE REDAÇÃO NO CAPÍTULO VI, DA REALIZAÇÃO DE EVENTOS E AFINS,  NO ART. 120 DO PROJETO DE LEI COMPLEMENTAR, CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA-SE REDAÇÃO NO TÍTULO II, O CAPITULO VII  DENOMINADO SAÚDE PÚBLICA E VIGILÂNCIA SANITÁRIA E TRÊS ARTIGOS, RENUMERANDO OS DEMAIS DO PROJETO DE LEI COMPLEMENTAR, CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6837/6837_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6837/6837_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: MODIFICA-SE O ART.318 DO PROJETO DE LEI COMPLEMENTAR REFERENTE AO NOVO CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6838/6838_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6838/6838_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA DE MANUTENÇÃO DA ASSESSORIA DE IMPRENSA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6839/6839_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6839/6839_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA DE EDUCAÇÃO INCLUSIVA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6840/6840_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6840/6840_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA DESPORTO E LAZER DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6841/6841_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6841/6841_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA VIAS URBANAS DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6842/6842_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6842/6842_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA DE MANUTENÇÃO DO SERVIÇO DE LIMPEZA PÚBLICA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6843/6843_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6843/6843_texto_integral.pdf</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA MELHORIAS DA INFRA ESTRUTURA DO MUNICÍPIO DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA DIFUSÃO CULTURAL DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA TURISMO DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6929/6929_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6929/6929_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA MUNICIPAL DE APOIO AO DESENVOLVIMENTO DA AGRICULTURA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6930/6930_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6930/6930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA MANUTENÇÃO DA ASSESSORIA JURÍDICA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6931/6931_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6931/6931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA MANUTENÇÃO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, SEGURANÇA E ORDEM PÚBLICA DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6932/6932_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6932/6932_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA FUNDO MUNICIPAL DE SAÚDE DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6933/6933_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6933/6933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA SERVIDOR PÚBLICO AUTORIZADO DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6934/6934_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6934/6934_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA TEXTO AO ART. 9º DO PROJETO DE RESOLUÇÃO Nº 226/2015 QUE REGULAMENTA O USO DOS CARROS OFICIAIS DE PROPRIEDADE DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6935/6935_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6935/6935_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AÇÃO E META AO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6936/6936_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6936/6936_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO CARGO DE ANALISTA JURÍDICO NO ANEXO I E ANEXO II E ACRESCE ALÍNEA COM MAIS UMA ATRIBUIÇÃO AO CARGO, NO ANEXO II, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE  DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6937/6937_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6937/6937_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III, DO ARTIGO 65, DO PROJETO DE LEI Nº 183/2015 QUE  DISPÕE SOBRE A REESTRUTURAÇÃO E ATUALIZAÇÃO DAS LEIS MUNICIPAIS DO CONSELHO TUTELAR VIGENTE, REVOGANDO A LEI Nº 2.533 DE 08 DE JANEIRO DE 2010, A LEI Nº 1869 DE 17 DE MAIO DE 2000 E A LEI Nº 2.461 DE 19 DE DEZEMBRO DE 2008, ESTABELECENDO PRINCÍPIOS E DIRETRIZES PARA A GARANTIA DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES, INSTITUINDO O CONSELHO TUTELAR E DEFININDO A IMPLANTAÇÃO, ESTRUTURA, PROCESSO DE ESCOLHA E FUNCIONAMENTO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6938/6938_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6938/6938_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO VII, AO ARTIGO 22 DO PROJETO DE LEI Nº 183/2015 QUE  DISPÕE SOBRE A REESTRUTURAÇÃO E ATUALIZAÇÃO DAS LEIS MUNICIPAIS DO CONSELHO TUTELAR VIGENTE, REVOGANDO A LEI Nº 2.533 DE 08 DE JANEIRO DE 2010, A LEI Nº 1869 DE 17 DE MAIO DE 2000 E A LEI Nº 2.461 DE 19 DE DEZEMBRO DE 2008, ESTABELECENDO PRINCÍPIOS E DIRETRIZES PARA A GARANTIA DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES, INSTITUINDO O CONSELHO TUTELAR E DEFININDO A IMPLANTAÇÃO, ESTRUTURA, PROCESSO DE ESCOLHA E FUNCIONAMENTO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6939/6939_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6939/6939_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA ART. 1º DO PROJETO DE LEI Nº 150/2015 QUE DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE VASSOURAS-RJ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6940/6940_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6940/6940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARTE DO TEXTO DO ART. 1º DO PROJETO DE LEI Nº 249/2015 QUE DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6941/6941_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6941/6941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 41 DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6942/6942_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6942/6942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME O CARGO DE CERIMONIAL DOS ANEXOS I E II, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6943/6943_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6943/6943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME O CARGO DE ASSESSOR DE COMUNICAÇÃO DOS ANEXOS I E II, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6944/6944_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6944/6944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME OS CARGOS DE ASSESSOR DE COMPRAS, ASSESSOR DE PROTOCOLO E ASSESSOR ESPECIAL DE PATRIMÔNIO DOS ANEXOS I E II, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6945/6945_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6945/6945_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO, AO ART. 24, DO CAPÍTULO VII, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6946/6946_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6946/6946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME  O CARGO DE ANALISTA JURÍDICO DOS ANEXOS I E II, DO PROJETO DE RESOLUÇÃO Nº 188/2015 QUE DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6947/6947_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM NO ANEXO DE METAS E PRIORIDADES, NO PROGRAMA SERVIDOR PÚBLICO VALORIZADO DO PROJETO DE  LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6948/6948_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6948/6948_texto_integral.pdf</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6949/6949_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6949/6949_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 11, DO PROJETO DE LEI Nº 174/2015 QUE  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7123/7123_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7123/7123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 4º, RENUMERANDO OS SEGUINTES, DO PROJETO DE LEI Nº 414/2015 QUE ALTERA A LEI Nº 2829/2015 QUE INSTITUI O PLANO DE SAÚDE AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Silea</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE  A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DE BARÃO DE VASSOURAS</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6611/6611_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6611/6611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DA GLÓRIA.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DE ALIANÇA.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DE SAMAMBAIA.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6614/6614_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6614/6614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO VICE GOVERNADOR DORNELLES QUE VIABILIZE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE UM PLANETÁRIO NA LOCALIDADE CONHECIDA COMO MORRO DA TORRE NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DO AMBIENTE ANDRÉ CORREA QUE ESTUDE A POSSIBILIDADE DE FAZER UM ESTUDO GEOLÓGICO NA LOCALIDADE CONHECIDA COMO PEDREIRA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA FECOMÉRCIO ORLANDO DINIZ QUE ESTUDE A POSSIBILIDADE DE TRAZER A CARRETA DE MODA E BELEZA PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>Rodrigo Vaz</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICATIVAS DE QUEBRA-MOLAS NA AVENIDA MINISTRO ROMEIRO NETO PRÓXIMO AO NÚMERO 612, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICATIVAS DE QUEBRA-MOLAS NA AVENIDA MINISTRO ROMEIRO NETO PRÓXIMO AO NÚMERO 691, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE QUEBRA-MOLAS NO TREVO DA AVENIDA PRESIDENTE VARGAS COM A AVENIDA PREFEITO HENRIQUE BORGES FILHO, NO CENTRO.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DE IPIRANGA</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE A CONFECÇÃO DE PLACA DE IDENTIFICAÇÃO PARA A SUBUNIDADE DE SAÚDE DE VARGEM DO MANEJO.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO GRECCO.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6629/6629_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6629/6629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, UM LEVANTAMENTO COM BASE NA LEGISLAÇÃO TRABALHISTA E SANITÁRIA DOS SERVIDORES QUE FAZEM JUS A GANHOS DE TÍTULO DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AMBIENTE QUE ESTUDE A VIABILIDADE DE IMPLANTAR NO MUNICÍPIO DE VASSOURAS O PROGRAMA COLETA SELETIVA SOLIDÁRIA DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AMBIENTE QUE VIABILIZE O PROJETO LIMPA RIO PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6633/6633_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6633/6633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO VICE GOVERNADOR FRANCISCO DORNELLES QUE VIABILIZE A AQUISIÇÃO DE UMA UTI MÓVEL PARA ATENDER O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO VICE GOVERNADOR FRANCISCO DORNELLES QUE VIABILIZE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA O BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6637/6637_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6637/6637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6639/6639_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6639/6639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO ECONÔMICO, ENERGIA, INDÚSTRIA E SERVIÇOS MARCO CAPUTE QUE VIABILIZE UM ESTUDO TÉCNICO NAS LOCALIDADES DE ANDRADE PINTO, CANANÉIA E MASSAMBARÁ VISANDO A IMPLANTAÇÃO DE UM POLO INDUSTRIAL.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE EM ADEQUAR O NOVO PISO SALARIAL AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO, PREVISTO NA LEI FEDERAL DO PISO (11.738/2008).</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6648/6648_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6648/6648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTITUIR A GRATIFICAÇÃO DE INSALUBRIDADE E PERICULOSIDADE AOS SERVIDORES PÚBLICOS QUE EXERÇAM ATIVIDADES E OPERAÇÕES INSALUBRES E PERIGOSAS COM EXPOSIÇÃO PERMANENTE A ROUBOS OU OUTRAS ESPÉCIES DE VIOLÊNCIA FÍSICA.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, OPERAÇÃO TAPA BURACOS NA RUA ANTENOR CARAVANA, A INICIAR LOGO ABAIXO DA PONTE DA RODOVIA BR 393, SENTIDO BARREIRO.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6650/6650_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6650/6650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADA E RODAGEM QUE VIABILIZE A LIMPEZA AO REDOR DA CICLOVIA LOCALIZADA NA ESTRADA QUE LIGA A SEDE DE VASSOURAS X BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6651/6651_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6651/6651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AMBIENTE QUE VIABILIZE RECURSOS PARA O REFLORESTAMENTO DAS ENCOSTAS COM RISCOS DE DESABAMENTOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6652/6652_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6652/6652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AMBIENTE QUE VIABILIZE UM ESTUDO TÉCNICO PARA RESTAURAÇÃO FLORESTAL DO MUNICÍPIO DE VASSOURAS ATRAVÉS DE CONVÊNIO JUNTO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA DOS FRANCISCANOS.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA JULIANA.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO MELLO AFONSO.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO CENTRO.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6657/6657_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6657/6657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO CARVALHEIRA.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DO MADRUGA.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6659/6659_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6659/6659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
@@ -1107,5260 +1107,5260 @@
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA UNIDADE DE SAÚDE DA FAMÍLIA DE FERREIROS.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6670/6670_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6670/6670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA ANTÔNIO DA COSTA RAMOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA DOMINGOS COELHO DA SILVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6672/6672_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6672/6672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA ASSEMBLEIA DE DEUS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA SUBUNIDADE DE SAÚDE DA FAMÍLIA DA FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE LINHA TELEFÔNICA NA SUBUNIDADE DE SAÚDE DA FAMÍLIA DE SAMAMBAIA.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO DER-RJ QUE POSSA AGILIZAR A OBRA PARA MUDANÇA DO TRAÇADO DO TREVO DO IMPERADOR, NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À VIAÇÃO PEDRO ANTÔNIO QUE UTILIZE O MÉTODO DE SEÇÃO NAS TARIFAS DA LINHA VASSOURAS X ANDRADE PINTO E ANDRADE PINTO X VASSOURAS.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A INSTALAÇÃO DE LIXEIRAS NA ACADEMIA AO AR LIVRE, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A RENOVAÇÃO DAS LIXEIRAS DA PRAÇA MANOEL LAVINAS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, OPERAÇÃO TAPA BURACOS NA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONTRATAÇÃO DE UM PERITO PARA AVALIAÇÃO DOS NÍVEIS DE INSALUBRIDADE E PERICULOSIDADE A QUE ESTÃO EXPOSTOS ALGUNS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INCLUIR NO ORÇAMENTO MUNICIPAL O ADICIONAL DE INSALUBRIDADE E PERICULOSIDADE AOS FUNCIONÁRIOS MUNICIPAIS, DE ACORDO COM A LEI COMPLEMENTAR Nº 21/2002 (ESTATUTO DOS SERVIDORES PÚBLICOS) E COM A LEI FEDERAL Nº 6514/1977.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR O MOVIMENTO VERDE NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AOS SECRETÁRIOS, UM PROGRAMA DENOMINADO &amp;#8220;CONTENÇÃO DE ENCOSTAS&amp;#8221;.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA COMPETENTE, COM A MÁXIMA URGÊNCIA, A LIMPEZA DOS BUEIROS LOCALIZADOS NA PRAÇA PROMOTOR ATHAYDE PARREIRAS.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA COMPETENTE, COM A MÁXIMA URGÊNCIA, A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA CAETANO FURQUIM, NO CENTRO.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA COMPETENTE, COM A MÁXIMA URGÊNCIA, A LIMPEZA DOS BUEIROS LOCALIZADOS NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Rodrigo Vaz, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Greice Medeiros, Jorge Carreiro, Rosi Farias, Silea, Waldemir</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, JUNTO À SECRETARIA COMPETENTE, A VIABILIDADE DE REALIZAR OPERAÇÃO DE DESOBSTRUÇÃO DAS GALERIAS DE ÁGUAS PLUVIAIS AO REDOR DO CENTRO HISTÓRICO DA SEDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA-BURACOS NA AVENIDA MINISTRO ROMEIRO NETO, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  ESTUDE A POSSIBILIDADE DE RETORNAR COM EXPOSIÇÕES AGROPECUÁRIAS  E OUTRAS TEMÁTICAS  NO PARQUE ECO-TURÍSTICO DO TRABALHADOR.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETÁRIA DE EDUCAÇÃO QUE VIABILIZE JUNTO AO SEBRAE FIRMAR UM CONVÊNIO PARA IMPLEMENTAÇÃO DO PROGRAMA JOVENS EMPREENDEDORES PRIMEIROS PASSOS NA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMª. SRª. PRESIDENTE DO ITERJ, ELIZABETH MAYUMI SONE RIBEIRO, QUE VIABILIZE A DEMARCAÇÃO POLIGONAL DA ÁREA OCUPADA DA AVENIDA ESPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS (ANTIGA LINHA) ATÉ A FAZENDA CACHOEIRA GRANDE, COM VISTA A POSSIBILITAR A TRANSFERÊNCIA DESTA PARA O ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMª. SRª. LÚCIA BARBI, GERENTE GERAL DA ANATEL RIO DE JANEIRO, QUE VIABILIZE AS INSTALAÇÕES DE TELEFONIAS FIXAS NO DISTRITO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS MARCELO MOTTA, QUE DISPONIBILIZE UMA EQUIPE JUNTO À SECRETARIA DE FAZENDA PARA FAZER O RECADASTRAMENTO IMOBILIÁRIO DOS IMÓVEIS LOCALIZADOS DO TRECHO DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS ATÉ O FINAL DA FAZENDA CACHOEIRA GRANDE.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, UMA REFORMA GERAL NA CRECHE DO CAIC PREFEITO SEVERINO DIAS.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. GOVERNADOR LUIZ FERNANDO PEZÃO QUE VIABILIZE A INSTALAÇÃO DE POSTES PARA MELHORIAS  NA ILUMINAÇÃO DA CICLOVIA QUE LIGA A SEDE DO MUNICÍPIO DE VASSOURAS A BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A IMPLANTAÇÃO DO BOLSA ATLETA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE COM URGÊNCIA UM ESTUDO TÉCNICO DAS CONDIÇÕES DAS REDES ELÉTRICAS DE TODAS ESCOLAS DA REDE DE ENSINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE COM URGÊNCIA UM ESTUDO TÉCNICO DAS CONDIÇÕES DAS REDES ELÉTRICAS DE TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A LIGHT  SOLICITANDO REVISÃO NA REDE ELÉTRICA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO ÀS SECRETARIAS COMPETENTES E À VIGILÂNCIA SANITÁRIA UM ESTUDO SOBRE A PROLIFERAÇÃO DE CARAMUJOS AFRICANOS E AS POSSÍVEIS FORMAS DE COMBATE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE O ASFALTAMENTO DA RUA ROSA LACERDA DE ATHAÍDE, NA ESTIVA.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A LIMPEZA DA ANTIGA GARAGEM DA PREFEITURA, NO CENTRO.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE CONTENTORES DE LIXO NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTABELEÇA PARCERIA COM O SEBRAE PARA REALIZAÇÃO DE UM SEMINÁRIO COM O TEMA "SUSTENTABILIDADE E ACESSIBILIDADE" .</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  QUE VIABILIZE NA LEI DAS DIRETRIZES E NO ORÇAMENTO DE 2016  A SUBSTITUIÇÃO DAS LÂMPADAS EXISTENTES NA ILUMINAÇÃO PÚBLICA POR LÂMPADAS DE ENERGIA FOTOVOLTAICO.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  QUE VIABILIZE A VISITA DO SETOR DE VIGILÂNCIA SANITÁRIA E DE ZOONOSES DA PREFEITURA MUNICIPAL NA LOCALIDADE CONHECIDA COMO TREVO DO IMPERADOR.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  QUE VIABILIZE A VISITA DO SETOR DE VIGILÂNCIA SANITÁRIA E DE ZOONOSES DA PREFEITURA MUNICIPAL NO BAIRRO JOSÉ DE BARROS.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CONTROLADOR DA CÂMARA MUNICIPAL DE VASSOURAS, SÁVIO LENZI, QUE EMITA PARECERES DETALHADOS COM EMBASAMENTO E XEROX DOS ARTIGOS CITADOS, EM TODOS OS PROJETOS QUE TRAMITEM PELA COMISSÃO DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL LEONARO PICCIANI QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE PARA QUE SEJA POSSÍVEL A REABERTURA DO CARTÓRIO DE REGISTRO CIVIL DE PESSOAS NATURAIS, DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, EM ANDRADE COSTA.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  QUE ESTUDE A VIABILIDADE JUNTO À SECRETARIA COMPETENTE, DE UTILIZAR O PRÉDIO DA  ESCOLA AUGUSTO VAZ, EM ANDRADE PINTO, COM ALGUMA FINALIDADE ÚTIL PARA OS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, UM ESTUDO LOCAL PARA TOMADA DE PROVIDÊNCIAS PARA O ESCOAMENTO DE ÁGUAS PLUVIAIS COM POSSÍVEL COLOCAÇÃO DE BUEIRO PRÓXIMO AO NO 85 E 143 DA RUA JOSÉ BATISTA NETO, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS COM POSSÍVEL COLOCAÇÃO DE BUEIRO PRÓXIMO AO Nº 183 DA RUA DR. MANOEL MARTINS, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA A LIMPEZA DAS LUMINÁRIAS NOS POSTES DA RUA DR. MANOEL MARTINS EM TODA SUA EXTENSÃO, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A PODA OU CORTE TOTAL DA AMENDOEIRA LOCALIZADA PRÓXIMO AO Nº 321DA RUA DR. MANOEL MARTINS, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6739/6739_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6739/6739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA LOCALIDADE DA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, EM SAMAMBAIA.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A PODA OU CORTE TOTAL DA ÁRVORE LOCALIZADA PRÓXIMO AO Nº 46 DA RUA PIO XII, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT, UMA AVALIAÇÃO E CORREÇÃO DO POSTE LOCALIZADO PRÓXIMO AO Nº 234 (EM FRENTE AO FELIPÃO) DA RUA DR. MANOEL MARTINS, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A COLOCAÇÃO DE QUEBRA-MOLAS EM FRENTE AO Nº 68 DA RUA DR. MANOEL MARTINS, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CRIAÇÃO DO FUNDO MUNICIPAL DE COMBATE À POBREZA.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO DEMUTRAN  A VERIFICAÇÃO DE ESTACIONAMENTO IRREGULAR NA AVENIDA PRESIDENTE VARGAS, NO CENTRO.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CONCESSIONÁRIA ACCIONA A VIABILIDADE DE CONSTRUIR UM TÚNEL SUBTERRÂNEO,  PARA PASSAGEM DE PEDESTRES NA BR  393, NA  ALTURA DA LOCALIDADE CONHECIDA  COMO BURACO QUENTE,  NO BAIRRO CARVALHEIRA,  NO MUNICÍPIO DE  VASSOURAS.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEMUTRAN A VERIFICAÇÃO DE ESTACIONAMENTO IRREGULAR NO FINAL DA RUA VISCONDE DE ARAXÁ COM A AVENIDA PRESIDENTE VARGAS  E SUBIDA DO ALTO DO RIO BONITO, PRÓXIMO A ZIZA ACADEMIA.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O ENVIO DE MÁQUINAS PARA A PODA DE MATO E GALHOS NA ESTRADA DA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À MRS, PARA QUE PROVIDENCIE REFORMA GERAL URGENTE NA ESTAÇÃO FERROVIÁRIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MRS QUE PROVIDENCIE REFORMA GERAL URGENTE NA ESTAÇÃO FERROVIÁRIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À VIGILÂNCIA SANITÁRIA DA PREFEITURA MUNICIPAL  QUE REALIZE DISTRIBUIÇÃO GRATUITA DE PRODUTOS UTILIZADOS PARA COMBATER O FOCO DE CARAMUJOS, NO BAIRRO MANCUSI .</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE  A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA   NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO EXMO. SR. PREFEITO MUNICIPAL  QUE REALIZE JUNTO À SECRETARIA DE SAÚDE  O  DIA  DA VIRADA DA SAÚDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA  AO EXMO. SR.  GOVERNADOR  PEZÃO QUE VIABILIZE  UM  CENTRO DE ATENDIMENTO PSICOLÓGICO À MULHER E À CRIANÇA E ADOLESCENTE VÍTIMAS DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, QUE VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA DA RUA PLÍNIO DE OLIVEIRA SOARES, NO MADRUGA.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, QUE VIABILIZE A CONSTRUÇÃO DE UMA REDE DE ESGOTO NO DISTRITO DE FERREIROS.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O PATROLAMENTO DA ESTRADA DOS MARTINS, SENTIDO PIRAUÍ.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A MACADAMIZAÇÃO DA RUA 11, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A DRAGAGEM DO CÓRREGO DA VILA NATALINO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A DRAGAGEM DO CÓRREGO DA ESTRADA QUE LIGA MASSAMBARÁ À CANANÉIA.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Jorge Carreiro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O TÉRMINO DO ABRIGO DA PASTORAL DA CRIANÇA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6787/6787_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6787/6787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE ABRIGO DE PASSAGEIROS, EM FRENTE À OLARIA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE ABRIGO DE PASSAGEIROS, EM FRENTE AO POSTO DE SAÚDE, EM IPIRANGA.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6789/6789_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6789/6789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NA RUA MARIA CRISTINA, EM FRENTE À RUA MARIA BENEDITA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A ROÇADA NO CAMPO DE IPIRANGA.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6791/6791_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6791/6791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  VIABILIZE JUNTO AO DEMUTRAN MEDIDAS PARA CUMPRIMENTO DA LEI N  2.709\2013  QUE DISPÕE SOBRE A  RETIRADA  DOS VEÍCULOS ABANDONADOS  NAS  VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6792/6792_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6792/6792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  VIABILIZE  COM  MÁXIMA URGÊNCIA  JUNTO ÀS SECRETARIAS  MUNICIPAIS  UM LEVANTAMENTO  DAS LEIS  EXISTENTES  E FAÇA  CUMPRIR SUA  APLICAÇÃO.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6793/6793_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6793/6793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA ZENAIDE TEIXEIRA VALENTE, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6794/6794_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6794/6794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À FIRJAN QUE REALIZE NO MUNICÍPIO DE VASSOURAS A AÇÃO GLOBAL DO SESI, O PROJETO DO SESI ESPORTE CIDADANIA &amp;#8211; LAZER ATIVO E O PROJETO DO SESI CINE NA ESTRADA.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6795/6795_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6795/6795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO REGIONAL, JOSÉ LUIZ ANCHITE, QUE ESTUDE A VIABILIDADE DE REALIZAR NO MUNICÍPIO DE VASSOURAS O PROJETO ARTESANATO EM MOVIMENTO.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE QUATRO QUEBRA-MOLAS NA AVENIDA CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6802/6802_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6802/6802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA MARIA CRISTINA, EM FRENTE À BR 393, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA ROSINHA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6804/6804_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6804/6804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM QUEBRA-MOLAS NA RUA MARIA CRISTINA, EM FRENTE À RUA JOÃO FAUSTINO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA MARIA CRISTINA, EM FRENTE À RUA MANOEL GOMES, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6806/6806_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6806/6806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA PRAÇA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA BEIRA RIO, EM IPIRANGA.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA MANOEL BONIFÁCIO, EM FRENTE À RUA MARIA CRISTINA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA DO TELHADO DO CORETO DA PRAÇA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  VIABILIZE JUNTO À SECRETARIA COMPETENTE, COM URGÊNCIA, UMA CAMPANHA DE CONSCIENTIZAÇÃO DA UTILIZAÇÃO DA ÁGUA.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6816/6816_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6816/6816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PASSAGEM DO CARRO FUMACÊ, EM IPIRANGA</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA-BURACOS NA RUA MARIA CRISTINA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE COM URGÊNCIA, MÉDICOS, ENFERMEIROS E TÉCNICOS DE ENFERMAGEM PARA OS PLANTÕES EM U.T.I. MÓVEL.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE PROVIDENCIE PARA QUE OS EQUIPAMENTOS DA U.T.I. MÓVEL SEJAM REVISADOS CONSTANTEMENTE E SUPERVISIONADOS PELA EQUIPE MÉDICA E DE ENFERMAGEM PARA QUE NÃO FALTE NADA EM CASO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6877/6877_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6877/6877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO DER-RJ ÂNGELO RIBEIRO PINTO QUE VIABILIZE DOIS REDUTORES DE VELOCIDADE NA RJ 127 PRÓXIMO AO CONJUNTO HABITACIONAL CARLOS ALBERTO AMARAL, NA TOCA DOS LEÕES,  EM VASSOURAS.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6879/6879_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6879/6879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA MUNICIPAL DE OBRAS PARA QUE PROVIDENCIE, COM URGÊNCIA, OBRAS NO MURO DA ESCOLA MUNICIPALIZADA AUGUSTO VAZ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6880/6880_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6880/6880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO PRODERJ, SR. ANTÔNIO BASTOS, A REALIZAÇÃO DO PROGRAMA FALE COM A GENTE, NO MUNICÍPIO DE VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6881/6881_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6881/6881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS, A CAPINA GERAL DA RUA DO DESENGANO, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6882/6882_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6882/6882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS, A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA DO DESENGANO, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6885/6885_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6885/6885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE ENVELHECIMENTO SAUDÁVEL E QUALIDADE DE VIDA, SR. JOSÉ LUIZ NANCI A REALIZAÇÃO DO PROGRAMA QUALIMÓVEL, DO ERA DIGITAL 3º IDADE PARA O MUNICÍPIO DE VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6887/6887_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6887/6887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE REVEJA O HORÁRIO DA FISIOTERAPEUTA, FUNCIONÁRIA DA E.S.F. DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6888/6888_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6888/6888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  IMPLANTE NO MUNICÍPIO DE VASSOURAS O ALVARÁ ELETRÔNICO (INSTANTÂNEO).</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6891/6891_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6891/6891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS PARA O ENVIO DE PROPOSTA PARA O PROGRAMA SICONV Nº 3000020150008 &amp;#8211; DO MINISTÉRIO DA JUSTIÇA, PROPOSTA VOLUNTÁRIA, PROGRAMA DE DEFESA DOS DIREITOS DIFUSOS.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6892/6892_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6892/6892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS PARA O ENVIO DE PROPOSTA PARA O PROGRAMA  SICONV Nº 5400020150003 &amp;#8211; DO MINISTÉRIO DO TURISMO, PROPOSTA VOLUNTÁRIA.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6893/6893_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6893/6893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA DESENTUPIMENTO DO BUEIRO SITUADO NA RUA EDGARD BALARD, PRÓXIMO AO BAR DO LUIZINHO ROLETH, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6894/6894_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6894/6894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA A REPOSIÇÃO ASFÁLTICA NA TRAVESSA DR. MANOEL MARTINS PRÓXIMO AO Nº 107, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6895/6895_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6895/6895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA A COLOCAÇÃO DE LATÃO DE LIXO NA RUA AUGUSTO TELLES, PRÓXIMO AO Nº 70, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6896/6896_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6896/6896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PRESIDENTE DA ALERJ, DEPUTADO ESTADUAL JORGE PICCIANI QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE AGRICULTURA, PARA A IMPLEMENTAÇÃO DO PROJETO ESTRADA DA PRODUÇÃO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6897/6897_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6897/6897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PRESIDENTE DA ALERJ, DEPUTADO ESTADUAL JORGE PICCIANI QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE AGRICULTURA, PARA A IMPLEMENTAÇÃO DO PROJETO ASFALTO NA ROÇA, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6898/6898_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6898/6898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PRESIDENTE DA ALERJ, DEPUTADO ESTADUAL JORGE PICCIANI QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE AGRICULTURA, PARA A IMPLEMENTAÇÃO DO PROJETO VOZES DA PRODUÇÃO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6902/6902_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6902/6902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, PROVIDÊNCIAS PARA O FECHAMENTO DA VALETA ABERTA NA RUA JOSÉ BATISTA NETO, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO DER-RJ ÂNGELO RIBEIRO PINTO QUE VIABILIZE DOIS REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA ALTURA DO Nº 7291, DA RJ 115.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6908/6908_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6908/6908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE A COLOCAÇÃO DE POSTES NA TRAVESSA LOCALIZADA NA RUA ERONDINA MANDARO, NO GRECCO.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6909/6909_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6909/6909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, ANTIGA LINHA.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6910/6910_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6910/6910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6911/6911_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6911/6911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA RUA ALBERTO CARAVANA, NO GRECCO.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6912/6912_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6912/6912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA RUA ERONDINA MANDARO, NO GRECCO.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6916/6916_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6916/6916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONCEDER ISENÇÃO DE PAGAMENTO DE MULTA E JUROS DOS IPTUS E ISS DEVIDOS AOS MUNÍCIPES DE VASSOURAS.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6918/6918_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6918/6918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA RUA JOSÉ FRANCISCO GONÇALVES, NO GRECCO.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6919/6919_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6919/6919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODAS E CORTES DE ÁRVORES NA RUA JUBAL SAMICO, NO GRECCO.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6920/6920_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6920/6920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE O PROLONGAMENTO DE REDE DA TRAVESSA VERA LÚCIA DE CARVALHO NA RUA JUBAL SAMICO, NO GRECCO.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6921/6921_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6921/6921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE A SUBSTITUIÇÃO DE POSTES DE MADEIRA NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA ANTIGA LINHA.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6922/6922_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6922/6922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE DEFENSAS METÁLICAS NA RUA TIBÚRCIO BARBOSA, NA SUBIDA DA REPRESA, NO GRECCO.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6923/6923_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6923/6923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE LIXEIRAS NA PRAÇA DO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6924/6924_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6924/6924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6925/6925_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6925/6925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A PINTURA DAS BALIZAS DO CAMPO DE FUTEBOL DA REPRESA, NO GRECCO.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6926/6926_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6926/6926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE TAMPA NO BUEIRO NA RUA SALVADOR MANDARO FILHO, ESQUINA COM A RUA TIBÚRCIO BARBOSA, NO GRECCO.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6927/6927_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6927/6927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE TAMPA NOS BUEIROS NA RUA PEDRO SAYAD, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6957/6957_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6957/6957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE COLOCAR 02 QUEBRA-MOLAS, UM ANTES DA PONTE E OUTRO PRÓXIMO À CURVA, NA RUA ANTÔNIO MATTOSO CÂMARA, NO CENTRO. </t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6958/6958_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6958/6958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO DISTRITO DE VILA NOVA DO TINGUÁ.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6959/6959_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6959/6959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE A IMPLANTAÇÃO DE UMA UNIDADE DO CRAS, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6960/6960_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6960/6960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO MELLO AFONSO.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6961/6961_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6961/6961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE A INSTALAÇÃO DE UM PARQUE INFANTIL NA RESIDÊNCIA EM UM LOCAL QUE POSSA ATENDER OS BAIRROS RESIDÊNCIA, SÃO JOSÉ E SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6962/6962_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6962/6962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE A INSTALAÇÃO DE UM PARQUE INFANTIL NO DISTRITO DE VILA NOVA DO TINGUÁ.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6963/6963_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6963/6963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O PLANTIO DE MUDAS DE ÁRVORES NO ENTORNO DO CAMPO DE FUTEBOL, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6964/6964_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6964/6964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O PLANTIO DE MUDAS DE ÁRVORES NO ENTORNO DA QUADRA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6965/6965_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6965/6965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE O PLANTIO DE MUDAS DE ÁRVORES NO ENTORNO DA PRAÇA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6966/6966_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6966/6966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODA E CORTE DE ÁRVORES NA RUA JOSÉ DA SILVEIRA PEREIRA, NA REPRESA, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6967/6967_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6967/6967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À LIGHT QUE PROVIDENCIE PODA E CORTE DE ÁRVORES NA RUA TIBÚRCIO BARBOSA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6968/6968_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6968/6968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO REGIONAL, ABASTECIMENTO E PESCA SR. JOSÉ LUIZ ANCHITE, QUE VIABILIZE EM VASSOURAS, UM FÓRUM SOBRE AÇÕES DA SECRETARIA E PROJETOS DE INCENTIVOS A PISCICULTURA ATRAVÉS DA FIPERJ.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6969/6969_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6969/6969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  VIABILIZE  JUNTO À SECRETARIA DE SAÚDE A DISTRIBUIÇÃO DE COLEIRAS REPELENTES DE INSETO TRANSMISSOR DE LEISHMANIOSE VISCERAL.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6970/6970_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6970/6970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE O REFLORESTAMENTO DA RUA GENERAL NIEMEYER, DO Nº 595 AO Nº 721, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6980/6980_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6980/6980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A RESTAURAÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, EM TODA A CONHECIDA &amp;#8220;LINHA&amp;#8221;.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6981/6981_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6981/6981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À CEDAE PARA QUE ABASTEÇA COM CAMINHÃO PIPA NO MÍNIMO 2 (DUAS) VEZES POR SEMANA A FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6982/6982_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6982/6982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA REGIONAL DA CEDAE QUE ESTUDE A POSSIBILIDADE DE ABASTECER COM CAMINHÃO PIPA NO MÍNIMO 2 (DUAS) VEZES POR SEMANA A FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6983/6983_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6983/6983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE TRANSPORTES SR. CARLOS ROBERTO DE FIGUEIREDO OSORIO QUE ESTUDE A VIABILIDADE DE IMPLANTAR NOVOS HORÁRIOS DE ÔNIBUS OU A CONTRATAÇÃO DE OUTRA EMPRESA PARA ATENDER OS MORADORES DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6984/6984_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6984/6984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR NOVOS HORÁRIOS DE ÔNIBUS OU A CONTRATAÇÃO DE OUTRA EMPRESA PARA ATENDER OS MORADORES DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7004/7004_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7004/7004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE TAMPA NO BUEIRO EXISTENTE NA PRAÇA CRISTÓVÃO CORRÊA E CASTRO, PRÓXIMO À POLICLÍNICA, NO CENTRO.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7005/7005_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7005/7005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A SUBSTITUIÇÃO DOS ATUAIS LATÕES DE LIXO EXISTENTES NA ANTIGA LINHA (AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS) PELOS NOVOS CONTENTORES EM USO PARA A COLETA DE LIXO.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7006/7006_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7006/7006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE BEBEDOURO NA PARADA RODOVIÁRIA DO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7036/7036_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7036/7036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A RESTAURAÇÃO DO PARQUE NO BAIRRO MELLO AFONSO.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7044/7044_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7044/7044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE VIABILIZE A MELHORIA ASFÁLTICA DOS ACOSTAMENTOS DE ACESSO AO BAIRRO DO GRECCO, NA BR393.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7045/7045_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7045/7045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A IMPLANTAÇÃO DE REDE DE COLETA DE ESGOTO NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, PRÓXIMO DO Nº 3300, ANTIGA LINHA, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7046/7046_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7046/7046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA PEDRO SAYAD, ALTURA DO ARMAZÉM DO FRANQUINHO, BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7047/7047_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7047/7047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DER-RJ QUE VIABILIZE A COLOCAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RJ115, PRÓXIMOS À IGREJA DA ESTIVA.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7048/7048_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7048/7048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE VIABILIZE A LIMPEZA DOS BUEIROS EXISTENTES NA RUA WELLINGTON REIS, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7049/7049_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7049/7049_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DA COMUNIDADE ANTIGA LINHA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7050/7050_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7050/7050_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DA COMUNIDADE REPRESA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7051/7051_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7051/7051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A RECUPERAÇÃO DO CALÇAMENTO DA RUA TRÊS DE OUTUBRO, BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7052/7052_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7052/7052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À VIAÇÃO PEDRO ANTÔNIO QUE VIABILIZE A AMPLIAÇÃO DOS HORÁRIOS DE ÔNIBUS QUE ATENDEM A POPULAÇÃO DA ANTIGA LINHA, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL A FAZER PARCERIA COM A UNIVERSIDADE SEVERINO SOMBRA PARA REALIZAR A CASTRAÇÃO EM ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7057/7057_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7057/7057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM ESPAÇO PARA JOGO DE MALHA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7058/7058_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7058/7058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM ESPAÇO PARA JOGO DE MALHA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7059/7059_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7059/7059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM ESPAÇO PARA JOGO DE MALHA, EM ANDRADE COSTA.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7060/7060_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7060/7060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM ESPAÇO PARA JOGO DE MALHA, NA FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7061/7061_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7061/7061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NO CENTRO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMª. SRª. DEPUTADA ESTADUAL ANA PAULA RECHUAN QUE ESTUDE A VIABILIDADE DE DOAÇÃO DE UM MAMÓGRAFO PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7069/7069_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7069/7069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE  VIABILIZE  INSTALAÇÃO DE DOIS LATÕES DE LIXO NA RUA SEBASTIÃO MANOEL FURTADO,  EM FRENTE Nº 1149, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7070/7070_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7070/7070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE ESPORTE, LAZER E JUVENTUDE MARCO ANTONIO CABRAL  QUE ESTUDE A VIABILIDADE DE REALIZAR O PROJETO PAVILHÃO DO ESPORTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7071/7071_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7071/7071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE ESPORTE, LAZER E JUVENTUDE MARCO ANTONIO CABRAL  QUE ESTUDE A VIABILIDADE DA INCLUSÃO DO MUNICÍPIO DE VASSOURAS NO PROJETO ESPORTE RJ.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7072/7072_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7072/7072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A ILUMINAÇÃO DA RUA HEITOR LEAL, LOTEAMENTO ECO PARK, NO BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7073/7073_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7073/7073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS JUNTO AOS CORREIOS PARA ENTREGA DE CORRESPONDÊNCIAS NO LOTEAMENTO ECO PARK, NO BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7074/7074_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7074/7074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE TOME PROVIDÊNCIAS JUNTO AOS CORREIOS PARA ENTREGA DE CORRESPONDÊNCIAS NO LOTEAMENTO VENEZA PARK, NO BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7103/7103_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7103/7103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À SECRETARIA COMPETENTE PARA O RETORNO DA AMBULÂNCIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7104/7104_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7104/7104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. SECRETÁRIO MUNICIPAL DE SAÚDE QUE PROVIDENCIE, COM URGÊNCIA, UM TRANSPORTE ESPECÍFICO PARA PACIENTES DE HEMODIÁLISE, OZÔNIOTERAPIA, FISIOTERAPIA E DRENAGEM LINFÁTICA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7106/7106_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7106/7106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE O MANILHAMENTO PARA VALAS QUE SURGIRAM NO MEIO DA ESTRADA ANDRADE PINTO X FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7113/7113_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7113/7113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE CORRIMÃO NAS RAMPAS DA PASSARELA QUE ATRAVESSA A BR393, NO GRECCO.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7114/7114_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7114/7114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE MANUTENÇÃO DA ILUMINAÇÃO DOS POSTES NA PRAÇA, NO GRECCO.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7116/7116_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7116/7116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. PAULO CÉSAR DE ALMEIDA JÚNIOR QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE UM PROFISSIONAL MÉDICO ESPECIALIZADO EM NEUROCIRURGIA.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7117/7117_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7117/7117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. PAULO CÉSAR DE ALMEIDA JÚNIOR QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE UM PROFISSIONAL MÉDICO ESPECIALIZADO EM REUMATOLOGIA.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7120/7120_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7120/7120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL   QUE DETERMINE ÀS SECRETARIAS COMPETENTES UMA AMPLA DIVULGAÇÃO NO COMÉRCIO E RESIDÊNCIAS SOBRE O CRONOGRAMA DO HORÁRIO E DIAS DA COLETA DE LIXO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7121/7121_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7121/7121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA FECOMÉRCIO ORLANDO DINIZ QUE INCLUA NO PLANEJAMENTO DE 2016 A VINDA DA UNIDADE MÓVEL DENOMINADA SAÚDE DA MULHER PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7122/7122_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7122/7122_texto_integral.pdf</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. ANA MARIA DA PAIXÃO.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. MICHELE APARECIDA SANTANA DE JESUS.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6850/6850_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6850/6850_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. BEATRIZ DA CRUZ DA SILVA.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6851/6851_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6851/6851_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. CARLA CORRÊA E CASTRO MAYR BOTELHO.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6852/6852_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6852/6852_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. MAGDA ELAINE SAYÃO CAPUTE.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6853/6853_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6853/6853_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. MARILANDE SPINDOLA DA SILVA.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6854/6854_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6854/6854_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. MARIA DE LOURDES LEAL LOPES.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6855/6855_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6855/6855_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. FRANCISCA MEDEIROS DE ARAÚJO.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. KÁTIA CRISTINA DELGADO DE MEDEIROS.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6857/6857_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6857/6857_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. SÔNIA DE MATTOS SILVA</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6858/6858_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6858/6858_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES À DIRETORIA E EQUIPE DO MUSEU CHÁCARA DA HERA.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO COLÉGIO SUL FLUMINENSE DE APLICAÇÃO.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6860/6860_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6860/6860_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A EXMª. SRª. VEREADORA FABÍOLA FREITAS ASSED</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6861/6861_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6861/6861_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A EXMª. SRª. VEREADORA ROSI FARIAS</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6862/6862_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6862/6862_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A EXMª. SRª. VEREADORA SILÉA COELHO DA COSTA</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6863/6863_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6863/6863_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº. SRº. PROFESSOR SIMÃO PEDRO DOS SANTOS.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMª. SRª. PROFESSORA VERA MARIA CORDILHA PORTO.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6865/6865_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6865/6865_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. PASTOR PAULO GENESI DA SILVA.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6866/6866_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6866/6866_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PÓSTUMA AO EX-VEREADOR HUGO PAES GOMES.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. PABLO RODRIGO DO VAL CARVALHO.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6868/6868_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6868/6868_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. MARCOS DE SOUZA MELO.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6869/6869_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6869/6869_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. RUBENS DE PAULA TEIXEIRA.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6950/6950_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6950/6950_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. GUILHERME BACHA GUEDES.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6951/6951_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6951/6951_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMº SR. CARLOS ALBERTO DE LIMA, CONSELHEIRO TUTELAR.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6952/6952_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6952/6952_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CAP BM WARD DE SOUZA GUSMÃO JUNIOR, COMANDANTE.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6953/6953_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6953/6953_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 1º SGT BM Q00/91 SINVAL RODRIGUES DO REIS.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6954/6954_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6954/6954_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CB BM ANTÔNIO CARLOS DOS REIS ALVES.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6955/6955_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6955/6955_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CB BM JEFETER PIRES TARTARINI.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6956/6956_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6956/6956_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SD BM PAULO VINICIUS GOMES PEREIRA.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. EDSON VIEIRA DA FONSECA FARIA.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. JOSÉ TABAJARA COSTA PINHEIRO.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. RONALDO VICENTE PEREIRA.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES AO SR. HÉLIO LUIZ DA COSTA JÚNIOR</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7083/7083_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7083/7083_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. LEANDRO CARDOSO OLIVEIRA</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. CARLOS ALBERTO DE LIMA</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. FELIPE BARROS NOGUEIRA DE PAULA</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. LUCILENE RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SRª. LILIANE PEREIRA FERREIRA </t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. LUCIANO MANCUSI COELHO</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. ALEXANDRE BARBOZA</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO EXMº SR. DEPUTADO ESTADUAL EDSON ALBERTASSI.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A EXMª SRª DEPUTADA ESTADUAL ANA PAULA RECHUAN.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO EXMº SR. JULIO AVELINO OLIVEIRA DE MOURA JÚNIOR.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SRª JANE BATISTA.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7094/7094_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7094/7094_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. JOSÉ CARLOS TEIXEIRA.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7095/7095_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7095/7095_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. CARLOS PLETSCH.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7096/7096_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7096/7096_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SUB TEN PM NILSON MONSORES JANUARIO.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7097/7097_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7097/7097_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 1º TEN PM ALCIMAR VIDEIRA DIAS</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7098/7098_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7098/7098_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM EDUARDO ROCHA</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CB PM FRANCISCO MOTA DA SILVA NETO</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7100/7100_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7100/7100_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM EMERSON MACHADO ALVES</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7101/7101_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7101/7101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES A SRª ROSEMARY DE ATHAYDE HENRIQUES</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7102/7102_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7102/7102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES AO SR ALMIR RIBEIRO DA SILVA</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7124/7124_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7124/7124_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SD PM GLEIDSON DELPHINO GOURITO</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7125/7125_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7125/7125_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SD PM MONIQUE ARCANJO SOARES DA SILVA</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7126/7126_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7126/7126_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 2º SGT PM GILSON FÁBIO SANTOS RODRIGUES</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7127/7127_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7127/7127_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM FÁBIO GONÇALVES ROSALLA</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7128/7128_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7128/7128_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A CB PM SILVANA SANTANA</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7129/7129_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7129/7129_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. FRANCIS GOMES DE PAIVA FILHO</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7130/7130_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7130/7130_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM CARLOS EDUARDO JAMES COSTA</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7131/7131_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7131/7131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES A SD PM RUTH BARBOSA ALVES</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7132/7132_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7132/7132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES AO SD PM LUCAS LINO GOMES</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7133/7133_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7133/7133_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM JOSIEL DA ROCHA</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7134/7134_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7134/7134_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SUB TEN PM VALMIR DE OLIVEIRA ARRUDA</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7135/7135_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7135/7135_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SUB TEM PM ALEX ROSA OLIVEIRA</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7136/7136_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7136/7136_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CB PM CARLOS MAGNO DE SOUZA</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7137/7137_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7137/7137_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO 2º SGT PM EVANDRO RODRIGUES NASCIMENTO</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7138/7138_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7138/7138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES AO 3º SGT PM RÉGIS COELHO BERNARDINO</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7139/7139_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7139/7139_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A 3º SGT PM JEANE ABUD OLIVEIRA</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7140/7140_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7140/7140_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO COMANDANTE 1º TENENTE FABRÍCIO DE MELLO BERTAGNONI</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7141/7141_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7141/7141_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SRª. MARIA APARECIDA IBRAHIM</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7142/7142_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7142/7142_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SRª. SALETE DA PENHA FREIRE COELHO</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. SÉRGIO GUIZALBERTE DOS SANTOS</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7144/7144_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7144/7144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APLAUSOS E CONGRATULAÇÕES A SRª. VANESSA DOS SANTOS MONSORES</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7145/7145_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7145/7145_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A VIAÇÃO PROGRESSO E TURISMO LTDA.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7146/7146_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7146/7146_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A LIMA E CUNHA LOCADORA DE VEÍCULOS LTDA</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7147/7147_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7147/7147_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A RODRIGUES E CUNHA TRANSPORTE LTDA</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7148/7148_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7148/7148_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A TRANSPORTADORA VALE DO CAFÉ LTDA</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7149/7149_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7149/7149_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A UNIÃO DOS ESCOTEIROS DO BRASIL (UEB) - SEÇÃO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7150/7150_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7150/7150_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A VIAÇÃO ÚTIL - UNIÃO DE TRANSPORTE INTERESTADUAL DE LUXO.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7151/7151_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7151/7151_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A EMPRESA DE ÔNIBUS DE TURISMO PEDRO ANTÔNIO LTDA</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7152/7152_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7152/7152_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A RICAL TRANSPORTE E TURISMOS LTDA</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7153/7153_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7153/7153_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A PAIXÃO TOUR TRANSPORTE LTDA</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7154/7154_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7154/7154_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SRª. DOLORES JOSÉ</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7155/7155_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7155/7155_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. FERMIN EDUARDO GONZALEZ</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÃO COM RELAÇÃO AO DESTINO DO VALOR DE R$ 387.000,00 (TREZENTOS E OITENTA E SETE MIL REAIS), REFERENTE À DEVOLUÇÃO FEITA PELA CÂMARA MUNICIPAL DE VASSOURAS À PREFEITURA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES COM RELAÇÃO AO HORÁRIO DE TRABALHO (ENTRADA E SAÍDA) DA TÉCNICA DE ENFERMAGEM DA UNIDADE DE SAÚDE DO MADRUGA E SE EXISTE ALGUM OUTRO PROFISSIONAL AUTORIZADO A APLICAR VACINAS NO LOCAL, ALÉM DOS TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A POSSÍVEL DATA DE CONVOCAÇÃO DO CANDIDATO MATHEUS SANTANA DO NASCIMENTO, QUE PASSOU EM 3º (TERCEIRO) LUGAR NO ÚLTIMO CONCURSO PÚBLICO PARA PROTÉTICO, SENDO QUE PASSARAM 3 (TRÊS) E FORAM CHAMADOS 2 (DOIS), MAS O 1º (PRIMEIRO) DESISTIU. POR QUE NÃO CHAMAR O TERCEIRO CANDIDATO PARA PREENCHER A VAGA DO DESISTENTE?</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE O PROCESSO DE CONTRATUALIZAÇÃO DOS SERVIÇOS DO AMBULATÓRIO DE PSICOLOGIA DESENVOLVIDO NO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, REALIZADO PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6646/6646_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6646/6646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES REFERENTES AO PAGAMENTO DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, PRINCIPALMENTE O MOTIVO DE ALGUNS RECEBEREM E OUTROS NÃO.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6664/6664_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6664/6664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO INFORMAÇÕES SOBRE O MOTIVO DO ÔNIBUS ESCOLAR NÃO TRANSPORTAR MAIS AS CRIANÇAS QUE MORAM NA RUA FRANCISCO GILSON PARA A ESCOLA JOSÉ CARLOS VAZ DE MIRANDA EM BARÃO DE VASSOURAS E O PORQUÊ DE NA MESMA ESCOLA OS ALUNOS MENORES ESTUDAREM DE MANHÃ E OS MAIORES NA PARTE DA TARDE.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO A TODAS AS LICITAÇÕES DE OBRAS PÚBLICAS DA EMPRESA EMISSÃO, INCLUINDO VALORES E LOCAIS A SEREM REALIZADAS.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6684/6684_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6684/6684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO DE LICITAÇÃO REFERENTE AOS SERVIÇOS DE TRANSPORTE COLETIVO EM NOSSO MUNICÍPIO, COM TODAS AS INFORMAÇÕES COMPLEMENTARES PERTINENTES AO ASSUNTO.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7208/7208_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7208/7208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE OS PROCEDIMENTOS DE PAGAMENTO EFETUADOS AOS LABORATÓRIOS E CLÍNICAS COM EXAMES ESPECÍFICOS QUE PRESTAM SERVIÇOS À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AO INCIDENTE OCORRIDO NO DIA 08 DE MARÇO NA ESCOLA PEDRO IVO DA COSTA, LOCALIZADA NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES SOBRE AS AVALIAÇÕES FEITAS PELA ANVISA REFERENTES AOS E.S.F. DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AOS RECURSOS DO FUNDEB ARRECADADOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO INFORMAÇÃO COM RELAÇÃO A SE EXISTE ALGUM FUNCIONÁRIO QUE RECEBA VALE TRANSPORTE POR DETERMINAÇÃO JUDICIAL, EM CASO AFIRMATIVO RELAÇÃO COM NOME E NÚMERO DE MATRÍCULA DO(S) MESMO(S) E CÓPIA DA LEI OU DECRETO ESTADUAL QUE A PREFEITURA DE FUNDAMENTA PARA CONCEDER O VALE TRANSPORTE.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DO RELATÓRIO RESUMIDO DA EXECUÇÃO ORÇAMENTÁRIA NA FORMA DA CF/88 EM SEU ARTIGO 165, § 3º C/C ARTIGO 107, § 3º DA LOM.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO PARA QUE ESCLAREÇA EM QUAL JORNAL DE GRANDE CIRCULAÇÃO ESTÃO SENDO PUBLICADOS OS AVISOS DE LICITAÇÃO NA FORMA DA LEI Nº 8666/93 EM SEU ARTIGO 21, INC. III.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6763/6763_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6763/6763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO A RESPEITO DO NÃO CUMPRIMENTO DO ARTIGO 68, INC. XIV DA LOM, SOB PENA DE SE CARACTERIZAR INFRAÇÃO POLÍTICO-ADMINISTRATIVO NA FORMA DO ARTIGO 63 DA LOM.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Leo, DESC - DESCONHECIDO, Greice Medeiros, Rodrigo, Rodrigo Vaz, Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O ORÇAMENTO DA SECRETARIA MUNICIPAL DE ESPORTE NOS ANOS DE 2014 E 2015 E O EMPENHO DE TUDO QUE FOI REALIZADO NESTA SECRETARIA NOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Leo, Rodrigo, Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO PARA QUE ESCLAREÇA DO QUE SE TRATA A TAXA QUE CONSTA NOS CARNÊS DO IPTU TANTO PARA PAGAMENTO INTEGRAL, QUANTO PARA PAGAMENTO PARCELADO, NA FORMA DO ARTIGO 191, INC. IX DO REGIMENTO INTERNO E ARTIGO 26 DA LOM.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DA LICITAÇÃO NA MODALIDADE PREGÃO PRESENCIAL Nº 024/2013, PARA REGISTRO DE PREÇOS COM OBJETO DE SERVIÇOS DE PUBLICAÇÃO OFICIAIS, AVISOS DE LICITAÇÕES E OUTROS, PUBLICADO NO BOLETIM OFICIAL Nº 511 DE 08 DE ABRIL DE 2014, NA FORMA DO ARTIGO 191, INC. IX DO REGIMENTO INTERNO E ARTIGO 26 DA LOM.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DAS DESAPROPRIAÇÕES REALIZADAS, ASSIM COMO VALORES EFETIVAMENTE PAGOS NO PERÍODO DE 2009 A 2014, ASSIM COMO INFORMAÇÕES A RESPEITO DAS OBRAS QUE SERIAM EXECUTADAS QUE SERIAM A RAZÃO MOTIVADORA DAS DESAPROPRIAÇÕES NA FORMA DO ARTIGO 191, INC. IX DO REGIMENTO INTERNO E ARTIGO 26 DA LOM</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6796/6796_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6796/6796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÃO COM RELAÇÃO A SE OS FUNCIONÁRIOS QUE RECEBERAM A INSALUBRIDADE NOS ANOS DE 2010 E 2012, AINDA RECEBEM?</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO A QUANTIDADE DE CARGOS COMISSIONADOS EXISTENTES NA PREFEITURA, ONDE ESTÃO LOTADOS E QUAIS OS VENCIMENTOS DE CADA CARGO.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO A QUE SECRETARIAS PERDERAM VERBAS DEVIDO À FALTA DE PROJETOS?</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6799/6799_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6799/6799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE DOIS HOLOFOTES NA TORRE DO BAIRRO RESIDÊNCIA QUE SEGUNDO MORADORES FICAM LIGADOS 24 HORAS POR DIA.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6800/6800_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6800/6800_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DO ATUAL PERCENTUAL DE GASTO COM PESSOAL EM RELAÇÃO À RECEITA CORRENTE LÍQUIDA, NA FORMA DA LRF 101/2000, PARA QUE POSSAMOS ENTENDER O MOTIVO DO NÃO ENVIO DE PROJETO DE LEI DO REAJUSTE DOS SERVIDORES MUNICIPAIS ATÉ O PRESENTE MOMENTO, NA FORMA DO ARTIGO 191, INC. IX DO REGIMENTO INTERNO E ARTIGO 26 DA LOM.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6899/6899_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6899/6899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DO FUPREVAS, SR. HEYDER JOSÉ SILVEIRA, TODOS OS DOCUMENTOS COMPROBATÓRIOS SOBRE A ATUAL SITUAÇÃO DO FUPREVAS, REFERENTES À DÍVIDA DO EXECUTIVO E AOS PARCELAMENTOS E REPARCELAMENTOS REALIZADOS, SOLICITADOS DURANTE A PRESENÇA DO MESMO EM PLENÁRIO.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6901/6901_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6901/6901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, INFORMAÇÕES COM RELAÇÃO AO VALE TRANSPORTE PAGO AOS MOTORISTAS DESTA MUNICIPALIDADE, DENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6904/6904_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6904/6904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À CONTROLADORA GERAL DO MUNICÍPIO, O ENVIO DE NOVO ESTUDO QUE CONSIDERE OS NOVOS VALORES REAJUSTADOS PARA MELHOR ANÁLISE DO PROJETO DE LEI Nº 243/2015.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6917/6917_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6917/6917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE TRANSPORTE, INFORMAÇÕES COM RELAÇÃO AO NÃO USO E FALTA DE MANUTENÇÃO DE DIVERSOS VEÍCULOS PERTENCENTES À PREFEITURA; INFORMAÇÕES A RESPEITO DO ACÚMULO DE CARROS NO PARQUE DE EXPOSIÇÕES E QUAL A PROVIDÊNCIA A SER TOMADA PELO GOVERNO; INFORMAÇÕES ACERCA DO MOTIVO DE CARRO OFICIAL QUE ATENDE À SECRETARIA DE SAÚDE, ESTAR NA CASA DO MOTORISTA DO EX-SECRETÁRIO DE SAÚDE, DR. ALTAIR, UMA VEZ QUE O LOCAL DESTE SERIA EM GARAGEM OU GALPÃO ADMINISTRADO PELA PREFEITURA.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6979/6979_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6979/6979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DE POR QUAL MOTIVO OS AGENTES DE ENDEMIA E COMUNITÁRIOS NÃO FIZERAM JUS AOS 7% DE AUMENTO CONCEDIDO PARA TODOS E QUAL DEVE SER O ÍNDICE QUE OS MESMOS DEVEM ACOMPANHAR PARA SABEREM DE SEUS BENEFÍCIOS.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7035/7035_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7035/7035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AOS ASSESSORES E SERVIDORES CONTRATADOS DESDE 2009, LISTA DE EXONERADOS/DEMITIDOS E RELAÇÃO DE PAGAMENTOS DE INDENIZAÇÃO POR DEMISSÃO/EXONERAÇÃO.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7063/7063_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7063/7063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A LEI Nº 2629/2011 QUE DISPÕE SOBRE A INCLUSÃO DE CONTEÚDO QUE TRATE DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES NA GRADE CURRICULAR DO ENSINO FUNDAMENTAL, SE VEM SENDO IMPLANTADA NO ENSINO MUNICIPAL E CASO NEGATIVO, QUAL O MOTIVO E A DATA PREVISTA PARA O SEU CUMPRIMENTO.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O MOTIVO DA NÃO EFETIVAÇÃO DOS GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7068/7068_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7068/7068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA DE AÇÃO SOCIAL THEREZINHA SALVADOR NUNES INFORMAÇÕES SOBRE O VALOR MENSAL GASTO PELO PROGRAMA ALUGUEL SOCIAL E A LISTAGEM DOS BENEFICIADOS PELO MESMO.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7075/7075_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7075/7075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A PRESTAÇÃO DE CONTAS DAS BENFEITORIAS REALIZADAS PELA ORGANIZAÇÃO DO OREM 2015.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7077/7077_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7077/7077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO À IMPLANTAÇÃO DO FUNDO MUNICIPAL DE PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO E CULTURAL DA CIDADE DE VASSOURAS E COM RELAÇÃO ÀS VERBAS DO PAC CIDADES HISTÓRICAS.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7107/7107_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7107/7107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AO ATERRO SANITÁRIO E SOBRE O SISTEMA DE COLETA E RECICLAGEM DE LIXO EM VASSOURAS.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7110/7110_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7110/7110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO À OBRA DA PRAÇA SEBASTIÃO DE LACERDA, NOS FUNDOS DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Muncipal</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Geraldão, Greice Medeiros, Jorge Carreiro, Leo, Rodrigo, Rosi Farias, Sandrinho Delgado, Silea, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6751/6751_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6751/6751_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS, PARÁGRAFOS E INCISOS À LEI ORGÂNICA , EM ATENÇÃO AO PRINCÍPIO DA SIMETRIA E DO CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6871/6871_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6871/6871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE 02 (DOIS) MOTORISTAS POR TEMPO DETERMINADO PARA O ATENDIMENTO DE NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DA CÂMARA MUNICIPAL DE VASSOURAS</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A SUBSTITUIÇÃO DE MEDICAMENTOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE VASSOURAS, A POLÍTICA DE COLETA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>DEFINE AS ATIVIDADES INSALUBRES E PERIGOSAS PARA EFEITOS DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>Renan Vinícius Santos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 40.000,00 (QUARENTA MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 422.569,44 (QUATROCENTOS E VINTE E DOIS MIL, QUINHENTOS E SESSENTA E NOVE REAIS E QUARENTA E QUATRO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO RUAS DE RECREIO NOS BAIRROS E DISTRITOS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR OS CENTROS EDUCACIONAIS UNIFICADOS (CEUS)NO ÂMBITO DAS CRECHES MODELOS EXISTENTES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE SUSTENTABILIDADE AMBIENTAL NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DE TRABALHO, SEM REDUÇÃO DOS VENCIMENTOS, DO SERVIDOR MUNICIPAL RESPONSÁVEL POR PESSOA COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O DIA MUNICIPAL DO CAPELÃO EVANGÉLICO CIVIL E MILITAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESTRATÉGIAS DE IMPLEMENTAÇÃO DO PLANO DE MANEJO DO CARAMUJO-AFRICANO NO ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Waldemir, DESC - DESCONHECIDO, Greice Medeiros, Silea</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE MARIA PORTUGAL MILWARD DE AZEVEDO DUQUE COSTA À UNIDADE ASILAR, LOCALIZADA NO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, EM VASSOURAS.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 06 DE DEZEMBRO COMO O DIA MUNICIPAL DE MOBILIZAÇÃO DOS HOMENS PELO FIM DA VIOLÊNCIA CONTRA AS MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 585.781,00 (QUINHENTOS E OITENTA E CINCO MIL, SETECENTOS E OITENTA E UM REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE VASSOURAS-RJ COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE VASSOURAS-RJ COM SEU RPPS - REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ALUGUEL SOCIAL E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6993/6993_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6993/6993_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS B E C DO ANEXO I DA LEI Nº 2752/2014.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO E ATUALIZAÇÃO DAS LEIS MUNICIPAIS DO CONSELHO TUTELAR VIGENTE, REVOGANDO A LEI Nº 2.533 DE 08 DE JANEIRO DE 2010, A LEI Nº 1869 DE 17 DE MAIO DE 2000 E A LEI Nº 2.461 DE 19 DE DEZEMBRO DE 2008, ESTABELECENDO PRINCÍPIOS E DIRETRIZES PARA A GARANTIA DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES, INSTITUINDO O CONSELHO TUTELAR E DEFININDO A IMPLANTAÇÃO, ESTRUTURA, PROCESSO DE ESCOLHA E FUNCIONAMENTO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE MÉDICOS POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE AÇÕES AO PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS PARA OS EXERCÍCIOS DE 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6815/6815_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6815/6815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO LEGISLATIVO MUNICIPAL - DOLM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6872/6872_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6872/6872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO GUIA DE ACESSIBILIDADE CULTURAL E TURÍSTICO NO ÂMBITO DO MUNICÍPIO DE VASSOURAS - ESTADO DO RIO DE JANEIRO, NOS CASOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6873/6873_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6873/6873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO DIGNIDADE NO ÂMBITO DO MUNICÍPIO DE VASSOURAS - ESTADO DO RIO DE JANEIRO NOS CASOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6883/6883_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6883/6883_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 202.270,65 (DUZENTOS E DOIS MIL, DUZENTOS E SETENTA REAIS E SESSENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6884/6884_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6884/6884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS DE NÚMEROS 2.560, DE 14 DE MAIO DE 2010, E 2.732, DE 11 DE DEZEMBRO DE 2013, QUE DISPÕEM SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACRÉSCIMO DO ARTIGO 1º-A NA LEI 2667/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6890/6890_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6890/6890_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6874/6874_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6874/6874_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.533/2010 QUE ESTABELECE PRINCÍPIOS E DIRETRIZES PARA A GARANTIA DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES, INSTITUI O CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6875/6875_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6875/6875_texto_integral.pdf</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6906/6906_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6906/6906_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 925.594,44 (NOVECENTOS E VINTE E CINCO MIL QUINHENTOS E NOVENTA E QUATRO REAIS E QUARENTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6913/6913_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6913/6913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO, EM CONFORMIDADE COM A LEI ORGÂNICA ASSIM COMO À LUZ DA LEI DE DIRETRIZES E BASES E LEGISLAÇÕES CORRELATAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6914/6914_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6914/6914_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À AGÊNCIA DE FOMENTO DO ESTADO DO RIO DE JANEIRO - AGE RIO, OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6915/6915_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6915/6915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFERTA DE REFEIÇÕES AOS PROFESSORES E DEMAIS SERVIDORES DA REDE PÚBLICA MUNICIPAL DE ENSINO, QUANDO HOUVER ALIMENTOS EXCEDENTES.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6928/6928_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6928/6928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE SAÚDE AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6992/6992_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6992/6992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE VASSOURAS O DIA DA SAÚDE.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7007/7007_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7007/7007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7008/7008_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7008/7008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS PARA OS EXERCÍCIOS 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7054/7054_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7054/7054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA ÁRVORE EM 21 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONSCIENTIZAÇÃO AMBIENTAL EM 05 DE JUNHO.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA CULTURA EM 05 DE NOVEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7076/7076_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7076/7076_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.829/2015 QUE INSTITUI O PLANO DE SAÚDE AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7108/7108_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7108/7108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE VASSOURAS, PARA PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7109/7109_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7109/7109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.756, DE 30 DE JUNHO DE 2014 - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7118/7118_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7118/7118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 153.828,31 (CENTO E CINQUENTA E TRÊS MIL, OITOCENTOS E VINTE E OITO REAIS E TRINTA E UM CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS  </t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>ACRESCENTA-SE O ART. 85, RENUMERANDO OS DEMAIS ARTIGOS, DA RESOLUÇÃO Nº 525/1992.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>ACRESCENTA-SE PARÁGRAFO ÚNICO AO ART. 84 DA RESOLUÇÃO Nº 525/1992.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS FUNÇÕES GRATIFICADAS DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 139 E ACRESCE OS ARTIGOS 139-A COM SEUS INCISOS E PARÁGRAFOS E O ARTIGO 139-B E SEU PARÁGRAFO ÚNICO AO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CLASSIFICAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DOS CARROS OFICIAIS DE PROPRIEDADE DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6824/6824_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6824/6824_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA POR MOTIVOS PARTICULARES AO VEREADOR RODRIGO ANDRADE VAZ.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6870/6870_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6870/6870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. RODRIGO ANDRADE VAZ.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O PROGRAMA CÂMARA ITINERANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6876/6876_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6876/6876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL DE VASSOURAS PARA O EXERCÍCIO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6972/6972_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6972/6972_texto_integral.pdf</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6973/6973_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6973/6973_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. GABRIEL DE SOUZA CARDOSO.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6974/6974_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6974/6974_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO DR. FELIPE SANTA CRUZ OLIVEIRA SCALETSKY.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6975/6975_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6975/6975_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO JOVEM JOÃO CARLOS TONIDANDEL CAMIZÃO SOARES.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6977/6977_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6977/6977_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. DENIS UILIAM CANDIDO DO CARMO</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6994/6994_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6994/6994_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. CIRO FERREIRA GOMES.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6985/6985_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6985/6985_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. LOURDES VALADARES DA SILVA.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6986/6986_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6986/6986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA CÂMARA JOVEM A DISTINÇÃO HONORÍFICA DENOMINADA "DIPLOMA DE INCENTIVO À CIDADANIA" E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6987/6987_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6987/6987_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JUAREZ LUIZ DOS SANTOS.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6988/6988_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6988/6988_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. ANA MARIA FERREIRA.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6989/6989_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6989/6989_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. CLAUDIO DE JESUS FERREIRA.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6990/6990_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6990/6990_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO PASTOR SR. RAMIRES DA SILVA CARMO.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6991/6991_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6991/6991_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. ADEMIR CORRÊA NETO JÚNIOR.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6996/6996_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6996/6996_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. FABIANO DA SILVA ALVES.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6997/6997_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6997/6997_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. RONIVALDO TADEU DA SILVA SOARES</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6998/6998_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6998/6998_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. MARIO FLORIANO HENRIQUE FILHO</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6999/6999_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6999/6999_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. ALBERTO LEANDRO MOURA MEIRELLES.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7000/7000_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7000/7000_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. EDSON TORRES DA HORA.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7001/7001_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7001/7001_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. CARLOS HENRIQUE CAROTTA PEREIRA.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7002/7002_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7002/7002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JOSIAS FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7003/7003_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7003/7003_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. IVA MOURA SALES.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7009/7009_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7009/7009_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. MARIA CRISTINA RODRIGUES TEIXEIRA.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7010/7010_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7010/7010_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. PAULO ROBERTO NEVES.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7011/7011_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7011/7011_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. ANRIETE DO NASCIMENTO FERNANDES GOMES.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7012/7012_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7012/7012_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. ANDREIA ALVES DA SILVA.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7013/7013_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7013/7013_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. FLÁVIA GUIRÁ DA SILVA.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7014/7014_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7014/7014_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. MARGARIDA MARIA PARDAL DA NÓBREGA.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7015/7015_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7015/7015_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. JUSSARA SAYÃO DE PAULA LEITE.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7016/7016_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7016/7016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. DENIS UILIAM CANDIDO DO CARMO.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7017/7017_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7017/7017_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. GILMAR GUIMARÃES.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7018/7018_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7018/7018_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. LUCIANO ALVES PEREIRA.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7019/7019_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7019/7019_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. GERSON CAVALCANTI DE MACEDO.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7020/7020_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7020/7020_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. JOEL FERREIRA MOTTA.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7021/7021_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7021/7021_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO DR. RONALDO MONTEIRO FRANCISCO.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7022/7022_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7022/7022_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. WILSON DE MAIO.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7023/7023_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7023/7023_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª LUCIA HELENA BAYLÃO BUENO DA SILVEIRA.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7024/7024_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7024/7024_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO EXMº. SR. MAX RODRIGUES LEMOS.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7025/7025_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7025/7025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JOÃO JOSÉ DE ALMEIDA NETO.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7026/7026_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7026/7026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. LOURDES VALADARES DA SILVA.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7027/7027_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7027/7027_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. CELSO ANTUNES DE SOUZA.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7028/7028_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7028/7028_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. NEA CRISTINA MARIOZZ COELHO.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7029/7029_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7029/7029_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. SEBASTIÃO MOREIRA FILHO.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7030/7030_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7030/7030_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO PASTOR SR. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7031/7031_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7031/7031_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. FABIANO ALEXANDRE MARQUES MAIA DE ABREU.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7032/7032_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7032/7032_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. MANOEL JOÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7033/7033_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7033/7033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. JOSÉ LUIZ CARNEIRO TINOCO.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7034/7034_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7034/7034_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. ROGÉRIO SANTOS</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7037/7037_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7037/7037_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A PASTORA SRª. DULCENEA CORREIA DA SILVA SOARES.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7038/7038_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7038/7038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. SAMUEL DOS SANTOS GOMES.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6995/6995_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6995/6995_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA GENERAL SEVERINO SOMBRA AO DR. NILO SEBE TONZAR.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7039/7039_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7039/7039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JORGE CHAGAS FRAGA.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7040/7040_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7040/7040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. LUIZ FERNANDO DE OLIVEIRA BRANDÃO.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7041/7041_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7041/7041_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO DR. ÂNGELO AMOEDO DE RAMOS.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7042/7042_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7042/7042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO CORONEL PM SR. CESAR AUGUSTO DE SOUZA ROSA.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7043/7043_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7043/7043_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. JOÃO FERREIRA NETO.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7062/7062_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7062/7062_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O INCISO V DO ART. 1º DO REGIMENTO INTERNO DA RESOLUÇÃO Nº 873/2014.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Rodrigo Vaz, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Geraldão, Greice Medeiros, Jorge Carreiro, Leo, Rodrigo, Rosi Farias, Sandrinho Delgado, Silea, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS E PARÁGRAFOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7111/7111_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7111/7111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE  A MEDALHA CARLOS ALBERTO DELGADO DE OLIVEIRA - LILINHO AOS ESPORTISTAS VASSOURENSES.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7112/7112_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7112/7112_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES PARA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS A COMPARECER NESTA CASA DE LEIS PARA PRESTAR ESCLARECIMENTOS SOBRE A SITUAÇÃO DAS OBRAS DA EMPRESA DE SANEAMENTO BÁSICO EMISSÃO.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO RITA DE CÁSSIA CARNEIRO FREITAS A COMPARECER NESTA CASA DE LEIS PARA PRESTAR ESCLARECIMENTOS SOBRE O FECHAMENTO DE ESCOLAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6635/6635_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6635/6635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 211/2014 - REFORMA E PINTURA NO CENTRO SOCIAL, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6636/6636_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6636/6636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 405/2013 - RECAPEAMENTO, COM URGÊNCIA, DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTEPROJETO DE LEI QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE VASSOURAS, O PROGRAMA DE "CAPACITAÇÃO DE PRIMEIROS SOCORROS" AOS PROFESSORES DE EDUCAÇÃO FÍSICA DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CONVOCA O SERVIDOR CONCURSADO OCUPANTE DO CARGO DE ASSESSOR JURÍDICO CÁSSIUS VALÉRIO TEIXEIRA DA SILVEIRA, PARA PRESTAR ESCLARECIMENTOS REFERENTES AOS INQUÉRITOS CIVIS Nº 0000022-67.2014.8.19.0065 E Nº 0000402-90.2014.8.19.0065.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 30/2013 - IMPLANTAÇÃO DE ITINERÁRIO DE  ÔNIBUS EM ALGUNS HORÁRIOS PELA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA A SERVIDORA ILZA CARLA BRUM PARA ESCLARECER ASSUNTOS REFERENTES AO FUNDEB (FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO).</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 285/2014 - TRANSFORMAÇÃO DA ESTAÇÃO FERROVIÁRIA DE ANDRADE PINTO EM UM CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA O SECRETÁRIO MUNICIPAL DE SAÚDE A COMPARECER NESTA CASA DE LEIS PARA PRESTAR ESCLARECIMENTOS A RESPEITO DA SAÚDE DO NOSSO MUNICÍPIO E OUTROS ASSUNTOS PERTINENTES.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA O SECRETÁRIO GERAL DE PLANEJAMENTO A COMPARECER NESTA CASA DE LEIS PARA PRESTAR INFORMAÇÕES SOBRE OS PROJETOS LIGADOS À SECRETARIA MUNICIPAL DE SAÚDE E OUTROS ASSUNTOS PERTINENTES À SUA SECRETARIA.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 121/2014 - PATROLAMENTO DA ESTRADA QUE LIGA MASSAMBARÁ À CANANÉIA.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA O DIRETOR GERAL DO FUPREVAS HEYDER JOSÉ SILVEIRA PARA PRESTAR ESCLARECIMENTOS SOBRE A ATUAL SITUAÇÃO DO FUNDO DE PREVIDÊNCIA DE VASSOURAS.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 653/2013 - INSTALAÇÃO DE 3 REDUTORES DE VELOCIDADE NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA A O CHEFE DE GABINETE DO PREFEITO MUNICIPAL SR. JOÃO JOSÉ DE ALMEIDA PARA PRESTAR ESCLARECIMENTOS SOBRE O FUNCIONALISMO PÚBLICO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6818/6818_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6818/6818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 64/2013 - OPERAÇÃO TAPA-BURACOS NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA A SENHORA SORAIA ABINEDER SETARO DE ALCÂNTARA, PROVEDORA DO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, O SENHOR FLÁVIO TAVARES DE ALMEIDA, DIRETOR ADMINISTRATIVO DO HETL E O SENHOR PEDRO ANANIAS DIAS NETO, ASSESSOR JURÍDICO DO HETL, PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Leo, Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CANCELADO O REQUERIMENTO Nº 173/2015, QUE CONVOCA O SECRETÁRIO GERAL DE PLANEJAMENTO A COMPARECER NESTA CASA DE LEIS PARA PRESTAR INFORMAÇÕES SOBRE OS PROJETOS LIGADOS À SECRETARIA MUNICIPAL DE SAÚDE E OUTROS ASSUNTOS PERTINENTES À SUA SECRETARIA.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6878/6878_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6878/6878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 325/2013 - REFORMA NOS APARELHOS DA ACADEMIA AO AR LIVRE, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6900/6900_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6900/6900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTEPROJETO DE LEI DISPÕE SOBRE OFERECIMENTO DE MERENDA ESCOLAR NO PERÍODO DE FÉRIAS PARA ALUNOS CARENTES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6903/6903_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6903/6903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 284/2013 - LIMPEZA DA RUA PEDRO SAYAD, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6971/6971_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6971/6971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 394/2013 - REFLORESTAMENTO DA RUA D, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6976/6976_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6976/6976_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA O SR. GUSTAVO OLIVEIRA DO AMARAL, VICE-PRESIDENTE E SUPERINTENDENTE GERAL DA FUSVE A COMPARECER AO PLENÁRIO DA CÂMARA MUNICIPAL EM SESSÃO ORDINÁRIA PARA ESCLARECER SOBRE A DOAÇÃO DE BEM PÚBLICO REALIZADA ATRAVÉS DA LEI Nº 2.797/2015.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7055/7055_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7055/7055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 249/2013 - INDICA À ACCIONA QUE COLOQUE PLACAS DE SINALIZAÇÃO INDICANDO AS ENTRADAS DOS BAIRROS EXISTENTES ÀS MARGENS DA BR 393, NA EXTENSÃO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7056/7056_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7056/7056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 362/2013 - INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE CONSTRUIR UMA PASSARELA SOBRE A BR 393, ENTRE OS KM 234/235, SENTIDO SUL.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7105/7105_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7105/7105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 339/2013 - PATROLAMENTO DA ESTRADA ANDRADE PINTO X FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7115/7115_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7115/7115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 380/2015 - MELHORIA ASFÁLTICA DOS ACOSTAMENTOS DE ACESSO AO BAIRRO DO GRECCO, NA BR393.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7119/7119_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7119/7119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 50/2015 - INDICA AO DEPARTAMENTO DE ESTRADA E RODAGEM QUE VIABILIZE A LIMPEZA AO REDOR DA CICLOVIA LOCALIZADA NA ESTRADA QUE LIGA A SEDE DE VASSOURAS X BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI COMPLEMENTAR Nº 521/2014  QUE "ALTERA O ARTIGO 93 DA LEI COMPLEMENTAR Nº 21 DE 08 DE FEVEREIRO DE 2002, (CONSOLIDADA COM AS ALTERAÇÕES CONSTANTES DA LEI COMPLEMENTAR Nº 25/2002), QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS, SUAS AUTARQUIAS E FUNDAÇÕES."</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 428/2014  QUE "INSTITUI O PROGRAMA BOLSA CRECHE ÀS CRIANÇAS QUE NÃO OBTENHAM VAGAS NA REDE MUNICIPAL DE VASSOURAS, POR INTERMÉDIO DE CONVÊNIO COM ESCOLAS PARTICULARES DE EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6905/6905_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6905/6905_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 249/2015  QUE "DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6978/6978_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6978/6978_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 104/2015  QUE "DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DE TRABALHO, SEM REDUÇÃO DOS VENCIMENTOS, DO SERVIDOR MUNICIPAL RESPONSÁVEL POR PESSOA COM NECESSIDADES ESPECIAIS."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6667,67 +6667,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6978/6978_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6962/6962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6884/6884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6928/6928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7016/7016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2015/6978/6978_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="167.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>