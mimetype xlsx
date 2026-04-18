--- v0 (2026-03-01)
+++ v1 (2026-04-18)
@@ -54,14576 +54,14576 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: ART 5°, INCISO IV, ALÍNEA D, DO PROJETO DE RESOLUÇÃO N° 05/2013 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ART 5°, INCISO I, ALÍNEA C, DO PROJETO DE RESOLUÇÃO N° 05/2013 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: PARÁGRAFO ÚNICO DO ART. 16, DO PROJETO DE RESOLUÇÃO N° 05/2013 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 5°, INCISO III, ALÍNEA B, DO PROJETO DE RESOLUÇÃO N° 05/2013 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ART 5°, INCISO II, ALÍNEA C, DO PROJETO DE RESOLUÇÃO N° 05/2013 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final, Joao das Couves</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: PARÁGRAFO ÚNICO DO ART. 31, DO PROJETO DE LEI COMPLEMENTAR 193/2013 - REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: ART. 31, DO PROJETO DE LEI COMPLEMENTAR 193/2013 - REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, DESC - DESCONHECIDO, Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 3°, INCISO VI, DO PROJETO DE LEI N° 647/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 2° DO PROJETO DE LEI N° 647/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 2° DO PROJETO DE LEI N° 651/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 3°, INCISO VI, DO PROJETO DE LEI N° 651/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Geraldão</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA: ART 3°, PARÁGRAFO ÚNICO, DO PROJETO DE LEI N° 651/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5508/5508_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5508/5508_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART 6°, DO PROJETO DE LEI 718/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: §2°, DO ART. 3° DO PROJETO DE LEI N° 718/2013 - DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rosi Farias</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: §2°, DO ART. 3° DO PROJETO DE LEI N° 696/2013 - DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rodrigo, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART. 12 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART. 23 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5549/5549_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5549/5549_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ART. 24 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5550/5550_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5550/5550_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ART. 25 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ART. 33 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART. 37 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA E ADITIVA: ART. 39 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ART. 43 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA: ART. 46 DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: ANEXOS DO PROJETO DE LEI N° 502/2013 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: ART. 3° DO PROJETO DE LEI N° 974/2013 - ALTERA OS ITENS B E C DO ANEXO I DA LEI N°. 2.660/2012.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA: SUBSTITUI NO PROJETO DE LEI N° 825/2013 QUE "DISPÕE SOBRE A RESERVA DE PERCENTUAL DE MORADIAS POPULARES A SEREM COMERCIALIZADOS PELO MUNICÍPIO AOS DEFICIENTES", OS TERMOS "DEFICIENTES" OU "DEFICIENTES FÍSICOS" POR "PORTADORES DE NECESSIDADES ESPECIAIS"</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5906/5906_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5906/5906_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: ADICIONA PARÁGRAFO ÚNICO AO ART. 1° DO PROJETO DE LEI N° 930/2013 - DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS PARA O PERÍODO 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO COM A SECRETARIA DE SAÚDE A VIABILIDADE DE CRIAR CENTRO DE FISIOTERAPIA MUNICIPAL.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO A REFORMA DA ESCOLA MUNICIPAL DE POCINHOS</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO A REFORMA DA ESCOLA MUNICIPAL DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL A CONCLUSÃO DAS OBRAS DO PALCO CULTURAL.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA NOVA CRECHE NO GRECCO.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Rodrigo Vaz</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4710/4710_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4710/4710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O INÍCIO DE OBRAS DE CONTENÇÃO DE ENCOSTAS NA RUA RONALD FIUZA MANHÃES (RUA DA CEDAE) PRÓXIMO À ENTRADA DO PÁTIO DE ESTACIONAMENTO DO PARQUE DO TRABALHADOR, NO CENTRO.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4711/4711_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4711/4711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REPOSIÇÃO DE MEIO FIO NA RUA RONALD FIUZA MANHAES (RUA DA CEDAE) PRÓXIMO À ENTRADA DO PÁTIO DE ESTACIONAMENTO DO PARQUE DO TRABALHADOR, NO CENTRO.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O RETORNO DO TRANSPORTE ESCOLAR PARA OS ALUNOS DE NOSSO MUNICÍPIO QUE CURSAM FACULDADE NA CIDADE DE VOLTA REDONDA.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA COM NOME NA PRAÇA VEREADOR ODILON SOARES VIEIRA, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS INDICATIVAS COM RESPECTIVO NOME DA AVENIDA MARECHAL PAULO TORRES, NO CENTRO.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA GERALDO DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE  PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA ANTÔNIO PINHEIRO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>Jorge Carreiro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4720/4720_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4720/4720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA DA PONTE NA RUA MANOEL BONIFÁCIO, NA ESQUINA DA ALEGRIA. </t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UMA AMBULÂNCIA PARA ITAKAMOSI.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, NO TRECHO DE ITAKAMOSI A IPIRANGA.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE ABERTURA DE AVENIDA PAVIMENTADA NO BAIRRO GRECCO, MARGEANDO A BR 393, NA EXTENSÃO DA RUA ISMAEL DA CUNHA MACHADO À ENTRADA DA CIDADE PELA AVENIDA ROMEIRO NETO.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A REFORMA DA ATUAL PARADA DE ÔNIBUS DO BAIRRO GRECCO COM CONSTRUÇÃO DE BIBLIOTECA, LANCHONETE E BANHEIROS E COM INSTALAÇÃO DE BANCOS, QUADRO DE HORÁRIOS E TV.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A REVITALIZAÇÃO DO CAMPO DE FUTEBOL E VESTIÁRIOS DO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS INDICATIVAS COM O RESPECTIVO NOME DA RUA RONALD FIUZA MANHÃES, NO CENTRO.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA NAÇÕES UNIDAS, NO CENTRO.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO AO ÓRGÃO COMPETENTE A VIABILIDADE DE IMPLANTAÇÃO DE ITINERÁRIO DE  ÔNIBUS EM ALGUNS HORÁRIOS PELA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A COLOCAÇÃO DE PLACA COM NOME DA RUA PEDRO ALVES FERREIRA DA COSTA, NO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A INSTALAÇÃO DE QUEBRA MOLAS NA AVENIDA MINISTRO ROMEIRO NETO (PRÓXIMO À IGREJA ASSEMBLEIA DE DEUS), NA ALTURA DO N° 72, NO BAIRRO CENTENÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA DOMINGOS COELHO DA SILVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA JULIANA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA JOSÉ CÂMARA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE UMA UNIDADE DE PRONTO- ATENDIMENTO (UPA) - 24 HORAS, NO CENTRO.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA CRECHE, NO CENTRO.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Silea</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAÇÃO DA 1ª FEIRA DE PROFISSÕES DE VASSOURAS.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSCRIÇÃO DA LETRA DO HINO À VASSOURAS, NA FACHADA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE SINALIZAÇÃO ESPECÍFICA EM FRENTE ÀS IGREJAS, COM A PROPOSTA DENOMINADA TEMPLOS SEGUROS.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, PARCERIA COM A FAETEC PARA PROMOVER CURSOS PARA O DESENVOLVIMENTO DE NOSSA CIDADE, COMO GASTRONOMIA E CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL, REVITALIZAÇÃO DO MEMORIAL MANOEL CONGO (CONVÊNIO JÁ FIRMADO COM O GOVERNO DO ESTADO)._x000D_
 </t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Greice Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS, O NIVELAMENTO DOS BLOCOS DA RUA ELISA BARBOSA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O DESENTUPIMENTO DOS BUEIROS DA RUA ELISA BARBOSA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A TROCA DE LÂMPADAS NA PRAÇA BALDUÍNO PEDRO DA SILVA, NO BARREIRO.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE HABITAÇÃO, RAFAEL PICCIANI, QUE ESTUDE A POSSIBILIDADE DE INCLUIR O MUNICÍPIO DE VASSOURAS, NO PROJETO CONSTRUÇÃO DE CRECHE, PARA QUE A REFERIDA CRECHE SEJA CONSTRUÍDA NO CONJUNTO HABITACIONAL “MORAR MELHOR”, ATRÁS DO FÓRUM.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS, A RESTAURAÇÃO DA PONTE DA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Sandrinho Delgado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO BUEIRO, EM FRENTE AO N° 945, NA RUA ABEL JOSÉ MACHADO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À CEDAE, A INSTALAÇÃO DE UMA REDE DE ÁGUA POTÁVEL, NA RUA 11, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO DA PRAÇA PÚBLICA MANOEL LAVINAS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA 01, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA 05, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O PATROLAMENTO DA RUA MANOEL BONIFÁCIO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA CRECHE, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA NA RUA OTÁVIO SALES, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE CANALETA, COM 10M X 0,60M X 0,40M (C X A X L) E 25 METROS DE MANILHAS DE 0,40M NA RUA MANOEL MACEDO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A OPERAÇÃO TAPA-BURACOS NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE SAÚDE, A IMPLANTAÇÃO DE UM SISTEMA DE INFORMATIZAÇÃO PARA A INTEGRAÇÃO DE TODOS OS PSFS DO MUNICÍPIO, FACILITANDO E AGILIZANDO TODO O ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A IMPLANTAÇÃO DE UM SISTEMA DE INFORMATIZAÇÃO PARA A INTEGRAÇÃO DE TODAS AS UNIDADES DE ENSINO DO MUNICÍPIO, FACILITANDO E AGILIZANDO TODO O ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA VILA FLORENTINA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA ASSEMBLEIA DE DEUS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE INTERNET GRATUITA NA PRAÇA ARMÊNIO DA ROCHA MIRANDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A AMPLIAÇÃO DA ESCOLA MUNICIPAL GIOVANI NÁPOLI, NO BAIRRO DO GRECCO, PARA INCLUSÃO DE TURMAS ATÉ O 9º ANO DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE O CALÇAMENTO DO CENTRO HISTÓRICO DE FERREIROS, 4º DISTRITO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONTENÇÃO DE ENCOSTAS NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS,  EM FRENTE AOS NÚMEROS 3019, 3187 E AO LADO DO NÚMERO 3968, NA ANTIGA LINHA.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO DO CAMPO DE FUTEBOL E VESTIÁRIOS, COM COLOCAÇÃO DE ALAMBRADO, NA LOCALIDADE DE PIRAUÍ.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM POSTO DE VIGILÂNCIA CONTRA QUEIMADAS, NO FUTURO MIRANTE MUNICIPAL.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CRIAÇÃO DO ALVARÁ EXPRESSO.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA CRECHE, NO MADRUGA.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS, NO PONTO DE ÔNIBUS, EM FRENTE À ACADEMIA AO AR LIVRE, NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS (CEO) NA POLICLÍNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM PARQUINHO INFANTIL NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA ALTURA DO N° 3.200, NO TRECHO CONHECIDO COMO ANTIGA LINHA, NO GRECCO.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A CONSTRUÇÃO DE UMA PISTA DE SKATE NA ANTIGA GARAGEM DA PREFEITURA, NO CENTRO.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, EM PARCERIA COM O GOVERNO FEDERAL, A IMPLANTAÇÃO DA REDE CEGONHA (CASA DA GESTANTE, PUÉRPERA E BEBÊ), EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR A GUARDA AMBIENTAL MUNICIPAL.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA ANTIGA GARAGEM DA PREFEITURA, NO CENTRO.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE JUNTO AO ÓRGÃO COMPETENTE, ESTUDE A VIABILIDADE DE REALIZAR A REESTRUTURAÇÃO DA OUVIDORIA MUNICIPAL.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA JOSÉ WERNECK, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA PAULO STEINER, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA RUA NOSSA SENHORA APARECIDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA ESTRADA ORLANDO GOMES DOS REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA 07, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA SANTINHA LOPES, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À CEDAE, A INSTALAÇÃO DE UMA BOMBA D'ÁGUA OU EQUIVALENTE, A FIM DE PROPICIAR O ABASTECIMENTO DE ÁGUA POTÁVEL ÀS RESIDÊNCIAS DA RUA 09, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À CEDAE, A INSTALAÇÃO DE UMA BOMBA D'ÁGUA OU EQUIVALENTE, A FIM DE PROPICIAR O ABASTECIMENTO DE ÁGUA POTÁVEL ÀS RESIDÊNCIAS DA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA PRAÇA MANOEL GOMES LAVINAS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE QUEBRA MOLAS NA RUA PIO XII (PRÓXIMO À IGREJA NOVA VIDA), NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O REALINHAMENTO DOS PARALELEPÍPEDOS NA RUA PIO XII (PRÓXIMO À IGREJA NOVA VIDA ), NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O CORTE DA GRAMA DA CRECHE MUNICIPAL SEVERINO ANANIAS DIAS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A DRAGAGEM DO CÓRREGO QUE MARGEIA A RUA SÃO JOSÉ, EM POCINHOS.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA MAXIMIANO GOMES, NO CENTRO.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E PODA) DA RUA GENERAL NIEMEYER, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE LÂMPADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA EM TODA A ESTRADA CANANÉIA, PRINCIPALMENTE DO LADO OPOSTO AO QUE VAI PARA O HOSPITAL DO CANANÉIA.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA ALTURA DO N° 3.200, NO TRECHO CONHECIDO COMO ANTIGA LINHA, NO GRECCO.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UMA COBERTURA NA QUADRA POLIESPORTIVA, NA LOCALIDADE DA REPRESA, NO GRECCO.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, NA ANTIGA LINHA, NO GRECCO.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, SINALIZAÇÃO DE PASSAGENS DE PEDESTRES NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO COMPREENDIDO ENTRE O ACESSO À RUA GENERAL NIEMEYER, PRÓXIMO AO Nº 490 E O TÚNEL, PRÓXIMO AO Nº 355.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A DIVULGAÇÃO DO PROGRAMA NACIONAL DE HABITAÇÃO RURAL – PNHR PELAS SECRETARIAS DE AGRICULTURA, AÇÃO SOCIAL E OBRAS NAS COMUNIDADES RURAIS DO MUNICÍPIO DE VASSOURAS E ACOMPANHAMENTO DAS DEMANDAS GERADAS.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5958/5958_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5958/5958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. VICE-GOVERNADOR DO ESTADO LUIZ FERNANDO PEZÃO QUE VIABILIZE A REFORMA DO PRÉDIO, COM ESPECIAL ATENÇÃO AO TELHADO, DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA DINAH, NO CENTRO.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM SISTEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS  NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA GENERAL OSÓRIO, NO CENTRO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DO CÓRREGO QUE MARGEIA A RUA MAXIMIANO GOMES, NO CENTRO.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DE TODA A ESTRUTURA DA QUADRA DE ESPORTES DO CONJUNTO HABITACIONAL, NA TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO INTEGRAL DA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO INTEGRAL DA PAVIMENTAÇÃO ASFÁLTICA NA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À LIGHT, A EXPANSÃO E MELHORIAS NA ESTAÇÃO DE REDE ELÉTRICA, LOCALIZADA NA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE MANILHAS NA VALA DA RUA ROSINHA, ENTRE AS RESIDÊNCIAS E A OLARIA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE GALHOS DE ÁRVORES SECOS NO CHÃO DA AVENIDA CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE GALHOS DE ÁRVORES SECOS NO CHÃO DA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE BANCOS DE RESERVA NO CAMPO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLETA DO LIXO NA RUA CAPITÃO CARVALHO, NO MADRUGA.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLETA DO LIXO NA RUA VICENTE CELESTINO, NO MADRUGA.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA TRAVESSA DA PONTE, EM ANDRADE PINTO. </t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA ESTRADA PARAÍBA DO SUL, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR A CAMPANHA BOTA-FORA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM BUEIRO EM FRENTE AO BAR DO LECA, NA RUA JOSÉ BATISTA NETO, N° 105,  NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, AO LADO DO MERCADO LOCALIZADO PRÓXIMO AO N° 2595, NO TAMBASCO.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, EM FRENTE À IGREJA METODISTA WESLEYANA, PRÓXIMO AO N° 2295, NA LINHA.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, EM FRENTE À CASA N° 2327, NA LINHA.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UM CORRIMÃO NA RUA JOÃO XXIII, ESQUINA COM A AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, EM FRENTE AO N° 1902, NA ESCADARIA (CALÇADA) QUE DESCE PARA O DER, NA 2ª RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE HABITAÇÃO RAFAEL PICCIANI QUE ESTUDE A POSSIBILIDADE DE REALIZAR UMA PARCERIA COM A FUNDAÇÃO LEÃO XIII, INCLUINDO O MUNICÍPIO DE VASSOURAS EM DIVERSOS PROJETOS.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE HABITAÇÃO RAFAEL PICCIANI QUE ESTUDE A POSSIBILIDADE DE INCLUIR O MUNICÍPIO DE VASSOURAS NO PROJETO HABITACIONAL “MINHA CASA, MINHA VIDA”.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA VILA NATALINO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE TURISMO RONALD ÁZARO QUE ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE UM TOTEM DE INFORMAÇÕES TURÍSTICAS PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE TURISMO RONALD ÁZARO QUE ESTUDE A POSSIBILIDADE DE PRODUÇÃO DE FOLDERS CONTENDO INFORMAÇÕES TURÍSTICAS SOBRE O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO AO GOVERNO DO ESTADO DE IMPLANTAR A CLÍNICA DA FAMÍLIA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, A CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE EM TODA A EXTENSÃO DA RUA CAETANO FURQUIM, NO CENTRO.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DA NOVA SEDE DA ESCOLA MAGALLY SAYÃO.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE FAZER A INSCRIÇÃO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA CIDADES DIGITAIS - MINISTÉRIO DAS COMUNICAÇÕES - PAC 2.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA C, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA B, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA ANTÔNIO MATOSO CÂMARA, NO CENTRO.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4858/4858_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4858/4858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA A, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES._x000D_
 </t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O FECHAMENTO DE UM BURACO NA RUA B, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS, A TROCA DE LÂMPADAS DOS POSTES DA RUA ANTENOR DE SOUZA CARAVANA, NO BARREIRO.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE QUEBRA-MOLAS NA RUA RONALD FIÚZA MANHÃES, NO CENTRO.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE GALHOS DE ÁRVORES SECOS NO CHÃO DA RUA ANTÔNIO FRANCISCO BARBOSA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE GALHOS DE ÁRVORES SECOS NO CHÃO DA RUA MANOEL MACEDO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE GALHOS DE ÁRVORES SECOS NO CHÃO DA RUA DANTE AQUAVIVA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLETA DO LIXO NA RUA MAJOR PLÍNIO, NO MADRUGA.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLETA DO LIXO NA RUA SANTA RITA, NO MADRUGA.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLETA DO LIXO NA RUA MAJOR EBERT, NO MADRUGA.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE PROMOVER UMA CAMPANHA NA REDE MUNICIPAL DE SAÚDE, DE PREVENÇÃO AO CÂNCER DE COLO UTERINO.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONCEDER INCENTIVOS AOS FUNCIONÁRIOS OPERADORES DE MÁQUINAS E MOTORISTAS DE VEÍCULOS QUE APRESENTAREM MENORES GASTOS EM MANUTENÇÃO DOS VEÍCULOS E MENOR QUANTIDADE DE MULTAS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4872/4872_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4872/4872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA RUA JOÃO XXIII, EM FRENTE AO CLUBE XV DE NOVEMBRO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA RUA JOÃO XXIII, PRÓXIMO AO N° 25, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS DA RUA PIO XII, AO LADO DA IGREJA NOVA VIDA, NA RESIDÊNCIA. </t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA E RETIRADA DE ENTULHO DAS CALÇADAS DA RUA FRANCISCO DE ASSIS, NO CONJUNTO HABITACIONAL ATRÁS DO FÓRUM.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA FRANCISCO DE ASSIS, NO CONJUNTO HABITACIONAL ATRÁS DO FÓRUM.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM ORELHÃO NA RUA FRANCISCO DE ASSIS, NO CONJUNTO HABITACIONAL ATRÁS DO FÓRUM.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA ÁREA DE LAZER NO CONJUNTO HABITACIONAL ATRÁS DO FÓRUM.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO INTEGRAL DA PAVIMENTAÇÃO ASFÁLTICA NA RUA 04, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO INTEGRAL DA PAVIMENTAÇÃO ASFÁLTICA NA RUA 05, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE COM URGÊNCIA JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO INTEGRAL DA PAVIMENTAÇÃO ASFÁLTICA NA RUA 07, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE REALIZAR CONVÊNIO COM A UNIVERSIDADE SEVERINO SOMBRA (USS) PARA DESCONTO NAS MENSALIDADES DE FUNCIONÁRIOS DO SEU QUADRO DE TRABALHO.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À UNIVERSIDADE SEVERINO SOMBRA (USS) QUE ESTUDE A VIABILIDADE DE REALIZAR CONVÊNIO COM A ACCIONA PARA DESCONTO NAS MENSALIDADES DE FUNCIONÁRIOS DO QUADRO DE TRABALHO DA ACCIONA.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO E/OU CONSTRUÇÃO DE CALÇADAS, INCLUINDO ARBORIZAÇÃO, DA RUA JUBAL SAMICO, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO E/OU CONSTRUÇÃO DE CALÇADAS, INCLUINDO ARBORIZAÇÃO, DA RUA SALVADOR MANDARO FILHO, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO E/OU CONSTRUÇÃO DE CALÇADAS, INCLUINDO ARBORIZAÇÃO, DA RUA TIBÚRCIO BARBOSA, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA DAS CALÇADAS NA RUA VISCONDE DE ARAXÁ, NO CENTRO.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O NIVELAMENTO DOS PARALELEPÍPEDOS NA RUA MAXIMIANO GOMES, PRÓXIMO À IGREJA PALAVRA VIVA, NO CENTRO.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ATRAVÉS DE UMA PARCERIA COM AS SECRETARIAS MUNICIPAIS DE SAÚDE E DE AÇÃO SOCIAL E COM A POLÍCIA MILITAR DA 4ª CIA, RETIRE OS MENDIGOS DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DA COBERTURA NA QUADRA POLIESPORTIVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE VESTIÁRIOS E ARQUIBANCADA NO CAMPO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CRIAR O ESPAÇO DO EMPREENDEDOR NA SEDE DA PREFEITURA - CENTRO DA CIDADANIA.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROMOVA PARCERIA COM O IPHAN E COM A FAETEC, PARA CRIAR UM CURSO DE RESTAURAÇÃO DE IMÓVEIS.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DA CASA DOS CONSELHOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE BUEIROS NA RUA C, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE BUEIROS NA RUA A, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE BUEIROS NA RUA B, NO CONJUNTO HABITACIONAL, TOCA DOS LEÕES.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, LIMPEZA DA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA SÃO JOSÉ, EM POCINHOS.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UM CORRIMÃO NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA ESCADARIA QUE LEVA AO COLÉGIO CAIC.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A TROCA DA TAMPA DO BUEIRO LOCALIZADO EM FRENTE AO N° 3.430, NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A TROCA DE LÂMPADAS DO POSTE EM FRENTE AO N° 3.430, NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO ESTADUAL RAFAEL PICCIANI QUE ESTUDE A POSSIBILIDADE DE UMA PARCERIA COM A CRUZ VERMELHA EM PROJETOS ENVOLVENDO A SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EM PARCERIA COM AS SECRETARIAS DE SAÚDE E DE AÇÃO SOCIAL, BASEADO NA LEI N° 2.530/2009, DE MINHA AUTORIA, ESTUDE A VIABILIDADE DE REALIZAR UMA PALESTRA SOBRE A PREVENÇÃO DO CÂNCER DE MAMA E GINECOLÓGICO, A FUNCIONÁRIAS PÚBLICAS ACIMA DE 40 ANOS. </t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EM PARCERIA COM AS SECRETARIAS DE SAÚDE E DE AÇÃO SOCIAL, BASEADO NA LEI N° 2.551/2010, DE MINHA AUTORIA, ESTUDE A VIABILIDADE DE REALIZAR UMA PALESTRA SOBRE A PREVENÇÃO DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIGAÇÃO DA ILUMINAÇÃO DA QUADRA POLIESPORTIVA, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UMA PLACA COM O HORÁRIO DE FUNCIONAMENTO DA QUADRA POLIESPORTIVA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE POSSA DETERMINAR UMA PESSOA QUE FIQUE RESPONSÁVEL PELA QUADRA POLIESPORTIVA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA AVENIDA INDUSTRIAL, EM IPIRANGA.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA NA CANALETA DA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM TREVO E A DEVIDA SINALIZAÇÃO, NA BR 393, NO KM 200, INDICANDO A ENTRADA DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA PASSARELA SOBRE A LINHA DO TREM, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA JULIANA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA (CAPINA E ROÇA) DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O PATROLAMENTO E MACADAMIZAÇÃO DA ESTRADA ALIANÇA, LOCALIZADA ENTRE OS DISTRITOS DE MASSAMBARÁ E ALIANÇA.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DE TUBULAÇÃO NA VALA DE ESCOAMENTO PLUVIAL QUE SE ENCONTRA A CÉU ABERTO LOCALIZADA NA VILA NATALINO, NO DISTRITO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE SANEAMENTO BÁSICO NA ESTRADA DOS MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4924/4924_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4924/4924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, QUE SEJAM REFEITOS OS QUEBRA-MOLAS DA RUA LUIZ FRANCISCO DE SOUZA, NA PONTE FUNDA.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA REPRESA.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM PARQUE INFANTIL, NA REPRESA.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE CÃES SEM DONO DAS RUAS DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA E AMPLIAÇÃO DA PONTE DO JACARÉ, NO FINAL DA RUA ANTÔNIO PINHEIRO E INÍCIO DA ESTRADA ORLANDO GOMES DOS REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA MANOEL BONIFÁCIO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA JOAQUIM GRACIANO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO MEIRELLES GOMES, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA ALFREDO TAVEIRAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA HERONDINA MANDARO, NO GRECCO.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE TRAVES NA QUADRA POLIESPORTIVA, NA REPRESA.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O RECAPEAMENTO DA RUA TIBÚRCIO BARBOSA, NO GRECCO.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PINTURA (MARCAÇÃO) DA QUADRA POLIESPORTIVA, NA REPRESA.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UM CORRIMÃO NA ESCADARIA DA LADEIRA DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, QUE FICA EM FRENTE À ENTRADA DA RUA JOÃO XXIII.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. VICE-GOVERNADOR DO RIO DE JANEIRO LUIZ FERNANDO DE SOUZA, PEZÃO, QUE PROVIDENCIE JUNTO AO DER, O RECAPEAMENTO ASFÁLTICO DA RJ 127, QUE LIGA OS MUNICÍPIOS DE VASSOURAS E MENDES.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À EXMA. SRA. SUBSECRETÁRIA DE DESENVOLVIMENTO ECONÔMICO DO ESTADO DO RIO DE JANEIRO, DULCE ÂNGELA, QUE TRAGA PARA VASSOURAS UMA UNIDADE POUPA TEMPO.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE TRANSPORTES DO ESTADO DO RIO DE JANEIRO JÚLIO LOPES QUE PROVIDENCIE JUNTO À CONCESSIONÁRIA ACCIONA, A CONSTRUÇÃO DE UM TREVO/ RECUO E MELHORAS NA SINALIZAÇÃO, NA BR-393, NA ENTRADA QUE DÁ ACESSO AOS DISTRITOS DE ALIANÇA E MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA DO PSF DE PIRAUÍ.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO NO PSF DE PIRAUÍ.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE COLOQUE PLACAS DE SINALIZAÇÃO INDICANDO AS ENTRADAS DOS BAIRROS EXISTENTES ÀS MARGENS DA BR 393, NA EXTENSÃO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA JUBAL SAMICO, NO GRECCO.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA TIBÚRCIO BARBOSA, NO GRECCO.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE TAMPA NO BUEIRO NA RUA SÃO JOSÉ, EM POCINHOS.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS COM O NOME DA RUA TIBÚRCIO BARBOSA, NO GRECCO.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS COM O NOME DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS COM O NOME DA RUA HERONDINA MANDARO, NO GRECCO.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE QUE NO DIA 15 DE ABRIL SEJA COMEMORADO O DIA DA MULHER EMPREENDEDORA DE VASSOURAS.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR NO DIA 15 DE ABRIL UMA FEIRA DE MULHERES EMPREENDEDORAS DE VASSOURAS</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EM PARCERIA COM A UNIVERSIDADE SEVERINO SOMBRA E A SECRETARIA DE ESTADO DE SAÚDE, ESTUDE A VIABILIDADE DE IMPLANTAR UM NÚCLEO DE CAPACITAÇÃO PARA EQUIPES DA ESTRATÉGIA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA JOÃO XXIII, NO N° 131, NA 2ª RESIDÊNCIA</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO RESENDE FUTEBOL CLUBE, RICARDO JORGE SIMÃO, QUE IMPLANTE UM NÚCLEO DE FUTEBOL DE BASE NO ESPORTE CLUBE XV DE NOVEMBRO, NA 2ª RESIDÊNCIA, EM VASSOURAS.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALBERTO CARAVANA, NO GRECCO.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ISMAEL DA CUNHA MACHADO, NO GRECCO.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA FRANCISCO JOSÉ GONÇALVES, NO GRECCO.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA SEBASTIÃO MATOSO CÂMARA, NO GRECCO.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO ESTADUAL DE ESPORTES E LAZER ANDRÉ LAZARONI QUE IMPLANTE O PROJETO RIO 2016, NO DISTRITO DE ANDRADE PINTO, EM VASSOURAS.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA, EM MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE LIXEIRAS NA PRAÇA MANOEL LAVINAS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 01, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 01, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA 11, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CHANCELER RAUL FERNANDES, ALTURA DO N° 35,  NO CENTRO.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA JOSÉ MONTEIRO SOARES FILHO, NO MATADOURO.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA DIÓGENES DA SILVEIRA, NO MATADOURO.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DO FINAL DA RUA JOSÉ MONTEIRO SOARES FILHO, DEPOIS DA PONTE, NO MATADOURO.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A DRENAGEM DO CÓRREGO EXISTENTE ATRÁS DO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, EM VASSOURAS.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE CADASTRE O MUNICÍPIO DE VASSOURAS NO PLANO HABITACIONAL - MINISTÉRIO DAS CIDADES - PAC 2, ATÉ O DIA 04 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O REALINHAMENTO DOS PARALELEPÍPEDOS DA RUA JOSÉ DA SILVEIRA GOMES, NO MADRUGA.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACA INDICATIVA COM O NOME DA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA TRÊS DE OUTUBRO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA DA SAUDADE, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA PEDRO SAYAD, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE ESPORTES E LAZER ANDRÉ LAZARONI QUE VIABILIZE A IMPLANTAÇÃO DO PROJETO RIO 2016 NO ESTÁDIO ERNANI DO AMARAL PEIXOTO, NO CENTRO.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE VESTIÁRIOS NO CAMPO DE FUTEBOL, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE BANCOS DE RESERVA NO CAMPO DE FUTEBOL, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA JULIO TELLES (FUNDO DA CASA 129, DA RUA CAPITÃO GIÁCOMO MANCUSI), NO MANCUSI.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONCLUSÃO DAS OBRAS DA ACADEMIA AO AR LIVRE, LOCALIZADA ENTRE A RUA 04 E A RUA 06, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EFETIVE GESTÕES JUNTO À EMPRESA DE TELEFONIA "OI", A FIM DE QUE A REFERIDA EMPRESA DISPONIBILIZE MAIOR NÚMERO DE PONTOS PARA ACESSO À INTERNET "BANDA LARGA" EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 02, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA 05-A, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA ESTRADA DOS MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5001/5001_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5001/5001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA AUGUSTO TELLES, NO GRECCO.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A AMPLIAÇÃO DA PONTE DA RUA ANTÔNIO MATTOSO CÂMARA, NO CENTRO.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE CORRIMÃO NA PONTE DA RUA ANTÔNIO MATTOSO CÂMARA, NO CENTRO.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A IMPLANTAÇÃO DO PROJETO AGRICULTOR MIRIM.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE FAIXA DE PEDESTRES NA PONTE DA RUA ANTÔNIO MATTOSO CÂMARA, NO CENTRO.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS NA RUA TIBÚRCIO BARBOSA, PRÓXIMO AO N° 25, NA REPRESA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS NA RUA TIBÚRCIO BARBOSA, PRÓXIMO AO N° 640, NA REPRESA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA QUE LIGA A RUA PAULO CEZAR FLORENTINO DE AGUIAR, EM FRENTE AO N° 238, À RUA TIBÚRCIO BARBOSA, EM FRENTE AO N° 640, NA REPRESA, BAIRRO GRECCO. </t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM CORRIMÃO NA TRAVESSA QUE LIGA A RUA PAULO CEZAR FLORENTINO DE AGUIAR, EM FRENTE AO N° 238, À RUA TIBÚRCIO BARBOSA, EM FRENTE AO N° 640, NA REPRESA, BAIRRO GRECCO. </t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 03, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 06, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DOS MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 03, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 04, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA ÁREA DE LAZER, COM PARQUINHO INFANTIL, NA RUA CORONEL MANOEL BERNARDES, NA PEDREIRA, CENTRO.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES, NA RUA CORONEL MANOEL BERNARDES, NA PEDREIRA, CENTRO.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO SOBRE A MASSA HABITACIONAL DO MUNICÍPIO DE VASSOURAS (DESALOJADOS, RIBEIRINHOS, RISCO DE DESABAMENTO, DEFESA CIVIL).</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO SOBRE S TERRENOS PERTENCENTES À UNIÃO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO SOBRE A LOCALIZAÇÃO DOS TERRENOS  COM DOCUMENTOS PERTENCENTES AO ESTADO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO SOBRE A LOCALIZAÇÃO DOS TERRENOS  COM DOCUMENTOS PERTENCENTES AO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO, EM PARCERIA COM A SECRETARIA MUNICIPAL DE TRABALHO E AÇÃO SOCIAL, SOBRE A MASSA HABITACIONAL DE RISCO SOCIAL DE PESSOAS QUE RECEBEM ALUGUEL SOCIAL, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A TRANSFORMAÇÃO DO TREVO QUE FICA ENTRE AS RUAS FELICIANO SODRÉ, NOSSA SENHORA DE FÁTIMA E NOSSA SENHORA APARECIDA, EM UMA PRAÇA, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE VAI DO CEMITÉRIO DE ANDRADE PINTO ATÉ A BR 393, RODOVIA LÚCIO MEIRA.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, REFORMA NOS APARELHOS DA ACADEMIA AO AR LIVRE, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE “CALÇADA LEGAL” NA RUA GENERAL NIEMEYER, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE “CALÇADA LEGAL” NA RUA DR. SEABRA MUNIZ, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE “CALÇADA LEGAL” NA RUA COELHO NETTO, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 08, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA 10, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 05, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 05-A, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 06, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA CAMPO LIMPO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UMA LINHA DE ÔNIBUS QUE SAIA DA FAZENDA DA GLÓRIA, PASSE POR ANDRADE COSTA E ANDRADE PINTO, COM DESTINO À VASSOURAS.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, COM URGÊNCIA, O PATROLAMENTO DA ESTRADA ANDRADE PINTO X FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O PATROLAMENTO DA ESTRADA DA FAZENDA SÃO SOLANO, EM ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PODA DAS ÁRVORES DA AVENIDA MARECHAL PAULO TORRES, NO CENTRO.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO E INSTALAÇÃO DE NOVOS POSTES DE ILUMINAÇÃO PÚBLICA NA AVENIDA MARECHAL PAULO TORRES, NO CENTRO.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O NIVELAMENTO DA CALÇADA NA AVENIDA MARECHAL PAULO TORRES, NO CENTRO.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA E DRENAGEM DO CÓRREGO QUE MARGEIA A AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, ILUMINAÇÃO DA ESCADA QUE LIGA A AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS À RUA VISCONDE DE ARAXÁ, PRÓXIMO À UNIVERSIDADE SEVERINO SOMBRA.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE BUSCAR JUNTO AOS ÓRGÃOS RESPONSÁVEIS, A IMPLANTAÇÃO DA PRAÇA DA JUVENTUDE, PROJETO DESENVOLVIDO PELO MINISTÉRIO DOS ESPORTES.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A TROCA DE LÂMPADAS DA QUADRA POLIESPORTIVA (QUADRA NOVA), NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EM PARCERIA COM A SECRETARIA MUNICIPAL DE AGRICULTURA, FAÇA UM LEVANTAMENTO SOBRE A REGULAMENTAÇÃO FUNDIÁRIA AGRÁRIA E DE INTERESSE SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE EM PARCERIA COM A SECRETARIA MUNICIPAL DE TRABALHO E AÇÃO SOCIAL, FAÇA UM MAPEAMENTO DAS DEMANDAS DAS PESSOAS COM CADASTRO NO BOLSA FAMÍLIA EM SITUAÇÃO DE RISCO SOCIAL HABITACIONAL, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL, NO GRECCO.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A AQUISIÇÃO DE BANCOS DE RESERVA PARA O CAMPO DE FUTEBOL, NO GRECCO.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O ESTABELECIMENTO DE APOIO FINANCEIRO ÀS FOLIAS DE REIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE EM PARCERIA COM O CONSELHO REGIONAL DE ENFERMAGEM, A UNIVERSIDADE SEVERINO SOMBRA E A SECRETARIA MUNICIPAL DE SAÚDE, CURSO DE CAPACITAÇÃO PARA ENFERMEIROS E TÉCNICOS DE ENFERMAGEM DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PODA DAS ÁRVORES NA RUA CARLOS LOPES DE MOURA, EM FRENTE AO N° 99, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE 22 METROS DE MANILHAS DE 0,30M NA RUA ABRAÃO SEGAL, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PODA DAS ÁRVORES DA AVENIDA CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE UM QUEBRA-MOLAS NA RUA MARIA CRISTINA, EM FRENTE AO ARMAZÉM ITAKAMOSI, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A AMPLIAÇÃO DA ESCOLA MUNICIPAL DEPUTADO CARLOS VAZ DE MIRANDA, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO DA PONTE, COM COLOCAÇÃO DE MANILHAS, NA RUA CATARINA RITA DA SILVA,  NA REPRESA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE CONSTRUIR UMA PASSARELA SOBRE A BR 393, ENTRE OS KM 234/235, SENTIDO SUL.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ASSOCIAÇÃO COMERCIAL QUE ESTUDE A VIABILIDADE DE FIRMAR CONVÊNIO ENTRE O COMÉRCIO LOCAL E AS DEMAIS EMPRESAS INSTALADAS NO MUNICÍPIO PARA A CONCESSÃO DE DESCONTOS AOS FUNCIONÁRIOS DESTAS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE TURISMO RONALD ÁZARO QUE ESTUDE A VIABILIDADE DE IMPLANTAR O PROGRAMA NACIONAL DE DESENVOLVIMENTO DO TURISMO (PRODETUR) NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE TURISMO RONALD ÁZARO QUE REALIZE UM SEMINÁRIO DE TURISMO DA REGIÃO SUL FLUMINENSE, EM VASSOURAS.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES, A REALIZAÇÃO BIMESTRAL DO DOMINGÃO DA AÇÃO DA PREFEITURA.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 07, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 08, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 09, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA ABEL JOSÉ MACHADO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA 11, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVITALIZAÇÃO DA PRAÇA DE ESPORTES NEWTON CAMPBELL (CARRAPATÃO), NO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, UM ESTUDO PARA QUE SEJA SANADO DEFINITIVAMENTE O PROBLEMA DE AFUNDAMENTO DA RUA PIO XII PRÓXIMO À IGREJA NOVA VIDA, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSCRIÇÃO DO MUNICÍPIO NO SIMEC - PAC 2, NOS PROGRAMAS CRECHE E PRÉ ESCOLAS.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O FECHAMENTO DO BURACO NA RUA DR. HÉLIO DE ALMEIDA PINTO, PRÓXIMO AO Nº 380, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSCRIÇÃO DO MUNICÍPIO NO SIMEC - PAC 2, NO PROGRAMA QUADRAS ESPORTIVAS EM ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM QUEBRA-MOLAS NA RUA ANTÔNIO FAUSTINO DA SILVA, NO MANCUSI.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, COM URGÊNCIA, A DETERMINAÇÃO DE UM LOCAL PARA CONSTRUÇÃO DA CAPELA MORTUÁRIA, ASSIM COMO RAPIDEZ NA ELABORAÇÃO DA PLANTA DA MESMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE CULTURA QUE ESTUDE A POSSIBILIDADE DE INVESTIMENTOS PARA PEQUENOS REPAROS NA QUADRA DA ESCOLA DE SAMBA DO MADRUGA, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO ILMO. SR. LUIZ ALBERTO LEMOS SAMPAIO, PRESIDENTE DA CRUZ VERMELHA ESTADUAL, QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR A SEDE DA CRUZ VERMELHA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O CORTE DE UMA AMENDOEIRA NA RUA JOSÉ BATISTA NETO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA SANTA CÂNDIDA, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA SANTA CÂNDIDA, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DA APARELHAGEM DA ACADEMIA AO AR LIVRE LOCALIZADA NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA RESIDÊNCIA</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE EM CARÁTER DE URGÊNCIA, A POSSIBILIDADE DE CONTRATO COM AS CRECHES PARTICULARES PARA ATENDER A DEMANDA DE CRIANÇAS DO MUNICÍPIO QUE AGUARDAM O INGRESSO NA REDE MUNICIPAL, ENQUANTO AS CRECHES AINDA NÃO SÃO CONSTRUÍDAS.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE SEJA ACRESCIDO AO PROGRAMA DO CAPS OU SE JÁ EXISTE, QUE FAÇA ACONTECER, O CONSULTÓRIO DE RUA, PARA ATENDER AOS MORADORES DE RUA.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O REFLORESTAMENTO DA RUA D, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER NA RUA “D” , RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O REALINHAMENTO DOS PARALELEPÍPEDOS DA RUA DR. HÉLIO DE ALMEIDA PINTO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t>NDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA ALDO CAVALI, NO MADRUGA.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACA INDICATIVA COM O RESPECTIVO NOME DA TRAVESSA JOSÉ ANTÔNIO DE MEDEIROS, NO CENTRO.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA RUA AUGUSTO PINTO, NO MADRUGA.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Waldemir, DESC - DESCONHECIDO, Greice Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO À SECRETARIA MUNICIPAL DE AÇÃO SOCIAL, PARA QUE ESTUDEM A POSSIBILIDADE DE REALIZAÇÃO DE UM PROJETO DE CASAMENTO COMUNITÁRIO, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O RECAPEAMENTO, COM URGÊNCIA, DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA 09, AO LADO DA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 10, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA 11, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA SANTINHA LOPES, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSCRIÇÃO DO MUNICÍPIO NO PROJETO DO GOVERNO FEDERAL “PROGRAMA SAÚDE NA ESCOLA” PELO SITE WWW.SAUDE.GOV.BR OU PELO TELEFONE 136.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PODA DE ÁRVORES NA PRAÇA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE 12 METROS DE TUBOS DE 100 MILÍMETROS, PARA ESGOTO, NA RUA 08, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE 5 MANILHAS DE 60 CENTÍMETROS DE DIÂMETRO, NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA E RETIRADA DE ENTULHOS DA RUA ANTÔNIO SPINDOLA, ANTIGA RUA D, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE ENTULHOS DA CALÇADA NA RUA DEPUTADO MANOEL BERNARDES NETO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A MANUTENÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA DEPUTADO MANOEL BERNARDES NETO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REVISÃO NA REDE DE ESGOTO DA RUA ANTÔNIO CAPUTE FILHO, MAIS PRECISAMENTE NO N° 90, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM CENTRO DE INCLUSÃO DIGITAL NO LOTE PERTENCENTE À PREFEITURA, NA RUA PIO XII, AO LADO DA IGREJA NOVA VIDA, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DO CÓRREGO QUE MARGEIA A RUA DINO NÁPOLI, NO MANCUSI.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA ÁREA DE LAZER, NA REPRESA, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL DE FERREIROS, 4° DISTRITO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE ESPORTES, A IMPLANTAÇÃO DO PROJETO RIO 2016, NO GRECCO.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAR O “PROJETO BOMBEIRO MIRIM” NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE JUNTO À SECRETARIA COMPETENTE, ESTUDE A VIABILIDADE DE INSTITUIR A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA ESTRADA DOS MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE LATÕES DE LIXO NA RUA ROSINHA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE LATÕES DE LIXO NA AVENIDA PARAÍBA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O AUMENTO DA QUANTIDADE DE HORÁRIOS DE ÔNIBUS, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE CANCELAS NAS TRAVESSIAS DA LINHA FÉRREA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM PARQUE INFANTIL, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNO FEDERAL PARA SOLICITAR INSCRIÇÃO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA NACIONAL DE ACESSO AO ENSINO TÉCNICO E EMPREGO - PRONATEC.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO À SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE PARA REALIZAÇÃO DE CURSO DE OPERAÇÃO E MANUTENÇÃO DE TRATORES AGRÍCOLAS.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À CEDAE QUE PROVIDENCIE A AQUISIÇÃO DE BOOSTER PARA ATENDER AO LOTEAMENTO VENEZA PARK E BAIRROS CIRCUNVIZINHOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE ESTADO DE CULTURA QUE CADASTRE O MUNICÍPIO DE VASSOURAS NAS CIDADES QUE VÃO SER CONTEMPLADAS COM O PROJETO CLARO CINEMA INFLÁVEL.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE ENTULHOS DE OBRA DA ESCOLA PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Greice Medeiros, DESC - DESCONHECIDO, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE APRESENTE UM POSICIONAMENTO OFICIAL A RESPEITO DO ANDAMENTO DO PROCESSO E DA OBRA DE CONSTRUÇÃO DA UNIDADE ASILAR NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO AO ÓRGÃO COMPETENTE DE INCLUIR O MUNICÍPIO DE VASSOURAS NA LEI QUE TRANSFERE A ARRECADAÇÃO DE IMPOSTO SOBRE CARTÕES DE CRÉDITO PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, REFORMA NO CEMITÉRIO MUNICIPAL DE VASSOURAS. </t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REATIVAÇÃO DA CABINE DO ANTIGO POSTO DE POLÍCIA, LOCALIZADA NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE CERCA OU MURO DE PROTEÇÃO NAS MARGENS DA LINHA FÉRREA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, LIMPEZA E CORTE DE MATO NA AVENIDA OLARIA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM PARQUINHO NA ESCOLA JOAQUIM PINTO E SOUZA, NA ÁREA DESTINADA E DOADA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA E CORTE DE MATO DA RUA GUILHERMINA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE ENTULHOS NA RUA PROMOTOR FRANKLIN, EM FRENTE AO N° 65, PERTO DA IGREJA DO ROSÁRIO, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO ESTADUAL DE ESPORTES E LAZER ANDRÉ LAZARONI QUE VIABILIZE A IMPLANTAÇÃO DO PROJETO RIO 2016 NO ESPORTE CLUBE XV DE NOVEMBRO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REFORMA DA PRAÇA AVELINO ALVES FERREIRA, NA RUA JOSÉ MONTEIRO SOARES FILHO, NO MATADOURO.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE SEDE PRÓPRIA PARA O PSF DO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO AO ÓRGÃO COMPETENTE, DE INTENSIFICAR NA EDUCAÇÃO MUNICIPAL ATIVIDADES DOS CONTEÚDOS PROGRAMÁTICOS RELACIONADOS À EDUCAÇÃO AMBIENTAL, PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL MUNICIPAL, EDUCAÇÃO PARA A CIDADANIA E EDUCAÇÃO VOLTADA PARA A REALIDADE RURAL.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO AO ÓRGÃO COMPETENTE, DE REALIZAR UM CONVÊNIO ENTRE O MUNICÍPIO E O INCRA (INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA) PARA A INSTALAÇÃO DE UMA UNIDADE MUNICIPAL DE CADASTRO (UMC).</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE ESPAÇO COMUNITÁRIO E INCLUSÃO DIGITAL NA LOCALIDADE DE PIRAUÍ – 4º DISTRITO.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE ESPAÇO COMUNITÁRIO E INCLUSÃO DIGITAL NA LOCALIDADE DE FERREIROS– 4º DISTRITO.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE CAMPANHA DE RECEBIMENTO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO A PESSOAS CARENTES, ENTIDADES BENEFICENTES OU HABITACIONAIS.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GRUPO DE APOIO AOS PORTADORES DE CÂNCER QUE VIABILIZE O ENVIO DO ÔNIBUS ITINERANTE PARA CAMPANHA DE PREVENÇÃO AO CÂNCER NO MUNICÍPIO DE VASSOURAS. </t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA UM LEVANTAMENTO DA CARÊNCIA DE LEITOS NA REDE HOSPITALAR CONVENIADA, HOSPITAL ESCOLA E HOSPITAL EUFRÁSIA, BEM COMO POSTOS DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE ESTUDE A POSSIBILIDADE DE VIR À CÂMARA DE VEREADORES PARA PRESTAR INFORMAÇÕES SOBRE A ESTRATÉGIA, PLANO DE COMBATE, CONTROLE DO MOSQUITO AEDES AEGYPTI E ACOMPANHAMENTO DAS PESSOAS SINTOMÁTICAS (COM SUSPEITA DE DENGUE), NESSE PERÍODO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, OBRAS DE MELHORIA DA REDE DE ESGOTO DA CASA N° 579, NA RUA DR. MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DOS PSF’S DO MUNICÍPIO FUNCIONAREM 24 HORAS (PRONTO-SOCORRO).</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE LATÕES DE LIXO, NA AVENIDA INDUSTRIAL, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DA ESTRADA ALIANÇA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA MARIA RIBEIRO, EM ALIANÇA.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DO CEMITÉRIO E ARREDORES, EM ALIANÇA.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA E CORTE DO MATO DA ESTRADA PIRAUÍ X VARGEM DO MANEJO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O PATROLAMENTO DA ESTRADA DE PIRAUÍ.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAR UMA ESCOLA DE IDIOMAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A AQUISIÇÃO DE UMA VAN PARA A INSTALAÇÃO DE UMA BIBLIOTECA MÓVEL MUNICIPAL</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA DE SAÚDE A POSSIBILIDADE DE CRIAR UM SISTEMA DE CADASTRO POR REGISTRO DE CÂNCER COM BASE POPULACIONAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROMOVER ENCONTRO DE GRUPOS MUSICAIS, RODAS CULTURAIS E MANIFESTAÇÕES ARTÍSTICAS NAS PRAÇAS PÚBLICAS.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE ESPAÇO COMUNITÁRIO E INCLUSÃO DIGITAL NA ANTIGA LINHA, NO GRECCO.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE ESPAÇO COMUNITÁRIO E INCLUSÃO DIGITAL NA REPRESA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, UMA NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO LOCALIZADO ENTRE OS NÚMEROS 22 E 60, NA RUA VELHO DE AVELAR, PARA RECONSTRUÇÃO DE PARTE DO MURO.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA E CORTE DA GRAMA DA ESCOLA PEDRO A. LEAL, EM PIRAUÍ.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O PATROLAMENTO EM TODA SUA EXTENSÃO DA RUA MANOEL GUILHERME DA SILVA, EM PIRAUÍ.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA C, PRÓXIMO AO N° 20, NA RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO OU TROCA DAS LÂMPADAS DOS POSTES DA RUA C, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAR INCENTIVOS AO EMPREENDEDORISMO E DESENVOLVIMENTO DE PROJETOS CRIADOS POR JOVENS EMPREENDEDORES.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE UMA POLÍTICA DE SAÚDE PARA OS JOVENS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE ATRAVÉS DE SEU SECRETARIADO, UM PLANO MUNICIPAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO OU TROCA DAS LÂMPADAS DOS POSTES DA RUA D, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE 32 METROS DE TUBO PARA ESGOTO DE 100 MILÍMETROS NA RUA 13, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE 56 METROS DE EXTENSÃO DE MANILHAS DE 40 CENTÍMETROS DE DIÂMETRO, NA RUA MARIA CRISTINA, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO EM TODA A EXTENSÃO DA ESTRADA DE ANDRADE PINTO À FAZENDA DA GLÓRIA, QUE ESTÁ SENDO PATROLADA._x000D_
 </t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE VIABILIZE A INDICAÇÃO DE UM NOVO COORDENADOR MUNICIPAL DE ALEITAMENTO MATERNO, PARA ESTAR NA REUNIÃO DO POLO DE ALEITAMENTO MATERNO, NO DIA 15 DE MAIO DE 2013, NO HOSPITAL UNIVERSITÁRIO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA GERALDO DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO DE ESTRADA E RODAGEM (DER-RJ) QUE VIABILIZE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RJ 115, PRÓXIMO À RESIDÊNCIA N° 88.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE ATRAVÉS DA SECRETARIA COMPETENTE A IMPLANTAÇÃO DO CEUS – CENTRO DE ARTES E ESPORTES UNIFICADOS, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA AUGUSTO TELES, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA ISMAEL DA CUNHA MACHADO, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA FRANCISCO JOSÉ GONÇALVES, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA JUBAL SAMICO, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA ALBERTO CARAVANA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COBERTURA DA QUADRA DA ESCOLA NATALINO DE MELLO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE 80 METROS DE TUBO PARA ESGOTO DE 100 MILÍMETROS NA RUA MANOEL BONIFÁCIO, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE 32 METROS DE EXTENSÃO DE MANILHAS DE 40 CENTÍMETROS DE DIÂMETRO, NA RUA MARIA BENEDITA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE CESSÃO DE ESPAÇO PARA QUE SEJA INSTALADO O NÚCLEO DA DEFESA SANITÁRIA DO ESTADO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO ILMO. SR. SUPERINTENDENTE DA LIGHT QUE INSCREVA O MUNICÍPIO DE VASSOURAS NO PROGRAMA DE EFICIÊNCIA ENERGÉTICA, COM VERBAS DA ANEEL.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSCREVER O MUNICÍPIO DE VASSOURAS NO PROGRAMA DE EFICIÊNCIA ENERGÉTICA, COM VERBAS DA ANEEL.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO ÀS SECRETARIAS COMPETENTES, A VIABILIDADE DE INSERIR NO PLANO PLURIANUAL (LEI 2.458/2008) REFORMAS NAS ESCOLAS MUNICIPAIS PARA QUE ATENDAM ÀS NORMAS DE ACESSIBILIDADE COM O PROPÓSITO DE ATENDER AO CORPO DOCENTE, DISCENTE E AOS FAMILIARES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O CONSERTO DA REDE DE ESGOTO NO INÍCIO DA PONTE DA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO EM TODA A EXTENSÃO DA ESTRADA DO RIBEIRÃO NA FAZENDA DA GLÓRIA, QUE ESTÁ SENDO PATROLADA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO EM TODA A EXTENSÃO DA ESTRADA TERMÓPOLIS NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DO CÓRREGO DA PONTE DO JACARÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, COM URGÊNCIA, JUNTO À SECRETARIA COMPETENTE, REFORMA NO PORTÃO DA ESCOLA PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA ENTRADA DA ESTRADA SÃO SOLANO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA DOMINGOS COELHO DA SILVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA JULIANA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 01, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 02, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 03, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 11, EM MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA ASSEMBLEIA DE DEUS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO COM O NOME DA RUA TRAVESSA DA PONTE, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA SANTINHA LOPES, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 05, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 05-A, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 10, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 09, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  A LIMPEZA DA VALA QUE PASSA NA FRENTE DO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  A SINALIZAÇÃO DA VALA QUE PASSA NA FRENTE DO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  A COLOCAÇÃO DE TAMPA NO BUEIRO EM FRENTE AO N° 396 NA RUA VICENTE CELESTINO, NO MADRUGA.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  REFORMA GERAL NA PONTE DA RUA VICENTE CELESTINO, PRÓXIMO AO N° 396, NO MADRUGA.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA CATARINA RITA DA SILVA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA SEBASTIÃO MATOSO CÂMARA, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA DO CONGO, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO PADRONIZADA, COM COLOCAÇÃO DE PLACAS DE TRÂNSITO E DE IDENTIFICAÇÃO DO NOME DA RUA, NA RUA PAULO CÉSAR FLORIANO DE AGUIAR, NO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE ATRAVÉS DA SECRETARIA COMPETENTE A IMPLANTAÇÃO DE UM CADASTRO TURÍSTICO DA CIDADE E DO CERTIFICADO DE INTERESSE TURÍSTICO.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE ATRAVÉS DA SECRETARIA COMPETENTE CURSOS DE “CONDUTORES DE TURISMO” EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO ÀS SECRETARIAS COMPETENTES UM ESTUDO SOBRE A CRIAÇÃO DE UMA ÁREA DE INTERESSE ESPECIAL TURÍSTICO  EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO ÀS SECRETARIAS COMPETENTES UM “GUIA DE EVENTOS DE CARÁTER TURÍSTICO, CULTURAL E ESPORTIVO”  EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE MAIS UM EQUIPAMENTO UBV (ULTRA BAIXA VOLUME), FUMACÊ.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE CARROS PARA ATENDER À SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA DO PSF DO DISTRITO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE IMPLANTAR, EM NOSSO MUNICÍPIO, UMA UNIDADE CAPS - ASSISTÊNCIA TERAPÊUTICA - COM 08 LEITOS MASCULINOS.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE IMPLANTAR, EM NOSSO MUNICÍPIO, UMA UNIDADE CAPS - ASSISTÊNCIA TERAPÊUTICA - COM 08 LEITOS FEMININOS.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DA DELEGACIA DA JUNTA COMERCIAL DO ESTADO DO RIO DE JANEIRO - JUCERJA, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA E URBANIZAÇÃO DA ÁREA URBANA DA LOCALIDADE DE CAPIM ANGOLA, 4° DISTRITO.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA E URBANIZAÇÃO DA ÁREA URBANA DA LOCALIDADE DE SANTA RITA, 4° DISTRITO.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA SUBIDA DE ACESSO À COMUNIDADE DO RIBEIRÃO, 4° DISTRITO.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA VIVO, A MELHORIA DO SINAL DESTA OPERADORA NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA TIM, A MELHORIA DO SINAL DESTA OPERADORA NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA OI, A MELHORIA DO SINAL DESTA OPERADORA NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO, COM INSTALAÇÃO DE GRADES DE PROTEÇÃO, DA PRAÇA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA DA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA FUNDAÇÃO SEVERINO SOMBRA SR. MARCOS CAPUTE, PARA QUE EM PARCERIA COM A PREFEITURA MUNICIPAL, COM A CÂMARA MUNICIPAL E COM A ONG MOVIMENTO ABRACE A TERRA REALIZE A 1ª FEIRA DE PROFISSÕES E ESTÁGIOS DE VASSOURAS E CIDADES LIMÍTROFES.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE VIABILIZE UMA REUNIÃO COM A SECRETARIA DE EDUCAÇÃO PARA QUE SEJA TRATADO O ATENDIMENTO À EDUCAÇÃO INCLUSIVA.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONFECÇÃO E INSTALAÇÃO DE PLACA DEFINITIVA DE IDENTIFICAÇÃO DA ACADEMIA AO AR LIVRE DA RESIDÊNCIA, COM O NOME DO HOMENAGEADO.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONFECÇÃO E INSTALAÇÃO DE PLACA DEFINITIVA DE IDENTIFICAÇÃO DA QUADRA POLIESPORTIVA DA RESIDÊNCIA, COM O NOME DO HOMENAGEADO.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE VIABILIZE O CURSO TÉCNICO DE AGENTE COMUNITÁRIO DE SAÚDE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 04, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA ABEL JOSÉ MACHADO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA ESTRADA MIGUEL PEREIRA, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 06, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 07, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO UMA CAMPANHA PERMANENTE DE EDUCAÇÃO POSTURAL NAS ESCOLAS DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE A IMPLANTAÇÃO DE UM CENSO MÉDICO, SOCIAL E ASSISTENCIAL DO IDOSO.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A VIABILIDADE DE IMPLANTAÇÃO DE UM CENTRO DE ORIENTAÇÃO À MULHER VÍTIMA DE VIOLÊNCIA FÍSICA E SOCIAL.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A VIABILIDADE DE IMPLANTAÇÃO DE UMA CASA DA MULHER VÍTIMA DE VIOLÊNCIA FÍSICA E SOCIAL.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA E URBANIZAÇÃO DA ÁREA URBANA DA LOCALIDADE DE PIRAUÍ, 4° DISTRITO.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE BUEIROS E DRENAGEM DA ÁREA PRÓXIMA AO N° 2000, NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE  EM FRENTE AO N° 618, DA RUA ELISA BARBOSA, NO MANCUSI.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE  EM FRENTE AO N° 175, DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE  EM FRENTE AO N° 306, DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS O RETORNO DAS MÁQUINAS PARA CONTINUAR A OBRA DE PATROLAMENTO, QUE NÃO FOI CONCLUÍDO, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE A POSSIBILIDADE DA COLETA DE MATERIAL PARA EXAMES LABORATORIAIS, NA ESF DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE A POSSIBILIDADE DA COLETA DE MATERIAL PARA EXAMES LABORATORIAIS, NA ESF DO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE A POSSIBILIDADE DA COLETA DE MATERIAL PARA EXAMES LABORATORIAIS, NA ESF DO DISTRITO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA CLARO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA ESTRADA DOS MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO NA RUA 08, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE AUMENTE A EXTENSÃO DO TRECHO ONDE ESTÃO SENDO INSTALADOS OS POSTES DE ILUMINAÇÃO NO DISTRITO DE ANDRADE PINTO, NA BR 393, RODOVIA LÚCIO MEIRA, PARA QUE CHEGUEM ATÉ O KM 201, NA 1ª ENTRADA DO DISTRITO, DE QUEM VEM DE PARAÍBA DO SUL.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA VIVO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA TIM, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA OI, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA CLARO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE  EM FRENTE AO N° 628, DA RUA SALVADOR MANDARO FILHO, NO GRECCO.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A DEFINIÇÃO DO PERÍMETRO URBANO E A DENOMINAÇÃO DA LOCALIDADE CONHECIDA COMO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A INSCRIÇÃO DO MUNICÍPIO NO PROGRAMA DE EDUCAÇÃO INCLUSIVA, DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA VIVO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA TIM, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA OI, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA CLARO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, EM SAMAMBAIA,  ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA VIVO, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, EM SAMAMBAIA,  ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA TIM, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, EM SAMAMBAIA,  ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL  QUE INTERCEDA JUNTO À OPERADORA OI, PARA QUE HAJA MELHORIAS DO SINAL DESTA  EMPRESA, EM SAMAMBAIA,  ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE A POSSIBILIDADE DA COLETA DE MATERIAL PARA EXAMES LABORATORIAIS, NAS ESF (ESTRATÉGIA DE SAÚDE DA FAMÍLIA) DE TODOS OS DISTRITOS DE VASSOURAS.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE MEIOS DE RETORNAR COM A BANCA DE JORNAL PARA A PRAÇA DO MADRUGA.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE SINALIZAÇÃO INFORMANDO A ALTURA PERMITIDA DO VIADUTO PARA CAMINHÕES DE CARGA, NA ENTRADA DA RUA PEDRO SAYAD, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA SERVIDÃO NA RUA PROJETADA A COM SAÍDA PARA A RUA ELISA BARBOSA, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONFECÇÃO E INSTALAÇÃO DE PLACA DE PROIBIDO JOGAR LIXO NO RIO, NA RUA PEDRO SAYAD, EMBAIXO DO VIADUTO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE OBRAS MAURÍCIO MACEDO QUE ESTUDE  A POSSIBILIDADE DE CONSTRUÇÃO DE CALÇADAS NA TRAVESSA JOSÉ DIOGO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO À SECRETARIA COMPETENTE, DE PERMITIR O ESTACIONAMENTO DE VEÍCULOS SOMENTE DE UM LADO DA RUA, NA RUA AGOSTINHO DE SOUZA AMARAL, NO MADRUGA.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A LIBERAÇÃO DO CLUBE QUE ESTÁ INTERDITADO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE 3 REDUTORES DE VELOCIDADE NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O PATROLAMENTO E MACADAMIZAÇÃO DA ESTRADA MORRO DO CÉU, 1084, EM CAPIM ANGOLA.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO DO CENTRO DE AGROPECUÁRIA DE MASSAMBARÁ E REGIÃO, LOCALIZADO NA RUA ABEL JOSÉ MACHADO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A VIABILIDADE DE CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A DEFINIÇÃO DO PERÍMETRO URBANO E A DENOMINAÇÃO DA LOCALIDADE CONHECIDA COMO MANCUSI.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A VIABILIDADE DE IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE OBRAS MAURÍCIO MACEDO QUE VIABILIZE O DESENTUPIMENTO DA MANILHA QUE JORRA ESGOTO NA RUA CARLOS EUGÊNIO MEXIAS, NA ALTURA DO N° 367, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA RUA CARLOS EUGÊNIO MEXIAS, EM FRENTE AO N° 1361, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A ELEVAÇÃO DO LOCAL DO RELÓGIO MARCADOR DE LUZ E COLOCAÇÃO DE GRADE DE PROTEÇÃO DO MESMO, NA QUADRA POLIESPORTIVA DA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, VISITA À CASA N° 367, NA RUA CARLOS EUGÊNIO MEXIAS, EM BARÃO DE VASSOURAS PARA UMA AVALIAÇÃO DA SITUAÇÃO DE ENORME QUANTIDADE DE ÁGUA QUE CORRE FORA DA MANILHA, COLOCANDO EM RISCO A CASA DA MORADORA.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA DE BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À DIRETORIA DA LIGHT QUE CONTEMPLE O MUNICÍPIO DE VASSOURAS COM O PROJETO COMUNIDADE EFICIENTE.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE VESTIÁRIOS NA QUADRA POLIESPORTIVA DE BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE BANHEIROS NA QUADRA POLIESPORTIVA DE BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INCLUSÃO NO CALENDÁRIO MUNICIPAL DE EVENTOS DO DIA 15/04 COMO DIA DA MULHER EMPREENDEDORA DE VASSOURAS.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE VIABILIZE UMA PALESTRA COM A BASE DESCENTRALIZADA DO SAMU, DIRECIONADA ÀS EQUIPES ESTRATÉGIA SAÚDE DA FAMÍLIA, VEREADORES, REPRESENTANTES DE DIVERSOS SEGMENTOS, COM O OBJETIVO DE INFORMAR AS NORMAS DE FUNCIONAMENTO DESTA UNIDADE DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, A VIABILIDADE DE CONCEDER, ATRAVÉS DO SUS, A REALIZAÇÃO DE VASECTOMIA GRATUITA.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À DIRETORIA DA LIGHT QUE ESTUDE A VIABILIDADE DE ASSINAR UM CONVÊNIO COM A PREFEITURA MUNICIPAL DE VASSOURAS CONCEDENDO TARIFA SOCIAL AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE, A VIABILIDADE DE REALIZAR UMA CAMPANHA “IPTU PREMIADO” NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE, A VIABILIDADE DE REALIZAR UMA CAMPANHA “CIDADE LIMPA” NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DE UM NOVO MÉDICO PARA O ESF DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DE UM TÉCNICO DE ENFERMAGEM PARA O ESF DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, CAPINA E LIMPEZA DA RUA JOAQUIM GRACIANO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, PODA DAS ÁRVORES DA RUA JOAQUIM GRACIANO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA JOAQUIM GRACIANO, NA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI, QUE VIABILIZE JUNTO AO ITERJ/RJ, UM PROTOCOLO DE INTENÇÕES ENTRE O MUNICÍPIO E O ESTADO PARA ESTABELECER AS BASES TÉCNICAS OPERACIONAIS RELATIVAS A IMPLANTAÇÃO DO ESTUDO DE REGULARIZAÇÃO FUNDIÁRIO DE TERRAS E ASSENTAMENTOS RURAIS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA DE ESTADO DE HABITAÇÃO E AO ITERJ/RJ, UM PROTOCOLO DE INTENÇÕES ENTRE O MUNICÍPIO E O ESTADO PARA ESTABELECER AS BASES TÉCNICAS OPERACIONAIS RELATIVAS A IMPLANTAÇÃO DO ESTUDO DE REGULARIZAÇÃO FUNDIÁRIO DE TERRAS E ASSENTAMENTOS RURAIS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI, QUE INTERCEDA JUNTO À COORDENADORIA DE RELAÇÕES INSTITUCIONAIS, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA RUA JOÃO DE SOUZA CARDOSO, NO BAIRRO DO BARREIRO.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI, QUE INTERCEDA JUNTO À COORDENADORIA DE RELAÇÕES INSTITUCIONAIS, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA RUA HEITOR LEAL, NO BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO OU TROCA DAS LÂMPADAS DOS POSTES DA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE QUEBRA MOLAS NA RUA JOÃO XXIII (PRÓXIMO AO BAR DO MADUREIRA), Nº 342, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA BEZERRA DE MENEZES, NO BAIRRO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O REALINHAMENTO DOS BLOCOS DA RUA NAÇÕES UNIDAS, NO CENTRO.  </t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA BEZERRA DE MENEZES, NO BAIRRO RESIDÊNCIA. </t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE,  A  CAPINA E LIMPEZA DA  ESTRADA ANTÔNIO FAUSTINO PORTO (SAMAMBAIA X FAZENDA UBÁ), EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE COLOCAÇÃO DE MÉDICO GINECOLOGISTA OBSTETRA NO PROGRAMA ESF, NO HORÁRIO INTEGRAL DE FUNCIONAMENTO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE, A VIABILIDADE DE CONFECÇÃO E DISTRIBUIÇÃO DE CARTILHAS SIMPLIFICADAS E DE FÁCIL LEITURA COM INFORMAÇÕES NECESSÁRIAS PARA A EXECUÇÃO OU RECUPERAÇÃO DAS CALÇADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. COORDENADOR DE RELAÇÕES INSTITUCIONAIS DO ESTADO VICENTE GUEDES, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA RUA PAULO STEINER, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. COORDENADOR DE RELAÇÕES INSTITUCIONAIS DO ESTADO VICENTE GUEDES, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA RUA JORGE WERNECK, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. COORDENADOR DE RELAÇÕES INSTITUCIONAIS DO ESTADO VICENTE GUEDES, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA CONTINUAÇÃO DA RUA GERALDO SILVEIRA, APÓS A TRAVESSIA FÉRREA, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. COORDENADOR DE RELAÇÕES INSTITUCIONAIS DO ESTADO VICENTE GUEDES, A LIBERAÇÃO DE RECURSOS DE PAVIMENTAÇÃO ASFÁLTICA PARA NOSSO MUNICÍPIO, COMPLEMENTANDO O PROGRAMA ASFALTO NA PORTA-2 DO GOVERNO DO ESTADO, NA ESTRADA FAZENDA DA GLÓRIA, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA GERAL DO PSF DE SAMAMBAIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA GERAL DO PSF DA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA ANTÔNIO DA COSTA RAMOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA NOSSA SENHORA APARECIDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA CORONEL BENILDO REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, UM TREINAMENTO DOS PROFISSIONAIS DO ENSINO COM O TEMA PRIMEIROS SOCORROS ATRAVÉS DA EQUIPE DO SAMU DENTRO DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE REALIZE JUNTO À SECRETARIA COMPETENTE, UMA CAMPANHA DE CONSCIENTIZAÇÃO, CRIANDO A SEMANA DE COMBATE À VIOLÊNCIA AO IDOSO.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO ÀS SECRETARIAS COMPETENTES, UMA AMPLA DIVULGAÇÃO DAS LEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DE UM TÉCNICO DE ENFERMAGEM PARA O ESF DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA GERAL NA QUADRA DA ESCOLA MUNICIPALIZADA AUGUSTO VAZ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA VILA ERNESTO DE ALMEIDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA FLORENTINA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CÂMARA DA SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO RITA CARNEIRO, QUE JUNTO ÀS SECRETARIAS COMPETENTES, VIABILIZE UMA AVALIAÇÃO AUDITIVA, ANUALMENTE, NOS ALUNOS DA REDE MUNICIPAL, INCLUSIVE NAS CRECHES.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA NO FINAL DA RUA CAPITÃO CARVALHO, NO MADRUGA.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, NO MADRUGA.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE IMPLANTAÇÃO DA COZINHA COMUNITÁRIA DO BRASIL NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACA INDICATIVA COM O NOME DA RUA CARMO PEREIRA, EM BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA CRECHE NA LOCALIDADE DE CANANÉIA.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5515/5515_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5515/5515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA JULIANA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5516/5516_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5516/5516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA ASSEMBLEIA DE DEUS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA ESTRADA ORLANDO GOMES DOS REIS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5518/5518_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5518/5518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA BURACOS NA RUA VEREADOR CARVALHIDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE POSTES DE ILUMINAÇÃO NA RODOVIA LÚCIO MEIRA, BR 393, PRÓXIMO À ENTRADA DO DISTRITO DE ITAKAMOSI, EM VASSOURAS.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Geraldão, Jorge Carreiro, Rosi Farias</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES, O AUMENTO DO ALCANCE DO SINAL DA ANTENA DIGITAL G-SAC, LOCALIZADA NO LABORATÓRIO DIGITAL DA FAETEC, PARA QUE OS COMPUTADORES DA ESCOLA ESTADUAL ANTÔNIO DE JESUS GOMES POSSAM TER ACESSO À INTERNET, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA-BURACOS NA AVENIDA CARLOS EUGÊNIO MEXIAS, NO TRECHO DE DEMÉTRIO RIBEIRO A ITAKAMOSI.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2040- GESTÃO DE RISCOS E RESPOSTA A DESASTRES - SIH/DOH - PLANO DE AÇÃO, CÓDIGO DO PROGRAMA: 5300020130006’” JUNTO AO MINISTÉRIO DA INTEGRAÇÃO.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “FOMENTO À INICIATIVA PRIVADA, CÓDIGO DO PROGRAMA: 5400020130006” JUNTO AO MINISTÉRIO DO TURISMO.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS ASSIM COMO JUNTO À SECRETARIA DE TRANSPORTES, A COLOCAÇÃO DE MATERIAL E LOGO APÓS, O PATROLAMENTO DA ESTRADA DO PIRAUÍ, NO SÍTIO DAS PEROBAS, EM FRENTE AO TANQUE DE LEITE, AO LADO DO SÍTIO SANTA MARTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE PROVIDENCIE O ENCAMINHAMENTO DE UM TÉCNICO DE ENFERMAGEM, COM URGÊNCIA, PARA O ESF DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, SERVIDORES AUXILIARES DE SERVIÇOS URBANOS PARA MANTER A ESTRADA ANTÔNIO FAUSTINO PORTO, QUE SE INICIA NA FAZENDA UBÁ E VAI ATÉ SAMAMBAIA, EM BOM ESTADO.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MRS LOGÍSTICA QUE IMPLANTE NO MUNICÍPIO DE VASSOURAS O PROJETO CAMINHO SEGURO.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MRS LOGÍSTICA QUE ESTUDE A VIABILIDADE DE TRAZER PARA O MUNICÍPIO DE VASSOURAS A EXPOSIÇÃO “MOSTRA FOTOGRÁFICA ITINERANTE DA MALHA REGIONAL SUDESTE/MRS”</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, OPERAÇÃO TAPA-BURACOS NA RUA AMÉRICO PEDROSO, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA, EM IPIRANGA.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RETORNO, COM URGÊNCIA, DA AMBULÂNCIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE PROVIDENCIE O RETORNO, COM URGÊNCIA, DA AMBULÂNCIA DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA URGENTE NAS AMBULÂNCIAS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE PROVIDENCIE A REFORMA URGENTE NAS AMBULÂNCIAS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DO “PROJETO GUARDA MIRIM”, EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE FIRMAR UM CONVÊNIO JUNTO AO GOVERNO DO ESTADO PARA A REALIZAÇÃO, ATRAVÉS DA POLÍCIA MILITAR, DO PROERD (PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS), EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SECRETÁRIO DE ESTADO DE TRANSPORTES JULIO LOPES QUE INTERCEDA JUNTO À MRS. LOGÍSTICA S.A., PARA UM ESTUDO TÉCNICO E OBRAS DE AMPLIAÇÃO DO TÚNEL LOCALIZADO EM BARÃO DE VASSOURAS, BAIRRO DO MUNICÍPIO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE CADASTRO NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (10GD - SISTEMA DE ABASTECIMENTO DE ÁGUA)”, CÓDIGO DO PROGRAMA: 3621120130012, JUNTO À FUNASA. </t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE CADASTRO NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (3883 - SERVIÇOS DE DRENAGEM E MANEJO DE ÁGUAS PLUVIAIS)”, CÓDIGO DO PROGRAMA: 3621120130010, JUNTO À FUNASA. </t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE CADASTRO NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (10GE - SISTEMA DE ESGOTAMENTO SANITÁRIO)”, CÓDIGO DO PROGRAMA: 3621120130011, JUNTO À FUNASA. </t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À ACCIONA PARA VIABILIZAR A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO INDICANDO AS ENTRADAS DOS BAIRROS EXISTENTES ÀS MARGENS DA BR 393, NA EXTENSÃO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À ACCIONA PARA VIABILIZAR A CONSTRUÇÃO DE UMA PASSARELA SOBRE A BR 393, ENTRE OS KM 234/235, SENTIDO SUL.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À ACCIONA PARA VIABILIZAR A COLOCAÇÃO DE PROTEÇÃO METÁLICA NA BR 393, AO LONGO DO CAMPO DE FUTEBOL E DA PARADA DE ÔNIBUS, NO BAIRRO DO GRECCO, GARANTINDO MAIOR SEGURANÇA DOS MORADORES E USUÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE CADASTRO NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2015 - APERFEIÇOAMENTO DO SISTEMA ÚNICO DE SAÚDE - SUS (3921- MELHORIAS HABITACIONAIS-CHAGAS)”, CÓDIGO DO PROGRAMA: 3621120130006, JUNTO À FUNASA. </t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PLANO DE PROPOSTAS VIVER SEM LIMITES (REDE PESSOA COM DEFICIÊNCIA).</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (7656 - SANEAMENTO RURAL - ÁREAS ESPECIAIS)”, CÓDIGO DO PROGRAMA: 3621120130007, JUNTO À FUNASA.  </t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE A IMPLANTAÇÃO DA FITOTERAPIA NAS UNIDADES DE SAÚDE, COM INSERÇÃO DO PROJETO FARMÁCIA VIVA.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RETORNO DOS CURSOS NO CENTRO DE INCLUSÃO DIGITAL EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE JUNTO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE DE IMPLANTAÇÃO IMEDIATA DE UM PLANO DE ARBORIZAÇÃO URBANA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O ASFALTAMENTO DA RUA HORÁCIO DE CARVALHO, ATÉ A RUA PIO XII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5584/5584_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5584/5584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE CADASTRAMENTO DE NOVAS PROPOSTAS DE REFORMA E AMPLIAÇÃO DE UNIDADES BÁSICAS DE SAÚDE, JUNTO AO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA NA LOCALIDADE DO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (7652 - MELHORIAS SANITÁRIAS DOMICILIARES - MSD)”, CÓDIGO DO PROGRAMA: 3621120130008, JUNTO À FUNASA.  </t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE INSTITUIR NAS UNIDADES DE SAÚDE, O BANCO DE LEITE MATERNO.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O ASFALTAMENTO DA AVENIDA RUI BARBOSA ATÉ O FINAL DA RUA FERNANDO PEDROSA, COM INÍCIO NO POSTO DE GASOLINA DO BAIRRO SANTA AMÁLIA ATÉ A RODOVIÁRIA NOVA.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, RECAPEAMENTO COM NOVO ASFALTAMENTO DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO ANTIGA LINHA.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNADOR DO ESTADO, PARA A REALIZAÇÃO DE ASFALTAMENTO DA RJ 123, QUE LIGA A BR 393 ATÉ ALIANÇA, PASSANDO PELO ECO RESORT.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A POSSIBILIDADE DE REERGUER A HORTA COMUNITÁRIA DA REPRESA, NO BAIRRO DO GRECCO, QUE SERÁ CONDUZIDA PELOS PRÓPRIOS MORADORES, NO TERRENO AO LADO DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE ESTUDE A VIABILIDADE DE INSTALAR UMA SUBUNIDADE DE SAÚDE NA LOCALIDADE DA REPRESA, NO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE ESTUDE A VIABILIDADE DE IMPLANTAR NO CEO (CENTRO DE ESPECIALIDADES ODONTOLÓGICAS) UM SERVIÇO DE URGÊNCIA NOS FINAIS DE SEMANA, COMPOSTO POR DENTISTAS E ACDS.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETÁRIA MUNICIPAL DE AÇÃO SOCIAL DRA. TEREZINHA SALVADOR NUNES QUE ESTUDE A VIABILIDADE DE MUDAR A SEDE DO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) LOCALIZADO NA REPRESA, PARA UM LUGAR MAIS ACESSÍVEL NA PRÓPRIA LOCALIDADE, QUE PERMITA UM MELHOR ACESSO DOS MORADORES DOS BAIRROS SANTA AMÁLIA, RESIDÊNCIA, MANCUSI E CENTENÁRIO QUE TAMBÉM USUFRUEM DOS SERVIÇOS PRESTADOS PELO CRAS.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO JUNTO A SECRETARIA MUNICIPAL DE SAÚDE A INCLUSÃO OBRIGATÓRIA DO TESTE DO CORAÇÃOZINHO (EXAME OXIMETRIA DE PULSO) NOS RECÉM NASCIDOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO JUNTO A SECRETARIA MUNICIPAL DE SAÚDE A REALIZAÇÃO DO TESTE DE REFLEXO VERMELHO (TESTE DO OLHINHO) EM TODO RECÉM-NASCIDO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO, PARA A AQUISIÇÃO DE 02 (DUAS) AMBULÂNCIAS PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO, PARA A AQUISIÇÃO DE 02 (DUAS) AMBULÂNCIAS PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO, PARA A AQUISIÇÃO DE 02 (DUAS) AMBULÂNCIAS PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CADASTRO DO MUNICÍPIO DE VASSOURAS NO PROGRAMA DE PROPOSTA VOLUNTÁRIA “2068 - SANEAMENTO BÁSICO (10GG - SISTEMA DE RESÍDUOS SÓLIDOS)”, CÓDIGO DO PROGRAMA: 3621120130009, JUNTO À FUNASA.    </t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, A CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE NAS CALÇADAS DA AVENIDA OTÁVIO GOMES, EM FRENTE AO SUPERMERCADO BRAMIL E AO POSTO DO INSS, DANDO PASSAGEM PELO CANTEIRO LOCAL.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À COORDENADORIA MUNICIPAL DE PREVENÇÃO ÀS DROGAS DE VOLTA REDONDA UMA PARCERIA PARA REALIZAÇÃO DO “I SEMINÁRIO DE PREVENÇÃO E TRATAMENTO ÀS DROGAS” NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA DA RUA C (LOTEAMENTO VENEZA PARK II), NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ANA CONCEIÇÃO, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O PATROLAMENTO DA ESTRADA MASSAMBARÁ X VARGEM DO MANEJO.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA TRÊS DE OUTUBRO, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CAPINA E LIMPEZA DA RUA SALOMÃO GOMES REIS, EM SAMAMBAIA.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A ACCIONA A CONSTRUÇÃO DE UM TREVO/RECUO E MELHORAS NA SINALIZAÇÃO, NA BR-393, NA ENTRADA QUE DÁ ACESSO AOS DISTRITOS DE ALIANÇA E MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE,  A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO N° 124, DA RUA PIO XII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS MAURÍCIO MACEDO QUE VIABILIZE A RESTAURAÇÃO DA REDE DE ESGOTO DA RUA CATARINA RITA DA SILVA, NA REPRESA, BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO, INCLUINDO A CONSTRUÇÃO/ RECUPERAÇÃO DE CALÇADAS, DA PRAÇA LOCALIZADA NO GRECCO.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO À SECRETARIA DE ESTADO DE SAÚDE, A LIBERAÇÃO DE 05(CINCO) LEITOS DE UTI PARA O HOSPITAL EUFRÁSIA TEIXEIRA LEITE, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO À SECRETARIA DE ESTADO DE SAÚDE, A AQUISIÇÃO DE UM CARRO DE ANESTESIA PARA O CENTRO CIRÚRGICO (PARA USO DE MATERNIDADE) PARA O HOSPITAL EUFRÁSIA TEIXEIRA LEITE, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO À SECRETARIA DE ESTADO DE SAÚDE, A AQUISIÇÃO DE 03 (TRÊS) BERÇOS AQUECIDOS PARA O HOSPITAL EUFRÁSIA TEIXEIRA LEITE, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O ASFALTAMENTO DA RUA VICENTE CELESTINO, SENTIDO AO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ALERJ PAULO MELO QUE VIABILIZE O ENVIO DO ÔNIBUS DA COMISSÃO DE DEFESA DA PESSOA PORTADORA DE DEFICIÊNCIA DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Todos os Vereadores, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Geraldão, Jorge Carreiro, Leo, Rosi Farias, Silea, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À DEPUTADA CLARISSA GAROTINHA QUE SOLICITE À SECRETARIA DE ESTADO DE POLÍCIA CIVIL OU À SECRETARIA RESPONSÁVEL PELO IML (INSTITUTO MÉDICO LEGAL) QUE FUNCIONA AO LADO DO 10° BATALHÃO DE POLÍCIA MILITAR, EM BARRA DO PIRAÍ, O QUAL ATENDE VASSOURAS E OUTRAS CIDADES, PARA QUE TENHAM MAIS MÉDICOS DE PLANTÃO E POSSAM ATENDER COM MAIS RAPIDEZ AS DEMANDAS QUE EXISTEM, POIS NÃO SABEMOS O PORQUÊ DE OS SERVIÇOS PRESTADOS ALI, NÃO SEREM DE EXCELÊNCIA, COMO DEVE SER TODO SERVIÇO PRESTADO PELOS SERVIDORES PÚBLICOS AOS CIDADÃOS DE NOSSO ESTADO.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO DA PRAÇA E ENTORNO DA IGREJA DO ROSÁRIO, NO ALTO DO RIO BONITO.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REVITALIZAÇÃO, INCLUINDO ASFALTAMENTO, DO CENTRO COMERCIAL DO  BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO/ REVITALIZAÇÃO DE CALÇADAS NO LADO ESQUERDO DA RJ-115, NO BAIRRO MATADOURO, SENTIDO VASSOURAS (CENTRO) X BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A SINALIZAÇÃO DE PASSAGEM DE PEDESTRES NA RUA EZEQUIEL PADILHA, PRÓXIMO DA ATUAL SECRETARIA DE TRANSPORTES, NO CENTRO.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICATIVAS DE QUEBRA-MOLAS NA RUA RENATO MARTINS, EM MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETÁRIA DE ESTADO DE CULTURA ADRIANA RATTES QUE VIABILIZE PARA O MUNICÍPIO DE VASSOURAS O ENVIO DO CIRCUITO ESTADUAL DE ARTES.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETÁRIA DE ESTADO DE TRABALHO E RENDA ROSELI DUARTE QUE VIABILIZE PARA O MUNICÍPIO DE VASSOURAS O ENVIO DA CARAVANA DO TRABALHO.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE CONSTRUIR UMA PASSARELA PARA PEDESTRES EM FRENTE AO POSTO DE GASOLINA SANTA AMÁLIA E À CHURRASCARIA 393, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA ESTRADA MARECHAL CASTELO BRANCO, NA VILA NOVA DO TINGUÁ.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE UM MÉDICO REUMATOLOGISTA PARA O SERVIÇO DE SAÚDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, SINALIZAÇÃO DE PASSAGEM DE PEDESTRES NA RUA VELHO DE AVELAR, PRÓXIMO À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, SINALIZAÇÃO DE PASSAGEM DE PEDESTRES NA RUA FERNANDO PEDROSA FERNANDES, PRÓXIMO DA RODOVIÁRIA NOVA.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, SINALIZAÇÃO DE PASSAGEM DE PEDESTRES NA AVENIDA MARECHAL PAULO TORRES, PRÓXIMO AO DIAGONAL BAR.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ANTÔNIO DO AMARAL CUNHA, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO DA CONSTANTE VARIAÇÃO DE ILUMINAÇÃO NO POSTE EM FRENTE AO Nº 18 DA RUA ÁLVARO SOARES, NO MADRUGA.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA TRAVESSA PASCOAL DA S. MORAES, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA PLÍNIO MAGALHÃES, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO DAS LÂMPADAS NO POSTE CENTRAL DA ROTATÓRIA EM FRENTE AO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, NO MADRUGA.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, SINALIZAÇÃO DE PASSAGEM DE PEDESTRES NA RUA IRMÃ MARIA AGOSTINHA, PRÓXIMA À RODOVIÁRIA VELHA, EM FRENTE AOS CORREIOS, NO CENTRO.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE TAMPAS NOS BUEIROS DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA LOCALIDADE ANTIGA LINHA.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, REVISÃO E MELHORIAS NA ILUMINAÇÃO DA RUA DOMINGOS DE ALMEIDA, NO CENTRO.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, REVISÃO E MELHORIAS NA ILUMINAÇÃO DA RUA VELHO DE AVELAR, NO CENTRO.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, PARA QUE ESTUDE A VIABILIDADE DE CRIAR HORÁRIOS DE ÔNIBUS CIRCULAR PARA O BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE  REDUTOR DE VELOCIDADE COM SINALIZAÇÃO NA RUA ÁLVARO SOARES, PRÓXIMO AO INSTITUTO DE EDUCAÇÃO COELHO PERES, NO MADRUGA.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PINTURA DE FAIXA DE PEDESTRE BEM COMO SUA DEVIDA SINALIZAÇÃO NA RUA ÁLVARO SOARES, PRÓXIMO AO INSTITUTO DE EDUCAÇÃO COELHO PERES, NO MADRUGA.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA E CONSERVAÇÃO DA PRAÇA AMÉRICO JACINTO CORDEIRO, NO MADRUGA.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ALBERTO BRANDÃO, NO CENTRO.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA E CONSERVAÇÃO DA PRAÇA LUCIANE MADRUGA DA COSTA, NO MORRO DA VACA.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA NOS REFLETORES DO MEMORIAL MANOEL CONGO, NA PEDREIRA.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO DO ESPAÇO  EM FRENTE AO MEMORIAL MANOEL CONGO, NA PEDREIRA.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA NO CALÇAMENTO DA RUA MANOEL MARTINS, NA PEDREIRA.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA PREFEITO HENRIQUE BORGES FILHO, EM FRENTE AO N° 752, NO CENTENÁRIO.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA ENTRADA QUE DÁ ACESSO AOS DISTRITOS DE MASSAMBARÁ E ALIANÇA, NA BR-393.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE ATIVAR OS REDUTORES DE VELOCIDADE (RADARES) QUE FORAM INSTALADOS NA BR-393, NO BAIRRO DO GRECCO, NO TREVO DE MENDES E NA CURVA DA “BIQUINHA” PRÓXIMO À ENTRADA DE ITAKAMOSI, MAS QUE ESTÃO DESLIGADOS.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA ENTRADA QUE DÁ ACESSO AO DISTRITO DE ANDRADE COSTA, NA BR-393.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE CONSTRUIR UM RECUO PARA ÔNIBUS EM FRENTE À ENTRADA DO DISTRITO DE ITAKAMOSI, NA BR-393.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A CRIAÇÃO DE UMA VAGA PRIVATIVA PARA EMBARQUE E DESEMBARQUE DE PACIENTES NO INSS.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE REDE DE ESGOTO (PARA TRATAMENTO) NA RUA MANOEL BERNARDES NETO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE VIABILIZE A CONTRATAÇÃO DE SERVIÇO DE REUMATOLOGIA PARA O MUNICÍPIO DE VASSOURAS ATRAVÉS DE PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, O RETORNO DA ILUMINAÇÃO, ATRAVÉS DE 02 REFLETORES ADVINDOS DE POSTES DA LIGHT, NA ACADEMIA AO AR LIVRE DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, O MANILHAMENTO DA REDE DE ESGOTO,  NO N° 290, DA RUA PIO XII, , NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, PARA QUE ESTUDE A VIABILIDADE DE CRIAR HORÁRIOS DE ÔNIBUS CIRCULAR PARA O BAIRRO MORRO DA VACA.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA FERNANDO P. CUNHA, NO MANCUSI.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA JORGE CORREA MACHADO, NO MADRUGA.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O REALINHAMENTO DOS PARALELEPÍPEDOS DA RUA MARIA DA SILVEIRA GOMES, NO MADRUGA.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA GALENO GOMES, NO CENTRO.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA JOSÉ HOPPE, NO CENTRO.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO MATOSO CÂMARA, PRÓXIMO À UNIDADE DE SAÚDE PEDRO CASIMIRO ALVES, NO GRECCO.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE DR. ALTAIR PAULINO QUE VIABILIZE A CRIAÇÃO DE FOLDERS INFORMATIVOS COM OS SERVIÇOS DE SAÚDE OFERECIDOS NO MUNICÍPIO E DISTRIBUIR NOS TERRITÓRIOS DE ABRANGÊNCIA DAS UNIDADES DE SAÚDE, PERIODICAMENTE.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA MIRENA, NO CENTRO.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA DR. MACHADO, NO CENTRO.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA RODOLFO LEITE, NO CENTRO.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA TEÓFILO GOMES, NO BURACO QUENTE, BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PARQUINHO INFANTIL AO FINAL DA RUA JOÃO JACINTO DE MEDEIROS, NO BURACO QUENTE, NO BAIRRO CARVALHEIRA.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O RETORNO DAS MÁQUINAS PARA PATROLAMENTO DA ESTRADA DA FAZENDA SÃO SOLANO QUE NÃO FOI CONCLUÍDO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>Rosi Farias, Geraldão, Jorge Carreiro</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5990/5990_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5990/5990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO VICE-GOVERNADOR DO ESTADO DO RIO DE JANEIRO LUIZ FERNANDO DE SOUZA QUE VIABILIZE O ASFALTAMENTO DA RJ 137, NO TRECHO DA PONTE DO ROCHA À CIDADE DE BARRA DO PIRAÍ.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO DAS LÂMPADAS NO POSTE EM FRENTE AO Nº 447 DA AVENIDA PREFEITO HENRIQUE BORGES FILHO, NO ALTO DO RIO BONITO.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A VERIFICAÇÃO DAS LÂMPADAS NO POSTE EM FRENTE AO Nº 501 DA AVENIDA PREFEITO HENRIQUE BORGES FILHO, NO ALTO DO RIO BONITO.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA AZIZ NADER, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA DR. HENRIQUE BORGES, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA JOSÉ FRANCISCO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA HORÁCIO DE CARVALHO, ESQUINA COM A RUA DR. HÉLIO DE ALMEIDA PINTO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA RUA HORÁCIO DE CARVALHO, ESQUINA COM A RUA DR. HÉLIO DE ALMEIDA PINTO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A REFORMA GERAL NA ESCOLA MUNICIPALIZADA AUGUSTO VAZ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5771/5771_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5771/5771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A RETIRADA OU QUE SEJAM RECUPERADAS AS PLACAS DE CONCRETO QUE ESTÃO AO LADO DA ESCOLA MUNICIPAL PREFEITO PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DETRO-RJ, PARA QUE ESTUDE A VIABILIDADE DE CRIAR HORÁRIOS DE ÔNIBUS PARA AS COMUNIDADES RURAIS DE CAPIM ANGOLA, SANTA RITA E PIRAUÍ.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DETRO-RJ, PARA QUE ESTUDE A VIABILIDADE DE CRIAR UMA SEÇÃO DE TARIFAS DA COMUNIDADE DE TINGUÁ A VASSOURAS E DE TINGUÁ A BARRA DO PIRAÍ.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DETRO-RJ, PARA QUE ESTUDE A VIABILIDADE DE DIMINUIÇÃO DO PREÇO DA TARIFA DA LINHA VASSOURAS A FERREIROS, SOB CONCESSÃO DA EMPRESA LINAVE.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO AO ÓRGÃO COMPETENTE A VIABILIDADE DE DOAÇÃO DE UNIFORMES PARA ALUNOS DA FAETEC.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO AO ÓRGÃO COMPETENTE A VIABILIDADE DE CONCESSÃO DE VALE TRANSPORTE PARA ALUNOS DA FAETEC QUE RESIDEM NAS COMUNIDADE RURAIS DO MUNICÍPIO E NOS BAIRROS DA PERIFERIA.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ASSOCIAÇÃO COMERCIAL, QUE ESTUDE A VIABILIDADE DE CRIAR OPORTUNIDADES, JUNTO AOS ESTABELECIMENTOS LOCAIS, PARA A INSERÇÃO DE JOVENS PARA O PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA PAULINO COSTA, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA VEREADOR DUQUE CÉSAR, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ELIZA BARBOSA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA LOURENÇO LEAL, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA LUÍS TAMBASCO, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Waldemir, Leo</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO AO GOVERNO DO ESTADO, O ENVIO DE UMA NOVA PATRULHINHA PARA O DPO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PARQUINHO PARA CRIANÇAS, NO DISTRITO DE SÃO SEBASTIÃO DOS FERREIROS.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE, UMA VISTORIA E A POSSIBILIDADE DE RETIRADA DE UMA ÁRVORE NA AVENIDA PRESIDENTE VARGAS, ALTURA DO N° 127, EM FRENTE À CLÍNICA DO DETRAN, NO CENTRO.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO DISTRITO DE SÃO SEBASTIÃO DOS FERREIROS.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA LUIZ FRANCISCO DE SOUZA, NA PONTE FUNDA.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DOMINGOS DE ALMEIDA, PRÓXIMO Á LOJA DE MÓVEIS E À CRECHE, NO CENTRO.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, COM URGÊNCIA, JUNTO À SECRETARIA COMPETENTE, A CONSTANTE RETIRADA DO LIXO  OU PROVIDENCIE A COLOCAÇÃO DE LATÕES DE LIXO NA RUA PIO XII, EM FRENTE AO N° 85, PRÓXIMO À LANCHONETE.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS MAURÍCIO MACEDO , A REFORMA E AMPLIAÇÃO DA CRECHE MUNICIPAL SEVERINO ANANIAS DIAS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS MAURÍCIO MACEDO, A REFORMA URGENTE DE TODA A ESTRUTURA  E DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL SEVERINO ANANIAS DIAS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO CÓRREGO QUE PASSA DENTRO DO LOTE DA CASA N° 288, NA RUA PIO XII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJA PROVIDENCIADO UM LEVANTAMENTO EM QUE POSSA SER INCLUÍDO NO MAPA APRESENTADO AO ITERJ, A RUA DE BAIXO, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICANDO A PRESENÇA DOS QUEBRA-MOLAS E A PINTURA DOS MESMOS, NA RUA HORÁCIO DE CARVALHO, NO CENTRO.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICANDO A PRESENÇA DOS QUEBRA-MOLAS E A PINTURA DOS MESMOS, NA RUA PIO XII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICANDO A PRESENÇA DOS QUEBRA-MOLAS E A PINTURA DOS MESMOS, NA RUA DR. HÉLIO DE ALMEIDA PINTO, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACAS INDICANDO A PRESENÇA DOS QUEBRA-MOLAS E A PINTURA DOS MESMOS, NA RUA JOÃO XXIII, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O REPARO NO CALÇAMENTO DA RUA JOSÉ MONTEIRO SOARES FILHO, PRÓXIMO AO N° 55, ANTES DO VIADUTO.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA MARCELO PINTO, NO MANCUSI.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA NINA BERG, NO MANCUSI.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ANTÔNIO FAUSTINO DA SILVA, NO MANCUSI.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA CLÓVIS MOTTA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA DÉCIO CARAVANA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE CALÇADAS NA AVENIDA CARLOS EUGÊNIO MEXIAS, COM INÍCIO NAS CASAS POPULARES ATÉ ITAKAMOSI.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA TÁRSILO SAMPAIO MITKE, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA E CORTE DO MATO DA ESTRADA PIRAUÍ X FERREIROS, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA E CORTE DO MATO DA ESTRADA VASSOURAS X FERREIROS, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À SECRETARIA COMPETENTE A VIABILIDADE DE PADRONIZAÇÃO DAS PLACAS DE IDENTIFICAÇÃO DAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE, EM FRENTE AOS N° 410 E 589, NA RUA TIBÚRCIO BARBOSA, NO GRECCO.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA VELHO DE AVELLAR, EM FRENTE À BARBEARIA, NO CENTRO.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ACADÊMICA ELIETE NUNES BARBOSA, NO CENTRO.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O REPARO NA PAVIMENTAÇÃO DA RUA RITA DE JESUS, NO PARQUE SUCENA.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A PINTURA DA FAIXA DE PEDESTRE, EM FRENTE À CRECHE, NA RUA DOMINGOS DE ALMEIDA, NO CENTRO.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. LUIZ OTÁVIO GRAMÁTICO, ENGENHEIRO DIRETOR DA 2° ROC - DER VASSOURAS, QUE ESTUDE A VIABILIDADE DE IMPLANTAR UM QUEBRA-MOLAS NA RJ 127, ALTURA DA ESCOLA MUNICIPAL BRIGADEIRO RAUL FERREIRA DE VIANA BANDEIRA, EM POCINHOS.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE ESTUDE A VIABILIDADE DE RETIRAR UM PONTO CEGO EXISTENTE NA BR 393, KM 221,5, NA ENTRADA DA LOCALIDADE DE CANANÉIA, EM VASSOURAS.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ESTIMAR OS GASTOS PÚBLICOS COM CADA CRIANÇA E ADOLESCENTE PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ENVIE À ESTA CASA DE LEIS O IMPACTO DOS GASTOS COM A EDUCAÇÃO PARA QUE SEJA INCLUÍDO NA LOA 2014 OS GASTOS COM A APLICAÇÃO DA LEI 2.639/2011, DE MINHA AUTORIA, QUE FIRMA CONVÊNIO ENTRE A UNIVERSIDADE SEVERINO SOMBRA E A PREFEITURA MUNICIPAL FAVORECENDO OS FUNCIONÁRIOS EFETIVOS LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO A CURSAREM CURSOS DE GRADUAÇÃO.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO À CRUZ VERMELHA DO ESTADO PARA QUE REALIZE UM SEMINÁRIO REFERENTE À SÍNDROME ALCOÓLICA FETAL.  </t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ESTUDE A POSSIBILIDADE DE PARCERIA PARA A REALIZAÇÃO DO MOVIMENTO OUTUBRO ROSA, COM PALESTRA DE PREVENÇÃO DO CÂNCER DE MAMA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE INTERCEDA JUNTO À CRUZ VERMELHA DO ESTADO PARA QUE REALIZE DOAÇÃO DE MEDICAMENTOS PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA CUSTÓDIO DE SOUZA CARAVANA, NO BARREIRO.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DOS BUEIROS DA RUA DA CAPELINHA, EM FERREIROS.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO DA RUA SÃO JOSÉ (RUA DA LAMA), EM POCINHOS.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5845/5845_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5845/5845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A RETIRADA DE UMA MOITA DE BAMBU QUE ESTÁ OBSTRUINDO PARTE DA ESTRADA DE ACESSO À FAZENDA CACHOEIRA.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5846/5846_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5846/5846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A REMARCAÇÃO COM SINALIZAÇÃO HORIZONTAL NA RJ 115, TRECHO ENTRE VASSOURAS X BARÃO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5847/5847_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5847/5847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O CONSERTO DOS ORELHÕES EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5848/5848_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5848/5848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS, PRÓXIMO AO N° 508, NA RUA HEITOR LEAL, NO VENEZA PARK, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5849/5849_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5849/5849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA HEITOR LEAL, NO VENEZA PARK, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5850/5850_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5850/5850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSÍVEL MUDANÇA NO ITINERÁRIO DO ÔNIBUS VIA CAMPO LIMPO, ESTENDENDO O CONTORNO PELA RUA HEITOR LEAL, NO VENEZA PARK - CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5851/5851_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5851/5851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO DER-RJ, HENRIQUE RIBEIRO, QUE ESTUDE A VIABILIDADE DE IMPLANTAR UM QUEBRA-MOLAS NA RJ 127, ALTURA DA ESCOLA MUNICIPAL BRIGADEIRO RAUL FERREIRA DE VIANA BANDEIRA, EM POCINHOS.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5853/5853_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5853/5853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM TELEFONE COMUNITÁRIO (ORELHÃO), NA RUA HEITOR LEAL, NO VENEZA PARK, CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5855/5855_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5855/5855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5868/5868_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5868/5868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE QUE SE FAÇA A VISTORIA E POSTERIOR CORREÇÃO DAS CALÇADAS CONSTRUÍDAS EM NOSSO MUNICÍPIO NO QUE TANGE A DEMARCAÇÃO DAS FAIXAS ORIENTADORAS AOS DEFICIENTES VISUAIS.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5869/5869_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5869/5869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE PREVENÇÃO À DEPENDÊNCIA QUÍMICA FILIPE PEREIRA QUE ESTUDE A POSSIBILIDADE DE REATIVAR UMA CASA DE TRATAMENTO PARA DEPENDENTES QUÍMICOS LOCALIZADA EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5870/5870_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5870/5870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS QUEIMADAS DOS POSTES DA RUA ZENAIDE TEIXEIRA VALENTE, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5871/5871_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5871/5871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, PELO MENOS TRÊS HORÁRIOS DE TRANSPORTE COLETIVO PARA A RUA ZENAIDE TEIXEIRA VALENTE, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5872/5872_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5872/5872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS CORREIOS, A ENTREGA DE CORRESPONDÊNCIAS NOS DOMICÍLIOS DO BAIRRO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5873/5873_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5873/5873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UMA CAIXA DE PASSAGEM NO FINAL DA RUA ZENAIDE TEIXEIRA VALENTE, NO CAMPO LIMPO.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5875/5875_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5875/5875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACA COM O NOME DA SERVIDÃO MANOEL JOSÉ ARBEX, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5876/5876_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5876/5876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE CALÇADA NO TREVO AO FINAL DA RUA ACADÊMICA ELIETE NUNES BARBOSA (RUA DA FEIRA) INTERSEÇÃO COM A AVENIDA MARECHAL PAULO TORRES, NO CENTRO.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5877/5877_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5877/5877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE INCENTIVO AOS COMERCIANTES E DEMAIS EMPRESAS QUE SE INSTALAREM NO MUNICÍPIO DE VASSOURAS OFERECENDO ISENÇÃO DE IMPOSTOS OU PRÊMIOS MENSALMENTE.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5878/5878_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5878/5878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACA COM O NOME DA RUA OSWALDO BARBOSA, NO TAMBASCO.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACA COM O NOME DA RUA MONSENHOR RIOS, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>Rosi Farias, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5880/5880_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5880/5880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AGRICULTURA E PECUÁRIA CHRISTINO ÁUREO QUE ESTUDE A VIABILIDADE DE IMPLANTAR NO MUNICÍPIO DE VASSOURAS O PROGRAMA PROSPERAR.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5881/5881_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5881/5881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE AGRICULTURA E PECUÁRIA CHRISTINO ÁUREO QUE ESTUDE A VIABILIDADE DE IMPLANTAR NO MUNICÍPIO DE VASSOURAS O PROGRAMA FLORESCER.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5882/5882_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5882/5882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE JUNTO ÀS SECRETARIAS COMPETENTES, DE INSTALAÇÃO DE BUEIROS ECOLÓGICOS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5883/5883_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5883/5883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE HABITAÇÃO RAFAEL PICCIANI QUE ESTUDE A POSSIBILIDADE DE INCLUIR O MUNICÍPIO DE VASSOURAS NO PROGRAMA DO GOVERNO DO ESTADO, SOMANDO FORÇAS PARA HABITAÇÃO.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5884/5884_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5884/5884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO MANOEL FURTADO, EM FRENTE AO HOTEL SANTA AMÁLIA, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5885/5885_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5885/5885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DO BUEIRO LOCALIZADO NA RJ 115, SUBIDA DA RUA DA CAPELINHA, EM FERREIROS.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A MANUTENÇÃO DA ILUMINAÇÃO E A TROCA DE LÂMPADAS DA PRAÇA BARÃO DE CAMPO BELO, NO CENTRO.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5891/5891_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5891/5891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DER-VASSOURAS, SR. LUIZ OTÁVIO GRAMÁTICO, A LIMPEZA E CONSERVAÇÃO DA RJ 123, NA ALTURA DA LOCALIDADE DE BARRA DO ENCANTO.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DO TREVO E DO INÍCIO DA AVENIDA MINISTRO ROMEIRO NETO, QUE DÃO ACESSO À 1ª ENTRADA DE VASSOURAS.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5900/5900_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5900/5900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE ESTUDE JUNTO À ACCIONA, A POSSIBILIDADE DE INSTALAÇÃO DE PLACAS BEM VISÍVEIS INFORMANDO A 1ª E A 2ª ENTRADAS DE VASSOURAS.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE TINGUÁ.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE, PARA QUE ESTUDE A POSSIBILIDADE DE TRANSFERÊNCIA DO PONTO DE CARGA E DESCARGA DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS (BROADWAY), ATUALMENTE EM FRENTE À LOJA MAZZAROPE, PARA A FRENTE DO MURO PRÓXIMO À LOJA A TOCA.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CAPINA E LIMPEZA DA RUA MANOEL JOSÉ ARBEX (SERVIDÃO) - BR 393, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA PRAÇA MARIA DO CARMO, EM ALIANÇA.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO DER-RJ, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RJ 115, EM FRENTE AO CONDOMÍNIO VALE DAS PALMEIRAS, NO MATADOURO.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE UMA FAIXA DE PEDESTRES NA RUA CHANCELER RAUL FERNANDES, QUASE EM FRENTE AO MERCADO NOVA UNIÃO, NO CENTRO.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A COLOCAÇÃO DE UMA FAIXA DE PEDESTRES NA RUA BARÃO DE VASSOURAS, EM FRENTE AO MERCADO NOVA UNIÃO, NO CENTRO.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. DEPUTADO FEDERAL LEONARDO PICCIANI, QUE ESTUDE A POSSIBILIDADE DE INCLUIR NA LDO 2014 UMA CRECHE PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O FECHAMENTO DE UM BURACO NA RUA HORÁCIO DE CARVALHO, PRÓXIMO AO N° 147, NO CENTRO.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O NIVELAMENTO DOS PARALELEPÍPEDOS DA RUA CHANCELER RAUL FERNANDES, NO CENTRO.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5921/5921_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5921/5921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A RETIRADA DE GALHOS SECOS DA RUA MARIA GOMES, PRÓXIMO AO N° 178, NO MADRUGA.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O CORTE DA GRAMA EM FRENTE AO VAGÃO DA LEITURA, NA PRAÇA DO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA AMÉRICO DE AVELAR MELLO AFONSO, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA COELHO NETO, NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA GUILHERME OATIS, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA MONSENHOR RIOS, NO MELLO AFONSO.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO GOVERNO DO ESTADO, A IMPLANTAÇÃO DO PROGRAMA TERCEIRA IDADE SAUDÁVEL, COM INSTALAÇÃO DE ACADEMIAS PARA O IDOSO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. VICE-GOVERNADOR DO ESTADO LUIZ FERNANDO PEZÃO QUE VIABILIZE A IMPLANTAÇÃO DO PROGRAMA TERCEIRA IDADE SAUDÁVEL, COM INSTALAÇÃO DE ACADEMIAS PARA O IDOSO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. VICE-GOVERNADOR DO ESTADO LUIZ FERNANDO PEZÃO QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE ENVELHECIMENTO SAUDÁVEL E QUALIDADE DE VIDA, MARCUS VINÍCIUS PARA QUE VIABILIZE A VINDA DA UNIDADE MÓVEL DE ATENDIMENTO À POPULAÇÃO IDOSA, PARA O MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE GAVETAS VERTICAIS NO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5931/5931_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5931/5931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA, QUE VIABILIZE UMA SOLUÇÃO PARA OS BURACOS EXISTENTES AO LADO DO ACOSTAMENTO, NO ACESSO AO POSTO DE GASOLINA DE MASSAMBARÁ, NA ESTRADA ENTRE MASSAMBARÁ E CANANÉIA, BR 393.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA GALERIA DE ÁGUAS PLUVIAIS NA RUA MARIA QUITÉRIA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5933/5933_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5933/5933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A INSTALAÇÃO DE DOIS BRAÇOS DE ILUMINAÇÃO NA RUA MARIA QUITÉRIA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>Waldemir, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5935/5935_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5935/5935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL HUGO LEAL QUE CRIE UMA EMENDA NO ORÇAMENTO DE 2014 PARA A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE ANDRADE PINTO, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5937/5937_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5937/5937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O PATROLAMENTO DA ESTRADA FAZENDA DA GLÓRIA X WERNECK, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5942/5942_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5942/5942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ENVIE UM AGENTE DE COMBATE A ENDEMIAS NA ANTIGA CERÂMICA, NA RUA FELICIANO SODRÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5943/5943_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5943/5943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS MAURÍCIO MACEDO QUE ENVIE UMA RETROESCAVADEIRA PARA REALIZAR SERVIÇO DE SUBSTITUIÇÃO DE MANILHAS NA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5952/5952_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5952/5952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA ANTENOR CARAVANA, NO BARREIRO.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5953/5953_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5953/5953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. VICE-GOVERNADOR DO ESTADO LUIZ FERNANDO PEZÃO QUE INTERCEDA JUNTO À MRS LOGÍSTICA, PARA QUE VIABILIZE A REFORMA DA ANTIGA ESTAÇÃO FERROVIÁRIA DE BARÃO DE VASSOURAS, PARA A IMPLANTAÇÃO DE UM CENTRO CULTURAL NA LOCALIDADE.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5954/5954_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5954/5954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MRS LOGÍSTICA, QUE VIABILIZE A REFORMA DA ANTIGA ESTAÇÃO FERROVIÁRIA DE BARÃO DE VASSOURAS, PARA A IMPLANTAÇÃO DE UM CENTRO CULTURAL NA LOCALIDADE.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5960/5960_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5960/5960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO ÀS SECRETARIAS MUNICIPAIS DE SAÚDE, OBRAS E TRANSPORTES PARA QUE JUNTOS POSSAM REALIZAR UMA LIMPEZA GERAL NO DISTRITO DE ANDRADE PINTO, PARA PREVENÇÃO DA DENGUE.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5961/5961_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5961/5961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ENVIE UMA EQUIPE QUE DÊ PALESTRA DE ESCLARECIMENTO E PREVENÇÃO À DENGUE, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5962/5962_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5962/5962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ENVIE UMA EQUIPE QUE DÊ PALESTRA DE ESCLARECIMENTO E PREVENÇÃO À DENGUE, NO DISTRITO DE ANDRADE COSTA.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5963/5963_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5963/5963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE SAÚDE ALTAIR PAULINO QUE ENVIE UMA EQUIPE QUE DÊ PALESTRA DE ESCLARECIMENTO E PREVENÇÃO À DENGUE, NA LOCALIDADE DA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5965/5965_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5965/5965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO MUNICIPAL DE OBRAS MAURÍCIO MACEDO QUE PROVIDENCIE O REALINHAMENTO DOS PARALELEPÍPEDOS DA RUA SEBASTIÃO MANOEL FURTADO, NO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5966/5966_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5966/5966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA QUE TOME ALGUMA PROVIDÊNCIA PARA PROIBIR O TRÁFEGO DE CAMINHÕES E CARRETAS PESADAS POR DENTRO DO DISTRITO DE ANDRADE PINTO, NO CASO DE INTERDIÇÃO DA RODOVIA LÚCIO MEIRA, BR 393.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5967/5967_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5967/5967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE TOME ALGUMA PROVIDÊNCIA JUNTO AO ÓRGÃO COMPETENTE, PARA PROIBIR O TRÁFEGO DE CAMINHÕES E CARRETAS PESADAS POR DENTRO DO DISTRITO DE ANDRADE PINTO, NO CASO DE INTERDIÇÃO DA RODOVIA LÚCIO MEIRA, BR 393.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À ACCIONA, QUE ENVIE UMA EQUIPE DE PROFISSIONAIS ESPECIALIZADOS PARA AVALIAR AS REAIS CONDIÇÕES DA ESTRUTURA DA “PONTE VELHA”, POR ONDE ANTIGAMENTE PASSAVA A RODOVIA LÚCIO MEIRA, BR 393, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5969/5969_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5969/5969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MRS LOGÍSTICA, QUE REALIZE UMA DOAÇÃO DE TRILHOS PARA A REFORMA DA PONTE DO JACARÉ, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5973/5973_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5973/5973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O FECHAMENTO DE BURACOS NA RUA MANOEL MARTINS, NA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5974/5974_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5974/5974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA FRANCISCO GONÇALVES, NO GRECCO.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5975/5975_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5975/5975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DA RUA ALBERTO DE SOUZA CARAVANA, NO GRECCO.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. REINALDO BANDEIRA DA COSTA</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. JAMES BERNARDES</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. DULCE ÂNGELA AROUCA PROCÓPIO DE CARVALHO</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO E CONGRATULAÇÕES A ILMA. SRA. RITA DE CÁSSIA DE FREITAS CARNEIRO DIAS</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. IVONETE APARECIDA DA SILVA</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. NELMA RAGO</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. ANDERSON LUIZ DA SILVA BOTELHO DE SOUZA</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. NUBIANE PAULA DOS S. SILVA</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. JANE MARA CASTILHO BARBOSA</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MARIA DE LOURDES PATRASSO DE OLIVEIRA FAGUNDES.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. JOSEMA APARECIDA DA SILVA</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MÁRCIA SILVA PEREIRA CERQUEIRA DE MELLO</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MARIA APARECIDA LOPES TAVARES</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MARIA CICÍLIA RIBEIRO MARÇAL VIEIRA</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. THAÍS ESTEFANI PEREIRA</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES JOSÉ ALENCAR SOARES GOMES</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES DIRETORIA DA ESCOLA DE SAMBA SURPRESA NA PESSOA DO PRESIDENTE</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES EQUIPE DE FUNCIONÁRIOS DO SAMU</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES LEONARDO AMÂNCIO</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A COORDENADORA MUNICIPAL DE SAÚDE BUCAL MARIA CRISTINA DE ALMEIDA SOUZA</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SECRETÁRIO DE ESTADO DE TURISMO RONALD ÁZARO.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A SÉRGIO LUIZ RIBEIRO DA CRUZ</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A TADEU DELFINO CRUZ</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A MARIA EVA COELHO BERNARDINO</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A ALBA VALÉRIA SILVA SOUZA</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A TÂNIA REGINA DA APARECIDA FIGUEIRA FERREIRA</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A MARGARIDA APARECIDA DONATO SANTOS</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5520/5520_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5520/5520_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES A JULIANA HENRIQUES</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO EXMO. SR. LUÍS ROBERTO BARROSO</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. MARCO TORRES</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO CAPITÃO BOMBEIRO MILITAR EMANUEL RODRIGUES BRANCO</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SARGENTO BOMBEIRO MILITAR ITAMAR BARBOSA CARDOSO</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5812/5812_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5812/5812_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES LAGOA FUTEBOL CLUBE</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES DEPUTADO ESTADUAL LUIZ MARTINS</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES DANIELE DE SÁ ALVES</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5897/5897_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5897/5897_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES JOÃO CARLOS DE SOUZA CÔRTES JÚNIOR, PRÓ-REITOR DE CIÊNCIAS MÉDICAS DA USS.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5862/5862_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5862/5862_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES CLÁUDIA REGINA DE MOURA</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5863/5863_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5863/5863_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES MARIA DE FÁTIMA DE PAULA TELLES</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5864/5864_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5864/5864_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES MARLENE BARBOSA DE OLIVEIRA</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5865/5865_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5865/5865_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES MARIA BENTA BRAGA ANTÔNIO</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES MARLI ÁVILA SILVA</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES ORLANDO ANTONIO CAMPO DALL'ORTO</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES ALANA LEITE COELHO</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5976/5976_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5976/5976_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES CARLOS EDUARDO GRANADEIRO CORREA</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5977/5977_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5977/5977_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES LUCAS DA SILVA PEREIRA RIBEIRO</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5978/5978_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5978/5978_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES PASTOR FERNANDO DE ARAÚJO BASTOS</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES CRUZ VERMELHA DO BRASIL</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5980/5980_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5980/5980_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES CAPITÃO BOMBEIRO MILITAR RENATO TERRA PASSOS RIEGER</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5981/5981_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5981/5981_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES PADRE JOSÉ ANTÔNIO DA SILVA</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5982/5982_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5982/5982_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIA PÚBLICA IRENE DE ANDRADE VENTURA PIRES</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5983/5983_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5983/5983_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIO PÚBLICO VALDECIR DA SILVA MARTINS</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5984/5984_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5984/5984_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIO PÚBLICO JOSÉ MANOEL TIMÓTEO</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5985/5985_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5985/5985_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIA PÚBLICA SUELLEM LOPES DE SOUZA</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5986/5986_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5986/5986_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIA PÚBLICA VÂNIA ALVES ADRIANO RODRIGUES LIMA</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5987/5987_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5987/5987_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIO PÚBLICO REGINALDO CAMPOS DA SILVA</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5988/5988_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5988/5988_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES SORAIA ABINEDER SETARO DE ALCÂNTARA</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5989/5989_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5989/5989_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES FUNCIONÁRIA PÚBLICA SANDRA MARTINS DE ARAÚJO SOUZA</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>ENCAMINHAR AO PREFEITO MUNICIPAL PEDIDO DE INFORMAÇÃO REFERENTE AO PROCESSO DE ENQUADRAMENTO POR TITULAÇÃO DOS PROFESSORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>ENCAMINHAR AO PREFEITO MUNICIPAL PEDIDO DE INFORMAÇÃO REFERENTE AO CUSTO DE TODA INFRA-ESTRUTURA DOS FESTEJOS CARNAVALESCOS, NA CIDADE E NOS DISTRITOS, DO ANO DE 2013.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE  À INFORMAÇÕES SOBRE PAGAMENTO E NÚMEROS DE AGENTES COMUNITÁRIOS DE SAÚDE, ASSIM COMO MEIOS UTILIZADOS PARA PAGAMENTOS DOS MESMOS.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESTAÇÃO DE CONTAS DAS ESCOLAS DE SAMBA E BLOCOS CARNAVALESCOS COM RELAÇÃO ÀS SUBVENÇÕES RECEBIDAS DA PREFEITURA.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES REFERENTES ÀS TROCAS DOS MEIOS-FIOS DE PEDRAS POR BLOCOS, EM DETERMINADAS RUAS DO MUNICÍPIO., </t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES REFERENTES À COLETA DE LIXO DO HOSPITAL EUFRÁSIA TEIXEIRA LEITE E QUAIS AS PROVIDÊNCIAS TOMADAS COM RELAÇÃO AO LIXO.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LISTA NOMINAL DE TODAS AS NOMEAÇÕES DOS OCUPANTES DE CARGOS EM COMISSÃO DAS, CAI E APM E SEUS RESPECTIVOS SALÁRIOS, IMPRESSOS INDIVIDUALMENTE</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AO DESTINO DOS MEIOS FIOS RETIRADOS DA CALÇADA DA RUA NILO FRANCISCO CARVALHEIRA, N° 76.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES REFERENTES AO MÉDICO LOTADO NA UNIDADE DE SAÚDE DA FAMÍLIA DE ANDRADE PINTO, DRº ROBERTO KALIL.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELATÓRIO SOBRE AS AÇÕES DOS AGENTES DE ENDEMIAS, OU SEJA, QUAIS SÃO SUAS AÇÕES QUANDO ESTÃO EM VISITA DOMICILIAR E OU OBRAS?</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES REFERENTES ÀS PROVIDÊNCIAS ADMINISTRATIVAS TOMADAS, REFERENTES A TODOS OS DOCUMENTOS COMPROBATÓRIOS DA EFETIVA CONTRATUALIZAÇÃO DOS HOSPITAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE QUE ENVIE UM LAUDO QUANTO ÀS PROVIDÊNCIAS ADMINISTRATIVAS TOMADAS REFERENTES À SITUAÇÃO DOS RESÍDUOS SÓLIDOS NOS HOSPITAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES REFERENTES AO CONTROLE DO LIXO, QUALIDADE DA ÁGUA, REPASSE DE VERBAS, INTERNAÇÕES, ETC DA SECRETARIA MUNICIPAL DE SAÚDE E HOSPITAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE RELAÇÃO CONTENDO NOME, QUANTIDADE, LOTAÇÃO, CARGA HORÁRIA E SALÁRIO COM O CUSTO TOTAL DOS ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM CONTRATADOS E PLANTONISTAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIA DO DOCUMENTO DO TRIBUNAL DE CONTAS VETANDO O TRANSPORTE UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE ENCAMINHE A TODOS OS VEREADORES OS BOLETINS OFICIAIS DE JANEIRO ATÉ OS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA TOTAL DO PROCESSO DE LICITAÇÃO EM RELAÇÃO AO BOLETIM OFICIAL, ASSIM COMO TODOS OS PAGAMENTOS REALIZADOS À EMPRESA VENCEDORA NO ANO DE 2013.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL ESCLARECIMENTO COM RELAÇÃO AOS MOTIVOS DA PARALISAÇÃO DAS OBRAS DA QUADRA POLIESPORTIVA DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL EXPLICAÇÕES COM RELAÇÃO À SITUAÇÃO DO ASFALTO DA RUA JOAQUIM RIBEIRO FILHO, EM DEMÉTRIO RIBEIRO</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO ÀS OBRAS DE SANEAMENTO BÁSICO QUE VÊM SENDO REALIZADAS NO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O AFASTAMENTO DE FUNÇÕES DA SERVIDORA PROFESSORA JENECI ALVES TEIXEIRA DA SILVA, DA ESCOLA MUNICIPAL SEVERINO ANANIAS DIAS, DESDE O DIA 06 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE SAÚDE O ENCAMINHAMENTO DE CÓPIA DO RELATÓRIO DE AUDITORIA REALIZADA NO HOSPITAL EUFRÁSIA TEIXEIRA LEITE.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA BASE E JUSTIFICATIVA JURÍDICO-LEGAL RELATIVA À REMUNERAÇÃO DO ATUAL SECRETÁRIO MUNICIPAL DE PLANEJAMENTO.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO AOS GASTOS COM PUBLICIDADE DE ATOS ADMINISTRATIVOS, ASSIM COMO, SE HÁ ALGUMA AGÊNCIA DE PUBLICIDADE CONTRATADA PARA PRESTAR ESSE TIPO DE SERVIÇO, BEM COMO CÓPIA DO PROCESSO DE LICITAÇÃO DE CONTRATAÇÃO DA MESMA E DE TODOS OS PAGAMENTOS REALIZADOS ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO DE LICITAÇÃO E DE TODOS OS PAGAMENTOS REALIZADOS NO ANO DE 2013, PARA A EMPRESA QUE PRESTA SERVIÇOS NA LIMPEZA URBANA, DAS RUAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO ADMINISTRATIVO DA PROF. JENECI ALVES TEIXEIRA DA SILVA.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL RELAÇÃO NOMINAL DE MÉDICOS E DENTISTAS CONTRATADOS, QUE ATUAM NAS UNIDADES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA, COM AS RESPECTIVAS ALOCAÇÕES, CARGA HORÁRIA E VALOR SALARIAL PAGOS A ELES.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO DE LICITAÇÃO DA ÚLTIMA REFORMA FEITA NA ESCOLA MUNICIPAL GIOVANI NAPOLI.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APRESENTAÇÃO DOS CONTRACHEQUES DO EX-SECRETÁRIO MUNICIPAL DE PLANEJAMENTO.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SUSCINTAS REFERENTES AO PROJETO DE LEI N° 960/2013 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A AGÊNCIA DE FOMENTO DO ESTADO DO RIO DE JANEIRO, OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO NOMINAL E CÓPIA DO ATO DE INSTITUIÇÃO DOS MEMBROS DA COMISSÃO ESPECIAL DE AVALIAÇÃO.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5857/5857_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5857/5857_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA DE ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL DE EDUCAÇÃO CLÁUDIA FERNANDES LAVINAS DO CANTO, PARA ESCLARECER OS MOTIVOS DA EXONERAÇÃO DA PROFESSORA QUELEI CRISTINA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5858/5858_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5858/5858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES COM RELAÇÃO AOS TOMÓGRAFOS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5859/5859_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5859/5859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL PROVIDÊNCIAS URGENTES COM RELAÇÃO À COMPOSIÇÃO DA COMISSÃO TEMPORÁRIA SEL (SEPE, EXECUTIVO E LEGISLATIVO).</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5861/5861_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5861/5861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES COM RELAÇÃO À ALIMENTAÇÃO OFERECIDA PELA PREFEITURA MUNICIPAL DA VASSOURAS A ALGUNS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5874/5874_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5874/5874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO DE INFORMAÇÃO N° 850/2013 SOBRE A DIVULGAÇÃO E PUBLICIDADE DE ATOS DA PREFEITURA MUNICIPAL, POIS ALGUMAS PARTES NÃO FORAM RESPONDIDAS.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES COM RELAÇÃO AOS PACIENTES INTERNADOS, ATENDIMENTOS AMBULATORIAIS, ATENDIMENTOS NOS PSF'S E ÓBITOS EM NOSSO MUNICÍPIO, NO PERÍODO DE JANEIRO DE 2011 A SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5901/5901_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5901/5901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE INFORMAÇÕES COM RELAÇÃO AOS CARGOS E SALÁRIOS EXISTENTES NESTA SECRETARIA; COM RELAÇÃO A ALGUM PLANO DE ARBORIZAÇÃO EXISTENTE EM NOSSO MUNICÍPIO; COM RELAÇÃO AO DESCARTE DE RESÍDUOS SÓLIDOS E FUNCIONAMENTO DO ATERRO SANITÁRIO; COM RELAÇÃO A PARCERIAS EXISTENTES COM A SECRETARIA;</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL LISTAGEM NOMINAL DOS OCUPANTES DE CARGOS COMISSIONADOS DO PRIMEIRO E SEGUNDO MANDATOS, QUE FORAM EXONERADOS E AINDA ESTÃO NO AGUARDO DE SEUS ACERTOS MONETÁRIOS E A DATA DE PAGAMENTO DESTES ACERTOS.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5946/5946_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5946/5946_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL CÓPIA DOS EMPENHOS RELACIONADOS A QUALQUER CONSERTO OU MANUTENÇÃO DO VEÍCULO COM PLACA KPO4938 E CÓPIA DO ÚLTIMO LICENCIAMENTO DO REFERIDO VEÍCULO.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5947/5947_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5947/5947_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL PREVISÃO ORÇAMENTÁRIA E SUAS DESTINAÇÕES DAS DEMAIS SECRETARIAS, COM EXCEÇÃO, DA EDUCAÇÃO E SAÚDE, REFERENTE A LEI ORÇAMENTÁRIA ANUAL 2014.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DA PREFEITURA MUNICIPAL DE VASSOURAS, SR. MAURÍCIO COELHO MACEDO, PARA PRESTAR ESCLARECIMENTOS SOBRE AS MÁS CONDIÇÕES DAS ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE TRANSPORTES DA PREFEITURA MUNICIPAL DE VASSOURAS, SR. REGINALDO CAMPOS DA SILVA, PARA PRESTAR ESCLARECIMENTOS SOBRE AS MÁS CONDIÇÕES DAS ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5972/5972_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5972/5972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL RELAÇÃO NOMINAL DOS SUBPREFEITOS OU REPRESENTANTES, NOMEADOS, NOS DISTRITOS DE PIRAUÍ, CAPIM ANGOLA, FERREIROS, TINGUÁ, VARGEM DO MANEJO, MASSAMBARÁ E SAMAMBAIA, COM CÓPIA DE FICHA FUNCIONAL DE CADA NOMEADO.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito, Renan Vinícius Santos de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5945/5945_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5945/5945_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I DO ARTIGO 126 DA LEI COMPLEMENTAR N° 27 DE 31 DE DEZEMBRO DE 2002, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora, Vereador</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DO VENCIMENTO DO NÍVEL CCCMV-05 DO QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL DE VASSOURAS</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DR. JOSÉ AMARAL MARTINS À SUBUNIDADE DE SAÚDE DO DISTRITO DE TINGUÁ.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 717.680,88 (SETECENTOS E DEZESSETE MIL, SEISCENTOS E OITENTA REAIS E OITENTA E OITO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 154.498,62 ( CENTO E CINQUENTA E QUATRO MIL, QUATROCENTOS E NOVENTA E OITO REAIS E SESSENTA E DOIS CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE VASSOURAS, PARA PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO, COM A CRIAÇÃO DE CARGOS E VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O TERMO DE COMPROMISSO DE CONTROLE DA DENGUE NO ÂMBITO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 225.042,51 (DUZENTOS E VINTE E CINCO MIL, QUARENTA E DOIS REAIS E CINQUENTA E UM CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADO O CORREDOR CULTURAL DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE VASSOURAS A SEMANA ANTIDROGAS NAS ESCOLAS PÚBLICAS E PRIVADAS.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE ATIVIDADE AOS SERVIDORES QUE INTEGRAREM O PROGRAMA SAÚDE DA FAMÍLIA (PSF) E O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU).</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR O ESTADO DO RIO DE JANEIRO NO CONSÓRCIO INTERMUNICIPAL DE GESTÃO DE RESÍDUOS SÓLIDOS DO VALE DO CAFÉ - CONVALE.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 20.184,79 (VINTE MIL, CENTO E OITENTA E QUATRO REAIS E SETENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DAR EM CONCESSÃO DE DIREITO REAL DE USO IMÓVEL DE SUA PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A GRAVAÇÃO DE LOGOMARCA DE EMPRESAS PÚBLICAS, MISTAS E PRIVADAS EM UNIFORMES DOADOS A ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA VALORIZAÇÃO DA FAMÍLIA NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO LOGRADOURO PÚBLICO AS LOCALIDADES INOMINADAS CONHECIDAS COMO CAMPO LIMPO E MANCUSI.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA SOBRE REVISÃO TARIFÁRIA PROPOSTA PELAS CONCESSIONÁRIAS OU PERMISSIONÁRIAS DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA EM ÂMBITO MUNICIPAL A DIVULGAÇÃO DO COUVERT ARTÍSTICO COBRADO EM BARES, RESTAURANTES E SIMILARES.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 426.500,00 (QUATROCENTOS E VINTE E SEIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2697 DE 06 DE JUNHO DE 2013 QUE ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE VASSOURAS, PARA PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO, COM A CRIAÇÃO DE CARGOS E VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O "SICOMÉRCIO".</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE PERCENTUAL DE MORADIAS POPULARES A SEREM COMERCIALIZADOS PELO MUNICÍPIO AOS DEFICIENTES.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COLETA E DESTINAÇÃO DE RESÍDUOS SÓLIDOS EM EVENTOS REALIZADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 115.556,51 (CENTO E QUINZE MIL, QUINHENTOS E CINQÜENTA E SEIS REAIS E CINQÜENTA E UM CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE LUTA DAS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS DA CIDADE DE VASSOURAS, A SER REALIZADA ANUALMENTE NA SEMANA DO DIA 21 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CIVIL VALE VERDEJANTE.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO DO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS PARA O PERÍODO 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À AGÊNCIA DE FOMENTO DO ESTADO DO RIO DE JANEIRO - AGERIO, OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS B E C DO ANEXO I DA LEI N°. 2.660/2012.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 275.418,40 (DUZENTOS E SETENTA E CINCO MIL, QUATROCENTOS E DEZOITO REAIS E QUARENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE ASSISTÊNCIA JURÍDICA MUNICIPAL.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE FLÁVIO DA SILVA SOARES SANCHES À QUADRA POLIESPORTIVA LOCALIZADA NA RUA TIBÚRCIO BARBOSA, LOCALIDADE DA REPRESA, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "GOVERNADOR CARLOS LACERDA" A TRECHO DA ESTRADA VS-08 NO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 7.375.073,11 (SETE MILHÕES, TREZENTOS E SETENTA E CINCO MIL, SETENTA E TRÊS REAIS E ONZE CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE FELICIDADE MARIA DE ASSUMPÇÃO À ESTAÇÃO RODOVIÁRIA DO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO PELA SACOLA BIODEGRADÁVEL PARA IDOSOS, PESSOAS COM DEFICIÊNCIA E FAMÍLIAS DE BAIXA-RENDA.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5852/5852_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5852/5852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE SYLVIO RAMIM À ESTRADA BEIRA, EM ITAKAMOSI, VASSOURAS/RJ.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5856/5856_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5856/5856_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE FELICIDADE MARIA DE ASSUMPÇÃO À PARADA DE ÔNIBUS DO BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5887/5887_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5887/5887_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO DE VASSOURAS - RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5889/5889_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5889/5889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE VASSOURAS O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL N° 123 DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5892/5892_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5892/5892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO  ECONÔMICO E SOCIAL - BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5898/5898_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5898/5898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOSÉ DA SILVA PEREIRA À RUA 5, LOCALIDADE DA REPRESA, BAIRRO DO GRECCO.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5934/5934_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5934/5934_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ASSISTÊNCIA À CRIANÇA PORTADORA DE NECESSIDADES ESPECIAIS E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5944/5944_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5944/5944_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2028/2002 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5948/5948_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5948/5948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A ESCOLHA MEDIANTE ELEIÇÃO DIRETA DE DIRETORES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5959/5959_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5959/5959_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS ESCOLAS MUNICIPAIS A FIXAREM PLACAS COM O ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA (IDEB) EM SUAS ENTRADAS</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA RESOLUÇÃO N° 831/2010.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELAS II DA RESOLUÇÃO N° 823/2009.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA DE VEREADORES JOVEM NO PODER LEGISLATIVO DO MUNICÍPIO DE VASSOURAS E O SEU REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE VASSOURAS</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CÂMARA NO ÂMBITO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA RECURSO REGIMENTAL INTERPOSTO CONTRA A TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO N° 05/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA POR MOTIVO DE DOENÇA DA VEREADORA FABÍOLA FREITAS ASSED.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA POR MOTIVOS PARTICULARES AO VEREADOR RODRIGO ANDRADE VAZ.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5506/5506_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5506/5506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL DE VASSOURAS PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. PAULO CÉSAR DE OLIVEIRA FILHO</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS GALERIAS DE QUADROS DOS EX-PREFEITOS, EX-VEREADORAS, EX-PRESIDENTES E DOS VEREADORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. YASUO NARAZAKI</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. ATAIDE MENDES VENTURA.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. GERSON PAULO WAACK</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. VANDERLEI FARIAS.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. ALTAIR CORRÊA</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A EXMA. SRª. ROSÂNGELA ROSINHA GAROTINHO BARROS ASSED MATHEUS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. PAULO CÉSAR BOTELHO DE SOUZA.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. ROGÉRIA TEIXEIRA COELHO DA ROCHA SILVA.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. BERENICE PICANÇO</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. JOÃO JOSÉ DE ALMEIDA NETO</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5904/5904_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5904/5904_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. MARIA RITA DE ABREU.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A DRª. ISAURA MARIA SILVA DE AZEVEDO.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. MANOEL CÍCERO DIAS.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. GENESIO RODRIGUES MANSO FILHO.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5621/5621_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5621/5621_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. NILTON CARLOS DE VASCONCELLOS</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. MARLI DOS SANTOS GUIMARÃES PEREIRA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. HÉLIO IVEM LAVINAS.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. CLAUDIO LEAL DA SILVA.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. LIELZA LEMOS MACHADO.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. SILVANA DE SOUZA PEREIRA.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. DENIZE DUARTE CELENTO.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO DR. CLAUDIO MEDEIROS GUIMARÃES</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. ANTÔNIO VENÂNCIO.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. EVERTON LUIS SANTANA.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. PATRÍCIA APARECIDA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO EXMO. SR. RAUL FONSECA MACHADO.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. CLAUDIO JUNIOR MENDES DOS SANTOS.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. ANDRE LUIZ DA ROCHA LOPES.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. JOSÉ DARCY NOGUEIRA.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. JUDIRA RODRIGUES DIAS.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. DENISE THOMÉ DA SILVA.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. RUBENS DE PAULA TEIXEIRA.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. SEBASTIÃO ASSUNÇÃO GOMES DOS REIS.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. KÁTIA NORONHA FRAGA</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. SHEILA CARDOSO DE ANDRADE.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO SR. VICENTE DE PAULA DE SOUZA GUEDES.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A DRª. MAIRA RANGEL ROALE.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. ELISABETH MAYUMI SONE DE RIBEIRO.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. MÁRCIA GABRIEL SILVA.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. JOSÉ CARLOS DE SOUZA SILVA.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO EXMO. SR. LUÍS ROBERTO BARROSO.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Rosi Farias, Todos os Vereadores, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, Geraldão, Jorge Carreiro, Leo, Silea, Waldemir</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA GENERAL SEVERINO SOMBRA AO EXMO. SR. NESTOR GUIMARÃES MARTINS DA ROCHA.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A DRª. MARIA DOS SANTOS VERGILIO.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A SRª. LILIANA RODRIGUEZ.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. ALTAIR PAULINO DE OLIVEIRA CAMPOS.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR. LUIZ CARLOS ALVES DE FREITAS.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. AMARO PEREIRA MOREIRA.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE A SRª. TEREZINHA DOS SANTOS SILVA</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. MARIA DAS GRAÇAS DA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO DR. CRISTIAN CREMONEZ VOGAS.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. FERNANDO MEDEIROS FELIPPE.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO DR. SEBASTIÃO DIAS BARBOZA JUNIOR.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5719/5719_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5719/5719_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A EXMA. SRª. CLARISSA BARROS ASSED MATHEUS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JOÃO MARCELO ERMIDA.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A SRª. ANDREA OLIVEIRA DO AMARAL.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO SR. JUAN ADELIS DE LA CRUZ FILHO.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA CARLOS ALBERTO DELGADO DE OLIVEIRA - LILINHO.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA RECURSO REGIMENTAL INTERPOSTO CONTRA A TRAMITAÇÃO DO PROJETO DE LEI N° 929/2013.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2° E 3° DA RESOLUÇÃO N° 830/2010.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 65/2009 - PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA PREFEITO CARLOS EUGÊNIO MEXIAS, NO TRECHO DE BARÃO DE VASSOURAS A DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA QUE REALIZE TODOS OS ANOS UMA HOMENAGEM AO DIA INTERNACIONAL DA MULHER, PARA QUE ASSIM POSSAMOS TRAZER O MÁXIMO DE MULHERES DO NOSSO MUNICÍPIO À CÂMARA, INCENTIVANDO UMA MAIOR PARTICIPAÇÃO FEMININA NO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 17/2009 - CONSTRUÇÃO DE CAPELA MORTUÁRIA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 18/2009 - CONSTRUÇÃO DE CRECHE EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 297/2009 - REFORMA NA COBERTURA E NA CANALETA DA RODOVIÁRIA SEVERINO ANANIAS DIAS EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 893/2009 - INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE EM ANDRADE COSTA.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 319/2010 - CONSTRUÇÃO DE UM TREVO E A SINALIZAÇÃO DO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 620/2010 - A VIABILIDADE DE UM ESTUDO PARA A ESTRUTURAÇÃO DE PASSAGEM PARA PEDESTRES, PARALELA AOS CARROS, PELO TÚNEL DA BROADWAY.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 88/2010 - A CONSTRUÇÃO DE UMA PASSARELA SOBRE A LINHA EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 424/2009 - A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA BR 393 RODOVIA LUCIO MEIRA, NO KM 199, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 570/2011 - REFORMA NO ABRIGO DE PASSAGEIROS NA ENTRADA DA FAZENDA UBÁ, RODOVIA LÚCIO MEIRA BR 393, KM 206, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 27/2011 - REFORMA NO CORETO DA PRAÇA ARMÊNIO DA ROCHA MIRANDA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 445/2010 - REFORMA E MANUTENÇÃO NA PONTE CHAMADA DE ‘PONTE VELHA’, ONDE PASSAVA A BR 393 EM ANDRADE PINTO</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 668/2010 - COLOCAÇÃO DE CORRIMÃO NA ESCADA DA RUA GENERAL NIEMEYER.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 1098/2010 - OPERAÇÃO TAPA BURACO NA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO ANTIGA LINHA.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 41/2012 - A INSCRIÇÃO DO MUNICÍPIO NO “PROJETO UM COMPUTADOR POR ALUNO”  DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA QUE ACRESCENTE NAS CORRESPONDÊNCIAS ENVIADAS NO ANO DE 2013 A MENSAGEM CÂMARA MUNICIPAL DE VASSOURAS: 180 ANOS DE HISTÓRIA COM VASSOURAS (1833-2013), EM ALUSÃO AOS 180 ANOS DA 1ª REUNIÃO DESTA CASA, POIS NO DIA 20 DE MARÇO DE 1833 FOI REALIZADA A 1ª REUNIÃO DA CÂMARA EM VASSOURAS, TENDO COMO 1º PRESIDENTE O VEREADOR LAUREANO CORRÊA E CASTRO, O BARÃO DE CAMPO BELO.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 523/2009 - INDICA AO PRESIDENTE DO DER QUE ESTUDE A VIABILIDADE DE PATROLAMENTO DA ESTRADA VASSOURAS X FERREIROS</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 524/2009 - INDICA AO PRESIDENTE DO DER QUE ESTUDE A VIABILIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA VASSOURAS X FERREIROS</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 277/2009 - PATROLAMENTO DA ESTRADA CORREA E CASTRO, NO TINGUÁ, QUE DÁ ACESSO A FAZENDA DE CASTRO.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 816/2010 - A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA CORREA E CASTRO, NO TINGUÁ.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 348/2009 - AMPLIAÇÃO DO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 347/2009 -  INSTALAÇÃO DE ILUMINAÇÃO NO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 112/2010 - PATROLAMENTO DA ESTRADA ANTÔNIO FAUSTINO PORTO (FAZENDA UBÁ X SAMAMBAIA).</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5076/5076_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5076/5076_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTE-PROJETO DE LEI QUE  INSTITUI O PROGRAMA AGRICULTURA FAMILIAR NA ESCOLA, PRIORIZANDO, PARA A MERENDA ESCOLAR, A AQUISIÇÃO DE HORTIFRUTIGRANJEIROS DA AGRICULTURA FAMILIAR DE VASSOURAS E REGIÃO.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 384/2009 - PATROLAMENTO NA ESTRADA DO RIBEIRÃO, NA FAZENDA DA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 843/2011 - REFORMA NO QUIOSQUE AO LADO DA QUADRA POLIESPORTIVA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 493/2011 - RETORNO DO BEBEDOURO DA RODOVIÁRIA PREFEITO SEVERINO DIAS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 569/2011 - REFORMA NO CEMITÉRIO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 512/2011 - REFORMA NO POSTO DE SAÚDE DA LOCALIDADE DE ITAKAMOSI.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA QUE SEJA OFICIALMENTE IMPLANTADO O CULTO MOMENTO COM DEUS NO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 703/2011 - REFORMA GERAL NA UNIDADE DE SAÚDE DA FAMÍLIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 300/2009 - REFORMA E PINTURA NO POSTO DOS CORREIOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA INDICAÇÃO N° 142/2011 - REFORMA E MELHORIAS NO MURO DA ESCOLA MUNICIPALIZADA AUGUSTO VAZ, EM ANDRADE PINTO. </t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTE-PROJETO DE LEI QUE  DISPÕE SOBRE A IMPLANTAÇÃO DAS TERAPIAS NATURAIS NA SECRETARIA DE SAÚDE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTE-PROJETO DE LEI QUE  DISPÕE SOBRE A IMPLANTAÇÃO DE UM CENTRO DE ATENDIMENTO INTEGRAL PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 194/2009 - RECAPEAMENTO DA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 172/2009 - RECAPEAMENTO DA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 238/2009 - CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL PREFEITO PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 1094/2010 - ABERTURA DE UMA SERVIDÃO NA ESTRADA DO SITIO DENON, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 189/2009 - INTERLOCUÇÃO COM AS COMPANHIAS DE TELEFONIA MÓVEL, PARA UMA MAIOR COBERTURA DO SINAL E DE INTERNET NO PÓLO INDUSTRIAL VASSOURENSE.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 557/2011 - UTILIZAR O ESPAÇO DA CABINA MILITAR DA RUA JOSÉ DO PATROCÍNIO NO BAIRRO CARVALHEIRA, PARA CURSOS PROFISSIONALIZANTES, CAPACITADORES E DE INFORMÁTICA AOS MORADORES DAS COMUNIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 558/2011 - UTILIZAR O ESPAÇO DA CABINA MILITAR DA AVENIDA MINISTRO ROMEIRO NETO NO BAIRRO ALTO DO RIO BONITO, PARA CURSOS PROFISSIONALIZANTES, CAPACITADORES E DE INFORMÁTICA AOS MORADORES DAS COMUNIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 559/2011 - COLOCAÇÃO DE SAIBRO NA ESTRADA PARALELA A RODOVIA LÚCIO MEIRA, ALTURA DO TREVO DO GRECCO.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDENTA DA CÂMARA ROSI FARIAS QUE ESTUDE A POSSIBILIDADE DE ACRESCENTAR AO PROJETO DA CARRETA DA SAÚDE, O EXAME DOPPLER VENOSO DE MEMBROS INFERIORES, DEVIDO À GRANDE DEMANDA DE SOLICITAÇÕES MÉDICAS DESSE EXAME NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 14/2009 - PSF DE ANDRADE PINTO FUNCIONE 24H. (PRONTO-SOCORRO).</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 15/2009 - TRANSFORMAÇÃO DA ESTAÇÃO FERROVIÁRIA DE ANDRADE PINTO EM CENTRO CULTURAL COM BIBLIOTECA , PALCO, SALAS PARA EXPOSIÇÕES E CURSOS.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N°301/2009 - PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO DE SOUZA CARDOSO.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 92/2012 - QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA CLARO, A MELHORIA DO SINAL DESTA OPERADORA NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA QUE ENCAMINHE AO PREFEITO MUNICIPAL OFÍCIO SOLICITANDO QUE RECEBA OS SERVIDORES DA EDUCAÇÃO, SEPE-NÚCLEO VASSOURAS, COMISSÃO DE EDUCAÇÃO E VEREADORES, ASSIM COMO PRESTE INFORMAÇÕES SOBRE O ASSUNTO, PARA UMA MELHOR NEGOCIAÇÃO DA CLASSE.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5437/5437_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5437/5437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDENTA DA CÂMARA ROSI FARIAS QUE AVALIE A POSSIBILIDADE DA UTILIZAÇÃO DA ESCOLA DO LEGISLATIVO PARA QUE SEJAM MINISTRADOS CURSOS DE PRIMEIROS SOCORROS, CUIDADOR DE IDOSOS E PREPARATÓRIO PARA CONCURSOS PÚBLICOS, GRATUITOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA ENVIADO AO PODER LEGISLATIVO UM PROJETO DE LEI QUE DISPÕE SOBRE O REAJUSTE DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS, DE MANEIRA DESMEMBRADA POR CATEGORIA.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 448/2010 - OPERAÇÃO TAPA BURACOS NA RUA GERALDO SILVEIRA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 970/2010 - OPERAÇÃO TAPA BURACOS NA RUA ANTÔNIO PINHEIRO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 447/2010 - OPERAÇÃO TAPA BURACOS NA RUA DOS FRANCISCANOS, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA, PARACER DO PROCURADOR GERAL REFERENTE À LEI FEDERAL N° 11738/2008 QUE DISPÕE SOBRE O PISCO NACIONAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CÂMARA QUE ENCAMINHE AO PREFEITO O ANTE-PROJETO DE LEI QUE  DISPÕE SOBRE A ANISTIA DE MULTAS E JUROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 69/2009 - CONSTRUÇÃO DE CALÇADA NA RUA JOSÉ MONTEIRO SOARES FILHO, BAIRRO MATADOURO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 602/2009 - ASFALTAMENTO DA RUA ANTÔNIO MEIRELLES GOMES, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 600/2009 - ASFALTAMENTO DA RUA D. MARIANA, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 601/2009 - ASFALTAMENTO DA RUA MANOEL MACEDO, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTEPROJETO DE LEI QUE INSTITUI O PROGRAMA DE INCENTIVO E  DESCONTO, DENOMINADO “IPTU VERDE” NO ÂMBITO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEM POR MEIO DESTE CONVIDAR A SRA. SORAIA ABINEDER SETARO DE ALCÂNTARA, PROVEDORA DO HOSPITAL EUFRÁSIA TEIXEIRA LEITE, PARA PRESTAR ESCLARECIMENTO QUANTO À SUA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O ANTEPROJETO DE LEI QUE FICA CRIADA A COORDENADORIA DE PREVENÇÃO ÀS DROGAS NO ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 243/2013 - AO SECRETÁRIO DE ESTADO DE TRANSPORTES JULIO LOPES QUE INTERCEDA JUNTO  À CONCESSIONÁRIA ACCIONA PARA CONSTRUÇÃO DE UM TREVO/RECUO E MELHORIAS NA SINALIZAÇÃO, NA BR 393,  NA ENTRADA QUE DÁ ACESSO AOS DISTRITOS DE ALIANÇA E MASSAMBARÁ.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REITERA INDICAÇÃO N° 727/2009 - AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PASSARELA PARA PEDESTRES EM FRENTE AO POSTO DE GASOLINA SANTA AMÁLIA E A CHURRASCARIA 393, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 113/2011 - CRIAÇÃO DE UM CADASTRO DE PORTADORES DE NECESSIDADES ESPECIAIS NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REITERA INDICAÇÃO N° 921/2011 - A POSSIBILIDADE DE FUNCIONAMENTO DO CARTÓRIO DE REGISTRO CIVIL, EM PLANTÃO ININTERRUPTO NOS FINAIS DE SEMANA E FERIADOS, NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 300/2009 - REFORMA E PINTURA NO POSTO DOS CORREIOS, LOCALIZADO EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 678/2013 - O ENCAMINHAMENTO DE UM NOVO MÉDICO PARA O ESF DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REITERA INDICAÇÃO N° 54/2012 - REFORMA OU TROCA DAS CADEIRAS DA ESF EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 217/2009 - REFORMA GERAL NA ESCOLA MUNICIPAL PREFEITO PEDRO IVO DA COSTA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 325/2013 - REFORMA NOS APARELHOS DA ACADEMIA AO AR LIVRE, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N°  750/2010 - INSTALAÇÃO DE TAMPAS NOS BUEIROS DA RUA NOSSA SENHORA DE FÁTIMA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 732/2011 - CAMINHÃO E MÁQUINAS PARA TRANSPORTAR TAMPAS DE BUEIROS DOADAS PARA O DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA DE ADMINISTRAÇÃO CLAUDIA FERNANDES LAVINAS DO CANTO PARA PRESTAR ESCLARECIMENTOS</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA DIRETORAS DA ESCOLA MUNICIPAL ABEL JOSÉ MACHADO TATIANA ALVES BELO E EDILENE DOS ANJOS NASCIMENTO VASCONCELOS PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 1042/2010 - REPARO NO CALÇAMENTO DA RUA CUSTÓDIO GUIMARÃES, EM FRENTE AO N° 3, NO CENTRO.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 741/2011 - REPARO NO CALÇAMENTO DA TRAVESSA DR. LAZARINI, NO CENTRO.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À EXMA. SRA. PRESIDENTA UMA PARCERIA DE ADESÃO AO MOVIMENTO OUTUBRO ROSA DE PREVENÇÃO AO CÂNCER DE MAMA, ILUMINANDO EXTERNAMENTE A CÂMARA MUNICIPAL DE VASSOURAS COM LUZES ROSAS.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUEIRO À MESA DIRETORA, DISPENSADAS AS FORMALIDADES REGIMENTAIS QUE SEJA  ENCAMINHADO À ILMª. SRª. ISABEL ROCHA, PRESIDENTE DO IPHAN DE VASSOURAS, ESTE MEU REQUERIMENTO NO QUAL SOLICITO QUE ESTUDE A POSSIBILIDADE DE AUTORIZAR A ILUMINAÇÃO DA CÂMARA MUNICIPAL DE VASSOURAS COM LUZES ROSA, NO MOVIMENTO OUTUBRO ROSA DE PREVENÇÃO AO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5854/5854_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5854/5854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 589/2013 - INSTALAÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA DA ESQUINA DA ALEGRIA.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5867/5867_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5867/5867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 32/2013 - INSTALAÇÃO DE QUEBRA MOLAS NA AVENIDA MINISTRO ROMEIRO NETO (PRÓXIMO À IGREJA ASSEMBLEIA DE DEUS), NA ALTURA DO N° 72, NO BAIRRO CENTENÁRIO.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 795/2013 - REFORMA NAS CALÇADAS DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO TRECHO CONHECIDO COMO ANTIGA LINHA.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5936/5936_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5936/5936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 339/2013 - QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, COM URGÊNCIA, O PATROLAMENTO DA ESTRADA ANDRADE PINTO X FAZENDA DA GLÓRIA.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5938/5938_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5938/5938_texto_integral.pdf</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5939/5939_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5939/5939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 113/2010 - PATROLAMENTO DA ESTRADA TERMÓPOLIS, FAZENDA GLÓRIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5940/5940_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5940/5940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 341/2013 - QUE PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O PATROLAMENTO DA ESTRADA DA FAZENDA SÃO SOLANO, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5941/5941_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5941/5941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 112/2010 - PATROLAMENTO DA ESTRADA ANTÔNIO FAUSTINO PORTO, SAMAMBAIA, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 50/2013 - TROCA DE LÂMPADAS NA PRAÇA BALDUÍNO PEDRO DA SILVA, NO BARREIRO.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5950/5950_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5950/5950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N°  304/2009 - RECAPEAMENTO DA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5951/5951_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5951/5951_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 1005/2009 - PATROLAMENTO DA RUA CUSTÓDIO DE SOUZA CARAVANA, NO BARREIRO.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5955/5955_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5955/5955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 73/2009 - QUE PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O RECAPEAMENTO DA RUA DOS FRANCISCANOS, NO DISTRITO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5956/5956_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5956/5956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 405/2013 - RECAPEAMENTO, COM URGÊNCIA, DA RUA PREFEITO EDMUNDO BERNARDES, EM ANDRADE PINTO.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5957/5957_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5957/5957_texto_integral.pdf</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5964/5964_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5964/5964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 785/2013 - RETORNO DOS CURSOS NO CENTRO DE INCLUSÃO DIGITAL EM ANDRADE PINTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14930,67 +14930,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5965/5965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5964/5964_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4710/4710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5294/5294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5591/5591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5677/5677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5965/5965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2013/5964/5964_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="218.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>