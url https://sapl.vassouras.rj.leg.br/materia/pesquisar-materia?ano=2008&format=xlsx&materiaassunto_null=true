--- v0 (2026-01-14)
+++ v1 (2026-04-18)
@@ -54,72 +54,72 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão de Proteção e Defesa do Consumidor</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI 334/2008, QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2009 DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE 03 LATÕES DE LIXO NA RUA HERONDINA MANDARO, NO GRECCO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE 03 LATÕES DE LIXO NA RUA PAULO CEZAR FLORENTINO DE AGUIAR, NO GRECCO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
@@ -604,51 +604,51 @@
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A LIMPEZA DA RUA JULIO TELLES NO MANCUSI.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE INSTITUIR O PROGRAMA VIGILANTES DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A UMA LAGOA QUE SE FORMOU NOS FUNDOS DO CONUNTO HABITACIONAL CARLOS ALBERTO AMARAL DE MORAIS E DA FÁBRICA DE BATATAS CRECK.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO O SANEAMENTO BÁSICO NOS FUNDOS DA RUA ANTÔNIO DA SILVA, NO BAIRRO MANCUSI, QUE DÁ ACESSO À AV. EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO GRECCO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO AUTORIZAÇÃO POR ESCRITO PARA QUE SEJA FEITA, POR RECURSOS PRÓPRIOS E DOS MORADORES DA COMUNIDADE, OBRA DE CONSTRUÇÃO DE 03 ABRIGOS DE PASSAGEIROS NA RUA TIBÚRCIO BARBOSA, COM RUA 5; TIBÚRCIO BARBOSA COM RUA CATARINA RITA DA SILVA; E TIBÚRCIO BARBOSA COM SALVADOR MANDARO FILHO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
@@ -905,388 +905,388 @@
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A CONSTRUÇÃO DE UMA CALÇADA NA RUA SAUDADE, CAMPO LIMPO, SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A EXECUÇÃO DOS JOGOS INTERCOLEGIAIS NO ANO DE 2008.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, POSTES E BRAÇOS DE LUZ NA RUA CARLOS DE CARVALHO, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O SANEAMENTO BÁSICO COM CERCA DE 150 METROS DE MANILHAS DE 60 CENTÍMETROS, E UMA CAIXA DE CAPTAÇÃO, COM TAMPA, NA RUA AMÉRICO PEDROSO, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O ATENDIMENTO DA UNIDADE ODONTOLÓGICA EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A REFORMA GERAL, COM PINTURA E REPAROS, DA QUADRA POLIESPORTIVA DE DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, ILUMINAÇÃO NO VESTIÁRIO DA QUADRA POLIESPORTIVA DE DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A EXECUÇÃO DE OBRAS DE SANEAMENTO BÁSICO NA RUA VALFRIDO SILVA, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UMA CAIXA DE CAPTAÇÃO NA RUA CECÍLIA MATTOS, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, QUATRO TAMPAS PARA AS CAIXAS DE CAPTAÇÃO DA RUA CECÍLIA MATTOS, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE CAIXA DE CAPTAÇÃO NA RUA MÁRCIO GOULART, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1253/1253_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1253/1253_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, TRÊS TAMPAS PARA AS CAIXAS DE CAPTAÇÃO DA RUA MÁRCIO GOULART, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UM TELEFONE PÚBLICO NA ESTRADA BARÃO DE VASSOURAS, Nº 736. _x000D_
 </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UM TELEFONE PÚBLICO NA RUA DEODATO, Nº 131, EM TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE O ÔNIBUS ESCOLAR QUE ATENDE A COMUNIDADE DO MATADOURO FAÇA A SEGUINTE ROTA: ÀS 7H, ENTRAR PELA RUA JOSÉ MONTEIRO SOARES FILHO E SAIR PELA RJ 115; ÀS 12H, ENTRAR PELA RJ 115 E SAIR PELA RUA JOSÉ MONTEIRO SOARES FILHO PARA DEIXAR OS ALUNOS DA MANHÃ E PEGAR OS DA TARDE; ÀS 16H 30MIN, ENTRAR PELA RJ 115 E SAIR PELA RUA JOSÉ MONTEIRO SOARES FILHO COM DESTINO À ESCOLA MAGALI SAYÃO._x000D_
 </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UM TELEFONE PÚBLICO NO EXTERIOR DA CRECHE LEÃO GILSON, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UMA REDE DE ESGOTO NA RUA PROJETADA, ESTRADA FERREIROS RJ, PRÓXIMO AO BAR DO JOÃO HENRIQUE, NA ESTIVA._x000D_
 </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A SOLUÇÃO DOS PROBLEMAS DE ESGOTO DA RUA JOÃO DE SOUZA CARDOSO, BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A RECUPERAÇÃO E AMPLIAÇÃO DA PONTE DA RUA JOÃO DE SOUZA CARDOSO, NO BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1271/1271_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1271/1271_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COMPLEMENTAÇÃO DO ESGOTO NO FINAL DA RUA ANTENOR CARAVANA, NOS FUNDOS DA CASA Nº 681, CAMINHO DOS CARDOSOS._x000D_
 </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1264/1264_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1264/1264_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A PAVIMENTAÇÃO ASFÁLTICA NA RUA MARECHAL CASTELO BRANCO, TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1265/1265_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1265/1265_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA DE AGRICULTURA, COM URGÊNCIA, UM TRATOR COM ROÇADEIRA PARA A RUA MARECHAL CASTELO BRANCO, Nº 325, TINGUÁ. _x000D_
 </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1266/1266_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1266/1266_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA DE OBRAS, O ENVIO DE ENGENHEIROS PARA QUE SEJA FEITO UM REBAIXAMENTO NA RUA PROJETADA QUE FICA LOCALIZADA NA ESTRADA FERREIROS, PRÓXIMO AO BAR DO JOÃO HENRIQUE, ESTIVA._x000D_
 </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1269/1269_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1269/1269_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, SANEAMENTO BÁSICO COM 20 MANILHAS DE 20 CM NA RUA JUBAL SAMICO, Nº 52, GRECCO._x000D_
 </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1270/1270_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1270/1270_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, SANEAMENTO BÁSICO COM APROXIMADAMENTE 32 METROS DE MANILHAS DE 60 CM NA AVENIDA CARLOS EUGÊNIO MEXIAS, AO LADO DA PRAÇA DE DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1272/1272_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1272/1272_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UMA PLACA QUE PROÍBA JOGAR LIXO NO FINAL DA RUA ANTENOR CARAVANA, PRÓXIMO AO Nº 681, BARREIRO._x000D_
 </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COBERTURA DO LOCAL ONDE EXISTEM MESAS DE JOGOS, NO CALÇADÃO DO PAQUERAS, NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, LIMPEZA GERAL DA RUA MANOEL BERNARDES NETO, BAIRRO SÃO JOSÉ, 2º RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACO NA RUA MANOEL BERNARDES NETO, BAIRRO SÃO JOSÉ, 2ª RESIDÊNCIA</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL LEONARDO PICCIANI QUE INTERCEDA, JUNTO AO MINISTÉRIO DO ESPORTE, A FIM DE INCLUIR NO ORÇAMENTO VIGENTE, OU, NA IMPOSSIBILIDADE, NO ORÇAMENTO DE 2009, VERBA DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO MATADOURO, NO MUNICÍPIO DE VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL LEONARDO PICCIANI QUE INTERCEDA, JUNTO AO MINISTÉRIO DO ESPORTE, A FIM DE INCLUIR NO ORÇAMENTO VIGENTE, OU, NA IMPOSSIBILIDADE, NO ORÇAMENTO DE 2009, VERBA DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA ANTIGA LINHA, AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO BAIRRO DO GRECCO, NO MUNICÍPIO DE VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
@@ -1299,598 +1299,598 @@
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL LEONARDO PICCIANI QUE INTERCEDA, JUNTO AO MINISTÉRIO DO ESPORTE, A FIM DE INCLUIR NO ORÇAMENTO VIGENTE, OU, NA IMPOSSIBILIDADE, NO ORÇAMENTO DE 2009, VERBA DE R$ 100.000,00 (CEM MIL REAIS) PARA AMPLIAÇÃO E COBERTURA DA QUADRA POLIESPORTIVA DO DISTRITO DE DEMÉTRIO RIBEIRO, EM VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL LEONARDO PICCIANI QUE INTERCEDA, JUNTO AO MINISTÉRIO DO ESPORTE, A FIM DE INCLUIR NO ORÇAMENTO VIGENTE, OU, NA IMPOSSIBILIDADE, NO ORÇAMENTO DE 2009, VERBA DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO MORRO DA VACA, EM VASSOURAS, RJ.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE TRÊS LÂMPADAS COM BRAÇO DE ILUMINAÇÃO PRÓXIMO À IGREJA, NOS POSTES 150, 151 E 239, NA ESTRADA CANANÉIA, NO CANANÉIA. _x000D_
 </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, BRAÇO DE ILUMINAÇÃO NO POSTE 1050, PRÓXIMO À CASA 268, POSTE 246, PRÓXIMO À CASA Nº2527, POSTE 243 E 262, PRÒXIMO À CASA 1930 NA ESTRADA CANANÉIA, CANANÉIA. _x000D_
 </t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE VINTE MANILHAS DE 80 CM, NA AVENIDA CARLOS EUGÊNIO MEXIAS, Nº 531 EM BARÃO DE VASSOURAS. _x000D_
 </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A AMPLIAÇÃO DA ILUMINAÇÃO DA RUA FRANCISCO BELIZÁRIO DA SILVA, NO BAIRRO GRECCO._x000D_
 </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA NA RUA HERMENEGILDO DA SILVA, NO POSTE EM FRENTE AO Nº 179, NA ESTRADA QUE LIGA VASSOURAS A BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE ESCÓRIA NA RUA MANOEL ERMENEGILDO, NO MATADOURO._x000D_
 </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE CANALIZAÇÃO ADEQUADA NA DESCIDA DA RUA VELHO DE AVELAR, DO LADO ESQUERDO, NO SENTIDO CENTRO-RODOVIÁRIA._x000D_
 </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE UM MICRO-ÔNIBUS PASSAR PELA RUA ANTÔNIO FAUSTINO DA SILVA, NO BAIRRO MANCUSI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE UM MICRO-ÔNIBUS PASSAR PELA RUA CAPITÃO GIÁCOMO MANCUSI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE PASSAR UM MICRO-ÔNIBUS PELA RUA JÚLIO TELLES, NO BAIRRO MANCUSI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE BRAÇO DE LUZ NA RUA TÁRCIO SAMPAIO MITER, PRÓXIMO AO Nº 246, EM DEMÉTRIO RIBEIRO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA JOAQUIM RIBEIRO FILHO, PRÓXIMO AO Nº 115, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O PATROLAMENTO DA RUA CECÍLIA MATTOS, NO BAIRRO DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, O CORTE DE UMA ÁRVORE QUE ESTÁ ESBARRANDO NO FIO ELÉTRICO NA RUA SALVADOR MANDARO FILHO, Nº 403, NO BAIRRO GRECCO._x000D_
 </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE ESCÓRIA OU QUALQUER OUTRO MATERIAL QUE EVITE LAMA NA RUA TÁRCIO SAMPAIO MITER, EM DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA RUA JOAQUIM RIBEIRO FILHO, CRUZAMENTO COM AS RUAS TÁRCIO DE SAMPAIO MITER E ECONOMISTA THOMAZ DWYER, EM DEMÉTRIO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A RETIRADA DE QUATRO CAMINHÕES DE BARRO VERMELHO QUE ESTÁ DEPOSITADO NA CALÇADA DA RUA AUGUSTO MOREIRA ROCHA, Nº 77, LOTEAMENTO DA DEÍNA, NO MADRUGA._x000D_
 </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A RESTAURAÇÃO DA IGREJA CATÓLICA DE SANTA AMÁLIA, A QUAL COMPLETARÁ 62 ANOS DESDE A SUA FUNDAÇÃO EM 10 DE JULHO DE 1946._x000D_
 </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA TRÊS DE OUTUBRO, NO CAMPO-LIMPO._x000D_
 </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A RESTAURAÇÃO E LIMPEZA DAS CALÇADAS NA RUA TRÊS DE OUTUBRO, NO CAMPO LIMPO._x000D_
 </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APRESENTAÇÃO DO PROJETO DE LEI REFERENTE A DIÁRIAS DOS SERVIDORES MUNICIPAIS, AO LEGISLATIVO, PARA SUA APRECIAÇÃO E APROVAÇÃO, NOS TERMOS DO ANTE PROJETO ANEXO A ESTA INDICAÇÃO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A PERFURAÇÃO DE UM POÇO ARTESIANO NA RODOVIA 393, KM 211, FAZENDA SÃO LUIS DA BOA SORTE, Nº 961._x000D_
 </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UM QUEBRA-MOLA NA RUA CAPITÃO CARVALHO, PRÓXIMO AO Nº 397, MADRUGA._x000D_
 </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A EXPANSÃO DO FORNECIMENTO DE ÁGUA NO TRECHO DA AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, PRÓXIMO AO Nº 78, PERTO DO RAUL GELADEIRA, NA CASA DA SRA. BENEDITA (2471-8863)._x000D_
 </t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE 05 BRAÇOS DE LUZ NA RUA MANOEL HERMENEGILDO DA SILVA, NO MATADOURO._x000D_
 </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, MUDANÇAS COM RELAÇÃO À COBRANÇA DA PASSAGEM DE ÔNIBUS DA LINHA ANDRADE PINTO X VASSOURAS, VIA MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, A FIM DE SOLICITAR MAIS UM HORÁRIO DE ÔNIBUS PARA MASSAMBARÁ, ÀS 13 HORAS, TODOS OS DIAS DA SEMANA._x000D_
 </t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, CASO HAJA IMPOSSIBILIDADE DE REVER OS VALORES COBRADOS PELA EMPRESA, UMA VEZ QUE O ÔNIBUS VEM DE ANDRADE PINTO, QUE A EMPRESA COLOQUE MAIS HORÁRIOS PARA SUPRIR AS CARÊNCIAS DE TRANSPORTE DA COMUNIDADE DE MASSAMBARÁ E CANANÉIA._x000D_
 </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A REATIVAÇÃO DA LINHA TELEFÔNICA DO PSF DE MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, UMA OUTRA LINHA, CASO NÃO SEJA POSSÍVEL A REATIVAÇÃO DA ANTIGA LINHA DO PSF DE MASSAMBARÁ._x000D_
 </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, DOIS PROFISSIONAIS DA ÁREA DA SAÚDE PARA AJUDAR O MOTORISTA QUE LEVA OS PACIENTES PARA FAZER HEMODIÁLISE._x000D_
 </t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A COLOCAÇÃO DE FOSSAS NAS CASAS DA RUA PROJETADA, BAIRRO PINHEIROS._x000D_
 </t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1469/1469_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1469/1469_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, BRAÇOS DE LUZ NOS POSTES DA ESTRADA MARECHAL CASTELO BRANCO, PRÓXIMO AO RANCHO ALEGRE, TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1472/1472_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1472/1472_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS QUANTO A UM ENXAME DE ABELHAS QUE ESTÁ NO POSTE DA RUA LOURENÇO MEGA Nº 44, NO CANANÉIA._x000D_
 </t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1473/1473_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1473/1473_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE CONSTRUIR UMA PROTEÇÃO EM VOLTA DA ESCOLA PASTOR IRINEU REIS QUE FICA SITUADA NA RUA MARECHAL CASTELO BRANCO, NO TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1474/1474_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1474/1474_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A CONSTRUÇÃO DE UM PLAYGROUND NA ESCOLA PASTOR IRINEU REIS, NO TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1475/1475_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1475/1475_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A LIMPEZA DO RIO QUE PASSA ATRÁS DA RJ-115, NO TINGUÁ._x000D_
 </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1476/1476_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1476/1476_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE UM TELEFONE PÚBLICO PARA A RUA PROJETADA, NO BAIRRO DOS PINHEIROS._x000D_
 </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1479/1479_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1479/1479_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE IMPLANTAR UM SISTEMA DE PLANTÃO 24 HORAS NO PSF DE ANDRADE PINTO, INCLUSIVE NOS FINAIS DE SEMANA._x000D_
 </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1480/1480_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1480/1480_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, SOLICITAÇÃO À EMPRESA DE ÔNIBUS PEDRO ANTÔNIO PARA QUE COLOQUE DOIS HORÁRIOS PARA TINGUÁ NOS SÁBADOS, DOMINGOS E FERIADOS._x000D_
 </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1481/1481_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1481/1481_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE COLOCAR UM ORELHÃO NA ESTRADA DO ENGENHO, Nº2, NA LÚCIO MEIRA, BR-393, FAZENDA DE UBÁ, ANDRADE PINTO._x000D_
 </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1482/1482_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1482/1482_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO ÓRGÃO COMPETENTE, A REFORMA DE UMA PONTE LOCALIZADA NO DISTRITO DO TINGUÁ, A QUAL É USADA PELOS AGRICULTORES PARA ATRAVESSAR O RIO ALEGRE COM O INTUITO DE TRANSPORTAR SEUS PRODUTOS._x000D_
 </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1483/1483_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1483/1483_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE COLOQUE MAIS UM TRANSFORMADOR E AMPLIE A REDE ELÉTRICA PARA TRIFÁSICO, NA RUA MARECHAL CASTELO BRANCO._x000D_
 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO A ILMA SRA. MARIA ANGÉLICA DA SILVA E EQUIPE DO POSTO DE SAÚDE DO GRECCO.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>2</t>
@@ -2291,470 +2291,470 @@
   <si>
     <t>DR. JOSÉ SECUNDINO VEIGA BUENO DA SILVEIRA.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>ANDERSON DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>WANDA MARIA DOS SANTOS FERREIRA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.xml</t>
   </si>
   <si>
     <t>MÔNICA LISBOA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES A TODA A EQUIPE RESPONSÁVEL PELO PROGRAMA A HORA DO BRASIL - ESPECIAL DE SÁBADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. MANOEL DE S. NICOLAU._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. CAMILO RODRIGUES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO GRUPO CAINDO NO CHORO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. CLEONICE DE SOUZA FERREIRA MESQUITA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES À ILMA. SRA. ROSA MARIA RITA LOURENÇO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MIRALVA SANTOS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO ILMO. SR. JORGE DE ALMEIDA RAMOS. _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. SERGIO ODILON BRAGA ROSA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. ANTÔNIO CARLOS SOUZA CONCEIÇÃO E SUA ESPOSA, SRA ELIANE DE ALMEIDA DIOGO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. LEONARDO FERES DA SILVA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. NILTON DIAS DA ROSA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES A SRA. MARIA DAS GRAÇAS DA SILVA PEREIRA E TODA A EQUIPE DA ESCOLA MUNICIPAL DEPUTADO JOSÉ BENTO MARTINS BARBOSA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. JOSÉ APARECIDO MENDES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES A DRA. MÔNICA MEDEIROS HENRIQUES, MÉDICA PEDIATRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. OLACY DIAMANTINO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. WALTER CORREA DE OLIVEIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. CARLOS HENRIQUE CAROTTA PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. JOÃO MARCOS DE OLIVEIRA BATISTA, PROFESSOR DE CAPOEIRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. MARCELO EDMUNDO LOPES VENTURA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. FLORINDO GRANADEIRO PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO MAGNÍFICO REITOR DA UNIVERSIDADE SEVERINO SOMBRA, DR. AMÉRICO DA SILVA CARVALHO. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.xml</t>
   </si>
   <si>
     <t>APLAUSOS E CONGRATULAÇÕES AO SR. AMILTON MATEUS DE MOURA JUNIOR.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. VALDEIR LOURENÇO PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. CARMINE COLUCCI NETO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. PAULO ADEMIR CONCEIÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO SR. PAULO HENRIQUE DE OLIVEIRA LEAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1438/1438_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1438/1438_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. ANATALINO DE ALMEIDA PEREIRA E À ILMA SRA. ARLETE DE ALMEIDA PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1437/1437_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1437/1437_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO FALECIMENTO DO DR. HORÁCIO TAVERNAD DOS SANTOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1434/1434_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1434/1434_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO TIME DE FUTEBOL FEMININO USS/VASSOURAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1435/1435_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1435/1435_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. ANDERSON SILVA E SOUZA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1470/1470_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1470/1470_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. OTHON JOSÉ PEREIRA DE ALMEIDA FILHO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1478/1478_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1478/1478_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. WALTER PEREIRA MENDES._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER P´REVIO FAVORAVEL COM DETERMINAÇÕES E RESSALVAS SOBRE AS CONTAS DO CHEFE DO PODER EXECUTIVO REFERENTE AO EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Comissão de Proteção e Defesa do Consumidor, DESC - DESCONHECIDO</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ARRECADAÇÃO DE ALIMENTOS OBTIDOS NA FESTA DE 150 ANOS, EM SETEMBRO DE 2007.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE DIÁRIAS CONCEDIDAS AOS SERVIDORES MUNICIPAIS OCUPANTES DE CARGOS EM COMISSÃO, EFETIVOS E CONTRATADOS.</t>
   </si>
@@ -2881,1971 +2881,1971 @@
   <si>
     <t>REQUER INFORMAÇÕES SOBRE USINA DE RECICLAGEM; PRAZO FINAL DO CONVÊNIO 0192/07 E ELABORAÇÃO DO PLANO DE TRABALHO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS PROCESSOS DE PAGAMENTO REALIZADO AO JORNAL TRIBUNA DO INTERIOR, NOS MESES DE JUNHO, JULHO E AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI TAXAS DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 2º, 105 E 219 DA LEI COMPLEMENTAR Nº 21 DE 08/02/2002 ALTERADA PELA LEI COMPLEMENTAR Nº 25 DE 27/06/2002, PARA ACRESCENTAR O QUE SE SEGUE, E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERCENTUAL CONSTANTE DA TABELA VI, ITEM 7 DA LEI COMPLEMENTAR Nº27 DE 2002- CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/882/882_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 213.234,86 (DUZENTOS E TREZE MIL, DUZENTOS E TRINTA E QUATRO REAIS, E OITENTA E SEIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/883/883_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 25.000,00 (VINTE E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/884/884_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 92.078, 98 (NOVENTA E DOIS MIL, SETENTA E OITO REAIS E NOVENTA E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/885/885_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 1.760.000,00 (UM MILHÃO, SETECENTOS E SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/886/886_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, EM VASSOURAS, O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/919/919_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO E INTERESSE SOCIAL - FHIS - E INSTITUI SEU CONSELHO GESTOR.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/922/922_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº22.85 DE 13/05/07 QUE DISPÕE SOBRE A INSTITUIÇÃO DE CARGOS EFETIVOS E NÚMERO DE VAGAS, DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS, PARA PROVIMENTO ATRAVÉS DE CONCURSO PUBLICO E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/978/978_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2285 DE 13 DE ABRIL DE 2007 QUE DISPÕE SOBRE A INSTITUIÇÃO DE CARGOS EFETIVOS E NÚMERO DE VAGAS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS PARA PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ABADÁ CAPOEIRA DE VASSOURAS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEA - DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECONHECER OFICIALMENTE NO MUNICÍPIO DE VASSOURAS A LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, COMO LÍNGUA DE INSTRUÇÃO E MEIO DE COMUNICAÇÃO OBJETIVA E DE USO CORRENTE DA COMUNIDADE SURDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A APLICAR FLÚOR NOS DENTES DOS ALUNOS MATRICULADOS NA REDE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CEDER, POR USO, ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DO PROFISSIONAL DE EDUCAÇÃO FÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA DO DIRETÓRIO CENTRAL DOS ESTUDANTES DA FUNCAÇÃO EDUCACIONAL SEVERINO SOMBRA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NOS VENCIMENTOS DOS SERVIDORES MUNCIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE  O USO DE FOGOS DE ARTÍFICIO NOS EVENTOS ESPORTIVOS DO MUNICÍPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE MARCAÇÃO POR TELEFONE DE CONSULTAS OU EXAMES A TODAS AS PESSOAS COM IDADE IGUAL OU SUPERIOR A 60 ANOS</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA FESTA DE SÃO CRISTÓVÃO, PADROEIRO DOS MOTORISTAS, NO CALENDÁRIO OFICIAL DE COMEMORAÇÕES DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 304.761,18 (TREZENTOS E QUATRO MIL, SETECENTOS E SESSENTA E UM REAIS E DEZOITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUNICIPALIZAÇÃO DO CAIC PREFEITO SEVERINO ANANIAS DIAS, NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUNICIPALIZAÇÃO DA ESCOLA ESTADUAL AUGUSTO VAZ, EM ANDRADE PINTO, NESTE MUNIÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CRECHE MARIANA CRIOULA EM MASSAMBARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Comissão de Proteção e Defesa do Consumidor, Comissão de Fundações e Irmandades, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS - E SEU CONSELHO GESTOR.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES OFICIAIS DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNCIPAL A IMPLANTAR O SERVIÇO SOCIAL NAS ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DO PROGRAMA BOLSA FAMÍLIA DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO DIVULGAÇÃO DOS NÚMEROS TELEFÔNICOS DO DISQUE DENUNCIA DAS POLICIAS CIVIL E MILITAR, ATRAVÉS DO CARNES DE IPTU.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2299 DE 17 DE MAIO DE 2007 QUE INSTITUIU A JORNADA DE TRABALHO SUPLEMENTAR NO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 899.500,00 (OITOCENTOS E NOVENTA E NOVE MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 205.000,00 (DUZENTOS E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 152.000,00 (CENTO E CINQUENTA E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 102.000,00 (CENTO E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 245.000,00 (DUZENTOS E QUARENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 295.000,00 (DUZENTOS E NOVENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 51.000,00 (CINQUENTA E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 98.500 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOT TOTAL DE R$ 245.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 685.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 980.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA A POLÍTICA DE ARBORIZAÇÃO URBANA DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR PELO PRAZO DE SEIS MESES, PRORROGÁVEIS UMA VEZ POR IGUAL PERÍODO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 145.000,00 (CENTO E QUARENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 505.000,00 (QUINHENTOS E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A INCLUIR A FESTA DE SÃO CRISTÓVÃO, PADROEIRO DOS MOTORISTAS, NO CALENDÁRIO OFICIAL DE COMEMORAÇÃO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A PROCEDER MARCAÇÃO, POR TELEFONE, DE CONSULTAS OU EXAMES A TODAS AS PESSOAS COM IDADE IGUAL OU SUPERIOR A 60 ANOS.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 202.000,00 (DUZENTOS E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 915.000,00 (NOVECENTOS E QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 572.000,00 (QUINHENTOS E SETENTA E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA UNIDADE ESCOLAR "ESCOLA MUNICIPAL PREFEITO SEVERINO ANANIAS DIAS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA UNIDADE ESCOLAR "ESCOLA MUNICIPAL AUGUSTO VAZ", EM ANDRADE PINTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 1.300.000,00 (UM MILHÃO E TREZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE VACINAÇÃO DOMICILIAR DE IDOSOS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIR O PROGRAMA "MOVIMENTANDO A TERCEIRA IDADE".</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA POLÍTICA MUNICIPAL DE INCLUSÃO DIGITAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIR O PROGRAMA CÂMARA MUNICIPAL DE VASSOURAS NAS ESCOLAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO PELA INTERNET DE TODOS OS CONVÊNIOS E INSTRUMENTOS CONGÊNERES, COM REPASSE DE RECURSOS PÚBLICOS, FIRMADOS COM ENTIDADES CREDENCIADAS, CONVENIADAS OU PARCEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO A DISPOR SOBRE OBRIGATORIEDADE DE PUBLICAÇÃO PERIÓDICA DO CARDÁPIO DA MERENDA EM TODAS AS UNIDADES ESCOLARES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECICLAGEM E A UTILIZAÇÃO DE MATERIAL RECICLADO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 74.804,69 (SETENTA E QUATRO MIL, OITOCENTOS E QUATRO REAIS E SESSENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPOR SOBRE OS DIREITOS DOS USUÁRIOS DOS SERVIÇOS E DAS AÇÕES DE SAÚDE  NO MUNICIPIO DE VASSOURAS</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR NO CALENDÁRIO OFICIAL DE COMEMORAÇÕES DO MUNICIPIO DE VASSOURAS O PRÊMIO MELHORES DO ANO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIT NO AMBITO DO MUNICIPIO DE VASSOURAS O PROGRAMA QUALIDADE DE VIDA COM MEDICINAS TRADICIONAIS E PRATICAS INTEGRATIVAS EM SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPOR SOBRE RECEBIMENTO E DESPÓSITO DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO A PESOAS CARENTES E ENTIDADES BENEFICENTES OU HABITACIONAIS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR O CONVÊNIO DE COOPERAÇÃO COM O ESTADO DO RIO DE JANEIRO, PARA ORGANIZAÇÃO DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E A AUTORIZAÇÃO DA EXECUÇÃO DE TAIS SERVIÇOS PELA COMPANHIA ESTADUAL DE ÁGUAS E ESGOTOS DO ESTADO DO RIO DE JANEIRO - CEDAE - POR INTERMÉDIO DE CONTRATO DE PROGRAMA.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE NATALINO MARIA DA SILVA À RUA SITUADA PRÓXIMO À BR 393, KM 217, NO DISTRITO DE MASSAMBARÁ.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE REGINA SARAIVA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS, PROCURADORES, CHEFE DE GABINETE E DIRETORES DE AUTARQUIAS, PARA O MANDATO QUE SE INICIA DEM 01 DE JANEIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Vereador</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA QUE SE INICIA EM 01 DE JANEIRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA DE VASSOURAS PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DA LEI DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILITA BENEFÍCIO FISCAL NA REGULARIZAÇÃO DE CONSTRUÇÕES DE PESSOA JURÍDICA EM DESACORDO COM O CÓDIGO MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PÓLO CERAMISTA DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILITA O BENEFÍCIO FISCAL NA REGULARIZAÇÃO DE ATIVIDADE ECONÔMICA EXERCIDA NA INFORMALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA PRIMEIRO EMPREGO - PPE, NO ÂMBITO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE VASSOURAS PARA OS EXERCÍCIOS 2006/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$66.500,00 (SESSENTA E SEIS MIL QUINHENTOS E REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$215.000,00 (DUZENTOS E QUINZA MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE UMA ÁREA DE TERRAS COM 2.549,58 M2, A RUA TIBÚRCIO BARBOSA, NA LOCALIDADE CONHECIDA COMO REPRESA, BAIRRO DO GRECCO, NESTA CIDADE, E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE OLGA REIS A UM LOGRADOURO PÚBLICO NA LOCALIDADE DE ANDRADE COSTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Comissão de Proteção e Defesa do Consumidor, Comissão de Fundações e Irmandades, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 3º DA LEI 2421 DE 20 DE AGOSTO DE 2008.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2410 DE 01 DE AGOSTO DE 2008, QUE CRIA O CONSELHO DE CONTROLE SOCIAL DO PROGRAMA BOLSA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$898.663,94 (OITOCENTOS E NOVENTA E OITO MIL, SEISCENTOS E SESSENTA E TRÊS REAIS E NOVENTA E QUATRO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$138.000,00 (CENTO E TRINTA E OITO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTALDE R$1.490.715,61 (HUM MILHÃO, QUATROCENTOS E NOVENTA MIL, SETECENTOS E QUINZE REAIS E SESSENTA E DOIS CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$950.000,00 (NOVECENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 1.250.000,00 (HUM MILHÃO, DUZENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 1.694.000,00 (HUM MILHÃO, SEISCENTOS E NOVENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO A CEDER, POR USO, ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO DE VASSOURAS. </t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 378.000,00 (TREZENTOS E SETENTA E OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 166.000,00 (CENTO E SESSENTA E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 886.031,57 (OITOCENTOS E OITENTA E SEIS MIL , TRINTA E UM REAIS REAIS E CINQUENTA E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 62.860,08 (SESSENTA E DOIS MIL, OITOCENTOS E SESSENTA REAIS E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 510.000,00 (QUINHENTOS E DEZ MIL REAIS) E DÁ OUTRAS  PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECONHECER E FIRMAR ACORDO DE PARCELAMANTO DE DÍVIDA PARA COM O INSTITUTO NACIONAL DE SEGURO SOCIAL - INSS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTIUI O TRATAMENTO DIFERENCIADO, FAVORECIDO E SIMPLIFICADO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTA NAS LICITAÇÕES NO ÂMBITO MUNICIPAL. </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO À APLICAÇÃO DE NORMAS DE ACESSIBILIDADE PARA A CONSTRUÇÃO DE CALÇADAS, COM O PROPÓSITO DE FACILITAR A VIDA DO PEDESTRE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS. </t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIGA DAS AGREMIAÇÕES DE SAMBA DE VASSOURAS - RJ.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 151.000,00 (CENTO E CINQUENTA E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÂO À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº2.082, DE 27 DE FEVEREIRO DE 2004, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 1.869 DE 17 DE MAIO DE 2000, E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA ADMINISTRATIVA. PREFEITURA MUNICIPAL DE VASSOURAS. CARGO LIVRE NOMEAÇÃO. ADMINISTRAÇÃO DIRETA. ADMINISTRAÇÃO INDIRETA. SECRETARIA MUNICIPAL. AUTARQUIA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº2.307 DE 20 DE JUNHO DE 2007, QUE ALTEROU A LEI 1.756 DE 19 DE AGOSTO DE 1966, QUE CRIOU O CONSELHO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/977/977_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DA PARTE FINAL DO ART.1º DO CAPÍTULO I - DO REGIME JURÍDICO DA RESOLUÇÃO Nº716/2006.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO IA DA RESOLUÇÃO Nº716/2006.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE FUNÇÃO GRATIFICADA- CAI -INTEGRANTES DO QUADRO PERMANENTE DE PROVIMENTO EFETIVO DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORMAÇÃO DO SERVIDOR PÚBLICO ATRAVÉS DO CURSO DE GESTÃO DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADANIA: WILLIAM BASTOS TEIXEIRA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO: ROSEMÉRE DA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO ILMO.SR.HERCULES FERREIRA BRANDÃO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE: TEN .CEL. GRINALSON GOMES CARNEIRO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: RITA DE CÁSSIA MACHADO DE AVELLAR.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: VIVIAN MACHADO DA ROCHA SABENÇA DIAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: CONCEIÇÃO APARECIDA SANTOS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: EVERALDO AMARAL MAGALHÃES.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA CARLOS LACERDA: PASTOR DAVID ELIAS PEREIRA.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA D MÉRITO MUNICIPAL CARLOS LACERDA AO TEN.CEL. IGOR MAGALHÃES BORGES PIRES.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: CARLOS ROBERTO GANHADEIRO.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  VASSOURENSE AO TEN.CEL. HÉRCULES FERREIRA BRANDÃO.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL: JULIA DENISE MORAES MENDES.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO PASTOR RENATO JORGE VELOSO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSA TEIXEIRA LEITE A ILMA.SRª ERANI DE OLIVEIRA MENDES</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: MARIA FERNANDA PERALTA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO VASSOURENSE AO EXMO.SR. DEPUTADO FEDERAL WANDERLEY ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A ILMA.SRª MARTA PEREIRA REIS DA FONSECA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO ILMO. SR.VINÍCIUS ROSA COUTO.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL: MANOEL DE SOUZA NICOLAU.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADANIA: DR. ALESSANDRO LIMA CAMPOS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: JOSÉ JORGE GUIMARÃES.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: ALEXANDRE BELCHIOR NICOLAU.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL A ILMA. SRA. SONIA DE ARAUJO DE OLIVEIRA CANDIDO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO MUNICIPAL AO ILMO. SR. DR. RAUL ANTÔNIO GUIMARÃES DE MELLO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO MUNICIPAL A ILMA. SRA. NORMA SUELI VIEIRA GANHADEIRO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE: TEREZINHA GRILLO TAVERNAD DOS SANTOS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE: WANDA MARIA DOS SANTOS FERREIRA.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADANIA VASSOURENSE: DR. GILBERTO FONSECA SOUTELLO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL: ANDERSON SILVA E SOUZA.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADANIA VASSOURENSE: HÉLIO BARBOSA PINTO COELHO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: BANCO DO BRASIL S/A.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: RODRIGO OTÁVIO COUTO DA PAIXÃO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: MARCELO SILVA DE JESUS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: PASTOR GEORGE DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE MÉRITO MUNICIPAL: LUIZ CARLOS MENDES.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL: CARLOS THOMAZ KELLER ROCHA.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDALHA DE MÉRITO MUNICIPAL: RODRIGO DE FREITAS GANHADEIRO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA VASSOURENSE AO DEPUTADO FEDERAL FERNANDO LOPES DE ALMEIDA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL EUFRÁSIA TEIXEIRA LEITE A ILMA. SRA. ILCE CORDEIRO PEREIRA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO MUNICIPAL CARLOS LACERDA AO ILMO. SR.LEANDRO CARVALHO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO PASTOR JANARY CHAVES DA SILVA.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO MUNICIPAL AO PREFEITO DA CIDADE DE MENDES, ROGÉRIO RIENTE.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO ILMO. SR. JOSÉ DE MARINS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMENDA GENERAL SEVERINO SOMBRA: RONALDO CEZAR COELHO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II ITEM 11, LETRA "J" DA RESOLUÇÃO Nº 716/2006</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 5º DA RESOLUÇÃO Nº 801 DE 19 DE AGOSTO DE 2008 QUE DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL DE VASSOURAS PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REITERA A IND. Nº 654/2007, NA QUAL SOLICITOU UMA CICLOVIA QUE VÁ DO GRECCO ATÉ O SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>REITERA O REQ. Nº 655/2007, NO QUAL SOLICITOU COMPLEMENTAÇÃO DO CAMPO DE FUTEBOL DO GRECCO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
@@ -5257,458 +5257,458 @@
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>REITERA IND. Nº 212/2005: PAVIMENTAÇÃO ASFÁLTICA DA RUA DR. NARCISO DA SILVA DIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO O ENVIO DE UM PROJETO DE LEI QUE CRIE UMA SECRETARIA MUNICIPAL ESPECIAL DE RELAÇÕES COMUNITÁRIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1180/1180_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1180/1180_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERA IND. Nº 606/2007: REDE DE ESGOTO NA AV. EXP. OSW. DE ALMEIDA RAMOS, PRÓXIOMO AO Nº 9005 ATÉ O Nº 9007, EM TRIUNFO.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: O ENVIO DE UM PROJETO DE LEI QUE CORRIJA OS VALORES CONCEDIDOS NAS DIÁRIAS DOS AGENTES POLÍTICOS, SECRETÁRIOS MUNICIPAIS, DEMAIS SERVIDORES MUNICIPAIS E CARGOS EM COMISSÃO D-5, D-6, D-7 E D-8 DO ANEXO I DA LEI Nº 2201 DE 2006, EM 15% (QUINZE POR CENTO), CONFORME INDICADORES ECONÔMICOS IGP-M DE JUNHO DE 2006 A MAIO DE 2008, DOS ÍNDICES DE INFLAÇÃO. ASSIM COMO PARA OS MOTORISTAS O VALOR DE R$ 15,40, QUE É O VALOR MÍNIMO DO SINDICATO DOS MOTORISTAS E TRABALHADORES EM TRANSPORTE RODOVIÁRIO URBANO._x000D_
 </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 95/2007, NA QUAL SOLICITEI O ENVIO DE UM AUXILIAR DE SERVIÇOS GERAIS PARA CUIDAR DA LIMPEZA DO BAIRRO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 101/2007, NA QUAL SOLICITEI A COLOCAÇÃO DE UM CORRIMÃO NA ESCADA DA RUA JOSÉ BATISTA NETO, NO BAIRRO SÃO JOSÉ._x000D_
 </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1237/1237_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1237/1237_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 146/2007, NA QUAL SOLICITEI A COLOCAÇÃO DE CORRIMÃO PARA A PONTE DA RUA AZIZ NADER, NO BAIRRO SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1238/1238_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1238/1238_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 398/2007, NA QUAL SOLICITEI A COLOCAÇÃO DE POSTES E BRAÇOS DE LUZ EM FRENTE À FAZENDA SÃO ROQUE, KM 245, AO LADO DA SUBESTAÇÃO DA LIGHT, NA SAÍDA DE IPIRANGA_x000D_
 </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 204/2007, NO QUAL SOLICITEI O ENVIO DE UM PROJETO DE LEI QUE DISPONHA SOBRE A DESAPROPRIAÇÃO DE ÁREA DE TERRA PARA CONSTRUÇÃO DE UMA CRECHE NO BAIRRO MANCUSI._x000D_
 </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 336/2007, NA QUAL SOLICITEI A CONSTRUÇÃO DE UM REFEITÓRIO NA CRECHE MUNICIPALIZADA SEVERINO ANANIAS DIAS, NA 2ª RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 337/2007, NA QUAL SOLICITEI DOIS SERVIDORES PARA TRABALHAR NA MANUTENÇÃO DO CEMITÉRIO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1267/1267_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1267/1267_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 476/2007, NA QUAL SOLICITEI UM CARRO ODONTOLÓGICO PARA ATENDER A COMUNIDADE DE TRIUNFO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1268/1268_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1268/1268_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 585/2007, NO QUAL SOLICITEI PAVIMENTAÇÃO ASFÁLTICA DA RUA DÉCIO DE SOUZA CARAVANA, PARQUE DA ESPERANÇA</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 74/2007, NA QUAL SOLICITEI A LIMPEZA NO VALÃO QUE PASSA NOS FUNDOS DA RUA MANOEL BERNARDES NETO, BAIRRO SÃO JOSÉ, 2º RESIDÊNCIA._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 78/2007 NA QUAL SOLICITEI OPERAÇÃO TAPA BURACO NA RUA TIBÚRCIO BARBOSA, GRECCO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 79/2007, NA QUAL SOLICITEI OPERAÇÃO TAPA BURACO NA RUA HERONDINA MANDARO FILHO, GRECCO._x000D_
 </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 80/2007, NA QUAL SOLICITEI OPERAÇÃO TAPA BURACO NA RUA JUBAL SAMICO, GRECCO._x000D_
 </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 81/2007, NA QUAL SOLICITEI OPERAÇÃO TAPA BURACO NA RUA SALVADOR MANDARO FILHO, GRECCO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 625/2005, NA QUAL SOLICITEI O PATROLAMENTO DA RUA MANOEL ERMENEGILDO, NO BAIRRO MATADOURO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO DE Nº 620/2007, NA QUAL SOLICITEI A COLOCAÇÃO DE BRAÇOS DE LUZ NOS POSTES Nº 8455 E 8456 PERTO DA SUB-ESTAÇÃO ENGENHEIRO NÓBREGA, AVENIDA EXPEDICIONÁRIO OSWALDO DE ALMEIDA RAMOS, NO BAIRRO TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO 321/2006, NA QUAL SOLICITEI ENVIO DE UM PROJETO DE LEI VISANDO À DESAPROPRIAÇÃO DO TERRENO SITUADO NA RUA PROFESSOR MARCELO PINTO, NO BAIRRO MANCUSI, A FIM DE REALIZAR A CONTRUÇÃO DE UMA ÁREA DE LAZER COM PARQUE.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1353/1353_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1353/1353_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO DE Nº 10/2005, PEDINDO ILUMINAÇÃO PARA A PASSARELA DO BAIRRO GRECCO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 209/2007, NA QUAL SOLICITEI UM ABRIGO DE PASSAGEIROS COM ILUMINAÇÃO NA RJ 115, NA RUA HERMENEGILDO DA SILVA, Nº 75, MATADOURO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1407/1407_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1407/1407_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 211/2007, NA QUAL SOLICITEI O ENVIO DE UM PROJETO DE LEI PARA DESAPROPRIAR ÁREA DE TERRA NA RUA PROJETADA, PRÓXIMO AO Nº 510, A FIM DE CONSTRUIR A IGREJA CATÓLICA SANTA EDWIGES._x000D_
 </t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1408/1408_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1408/1408_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 224/2007, NA QUAL SOLICITEI RECONSTRUÇÃO DA TRAVESSIA DE PEDESTRES (PONTE) QUE LIGA A RUA JOSÉ MONTEIRO SOARES FILHO, NO MATADOURO, À ESTRADA RJ 120, PRÓXIMO AO Nº 507._x000D_
 </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1409/1409_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1409/1409_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 226/2007, NO QUAL SOLICITEI A CONSTRUÇÃO DE UMA REDE DE ESGOTO NA AVENIDA ROMEIRO NETO, COM ACESSO A BR 393._x000D_
 </t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1410/1410_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1410/1410_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 240/2007, NO QUAL SOLICITEI A COLOCAÇÃO DE LOMBADAS NA AVENIDA PARALELA À RODOVIA LÚCIO MEIRA, SANTA AMÁLIA._x000D_
 </t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1429/1429_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1429/1429_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 361/2007, NA QUAL SOLICITEI A COLOCAÇÃO DE SINAL NA TRAVESSIA DA LINHA FÉRREA QUE DÁ ACESSO A RUA MÔNICA SERAPIÃO, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1430/1430_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1430/1430_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 363/2007, NA QUAL SOLICITEI A CONSTRUÇÃO DE UM BANHEIRO NA CAPELA SANTO ANTÔNIO, NA RUA MÔNICA SERAPIÃO, EM BARÃO DE VASSOURAS._x000D_
 </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1431/1431_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1431/1431_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 423/2007, NO QUAL SOLICITEI O ENVIO DE UM PROJETO DE DESAPROPRIAÇÃO DE UMA ÁREA DE TERRA PARA CONSTRUÇÃO DE UM PSF EM SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1432/1432_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1432/1432_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 475/2007, NA QUAL SOLICITEI O USO DA ANTIGA ESCOLA MUNICIPAL DE TRIUNFO QUE ESTÁ DESATIVADA, PARA TRABALHOS SOCIAIS COM A COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1433/1433_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1433/1433_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE A INDICAÇÃO Nº 476/2007, NA QUAL SOLICITEI UM CARRO ODONTOLÓGICO PARA A COMUNIDADE DE TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1497/1497_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1497/1497_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 478/2007, NO QUAL SOLICITEI O ENVIO DE UM PROJETO DE LEI PARA DESAPROPRIAR ÁREA DE TERRA PARA CONSTRUÇÃO DE UM PLAYGROUND E QUADRA COBERTA EM TRIUNFO._x000D_
 </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1498/1498_texto_integral.xml</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1498/1498_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, DISPENSADAS AS FORMALIDADES REGIMENTAIS, QUE ENCAMINHE AO EXMO. SR. PREFEITO MUNICIPAL O PRESENTE REQUERIMENTO: QUE REITERE O REQUERIMENTO Nº 498/2007, NO QUAL SOLICITEI A COLOCAÇÃO DE BOMBA DE ABASTECIMENTO DE ÁGUA PARA A COMUNIDADE DE SANTA AMÁLIA E DO CAMPO LIMPO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6015,67 +6015,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1253/1253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1271/1271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1264/1264_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1265/1265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1266/1266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1269/1269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1270/1270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1272/1272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1469/1469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1472/1472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1473/1473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1474/1474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1475/1475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1476/1476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1479/1479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1480/1480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1481/1481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1482/1482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1483/1483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1438/1438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1437/1437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1434/1434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1435/1435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1470/1470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1478/1478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1180/1180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1237/1237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1238/1238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1267/1267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1268/1268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.xml" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1353/1353_texto_integral.xml" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.xml" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1407/1407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1408/1408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1409/1409_texto_integral.xml" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1410/1410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1429/1429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1430/1430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1431/1431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1432/1432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1433/1433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1497/1497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1498/1498_texto_integral.xml" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1253/1253_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.xml" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.xml" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1271/1271_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1264/1264_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1265/1265_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1266/1266_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1269/1269_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1270/1270_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1272/1272_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1332/1332_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1349/1349_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1348/1348_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1347/1347_texto_integral.xml" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1351/1351_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1350/1350_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1360/1360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1361/1361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1352/1352_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1343/1343_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1356/1356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1357/1357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1358/1358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1359/1359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1378/1378_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1379/1379_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1384/1384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1385/1385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1388/1388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1389/1389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1390/1390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1391/1391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1392/1392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1393/1393_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1468/1468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1469/1469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1472/1472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1473/1473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1474/1474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1475/1475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1476/1476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1479/1479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1480/1480_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1481/1481_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1482/1482_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1483/1483_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.xml" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.xml" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.xml" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.xml" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.xml" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.xml" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.xml" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1339/1339_texto_integral.xml" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1325/1325_texto_integral.xml" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1326/1326_texto_integral.xml" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1338/1338_texto_integral.xml" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1320/1320_texto_integral.xml" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1329/1329_texto_integral.xml" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1327/1327_texto_integral.xml" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1328/1328_texto_integral.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1341/1341_texto_integral.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1333/1333_texto_integral.xml" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1336/1336_texto_integral.xml" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1337/1337_texto_integral.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1335/1335_texto_integral.xml" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1334/1334_texto_integral.xml" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1340/1340_texto_integral.xml" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1344/1344_texto_integral.xml" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1345/1345_texto_integral.xml" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1362/1362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1363/1363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1371/1371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1372/1372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1438/1438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1437/1437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1434/1434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1435/1435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1470/1470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1478/1478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1180/1180_texto_integral.xml" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.xml" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.xml" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.xml" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1237/1237_texto_integral.xml" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1238/1238_texto_integral.xml" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.xml" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.xml" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.xml" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1267/1267_texto_integral.xml" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1268/1268_texto_integral.xml" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.xml" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.xml" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.xml" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.xml" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.xml" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.xml" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1331/1331_texto_integral.xml" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1346/1346_texto_integral.xml" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1353/1353_texto_integral.xml" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1406/1406_texto_integral.xml" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1407/1407_texto_integral.xml" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1408/1408_texto_integral.xml" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1409/1409_texto_integral.xml" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1410/1410_texto_integral.xml" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1429/1429_texto_integral.xml" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1430/1430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1431/1431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1432/1432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1433/1433_texto_integral.xml" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1497/1497_texto_integral.xml" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2008/1498/1498_texto_integral.xml" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H535"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>