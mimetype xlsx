--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -51,334 +51,334 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comenda General Severino Sombra</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE A COMENDA GENERAL SEVERINO SOMBRA AO DR.LUIS ROBERTO BARROSO_x000D_
 </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART 2º DO PROJETO DE LEI Nº 242/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART 2º DO PROJETO DE LEI Nº 241/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE NO PARÁGRAFO ÚNICO DO ART. 2º DA EMENDA MODIFICATIVA Nº 12/2007.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE E ACRESCENTA-SE NOVA REDAÇÃO AO ART. 1º DO PROJETO DE LEI Nº 300/2007.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Comissão de Fundações e Irmandades</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º. DO PROJETO DE LEI Nº 322/2007 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE UM HOMENAGEADO NA RELAÇÃO ANEXA DO PROJETO DE LEI Nº 431/2007 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI Nº 405/2007, QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DE EXERCÍCIO DE 2008, DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI Nº 405/2007, QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2008, DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI Nº 405/2007, QUE ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2008 DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ART.1º DO PROJETO DE LEI Nº 461/2007.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Comissão de Proteção e Defesa do Consumidor</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/783/783_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESENTA-SE §6º PARÁGRAFO NO ARTIGO 4º DO PROJETO DE LEI Nº 558/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/784/784_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMIR FRASE DO ART. 1º DO PROJETO DE LEI Nº 558/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/785/785_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ART. 3º DO PROJETO DE LEI Nº 558/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/786/786_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE OS INCISOS I E II DO ART. 4º DO PROJETO DE LEI Nº 558/2007.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/789/789_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/881/881_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE UM INCISO, RENUMERANDO O PRÓXIMO NO ART. 3º DO PROJETO DE LEI Nº 626/2007, QUE VERSA SOBRE O FUNCIONAMENTO DO COMÉRICIO NO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/874/874_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/875/875_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/876/876_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMIR O §1º DO ART. 4º DO PROJETO DE LEI Nº 405/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/877/877_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMIR O ART. 5º, RENUMERANDO OS DEMAIS, DO PROJETO DE LEI Nº 405/2007 DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/878/878_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA-SE NO ARTIGO 8º, RENUMERANDO O PRÓXIMO, AO PROJETO DE LEI Nº 405/2007.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/879/879_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/880/880_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO DE TRÂNSITO, PARA COLOCAÇÃO DE PLACAS INDICATIVAS DO DISTRITO DENOMINADO TÍNGUA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO EMPRESA DE ÔNIBUS PEDRO ANTÔNIO, QUE AUMENTE OS HORÁRIOS DE CIRCULAÇÃO DO TRANSPORTE ATÉ TINGUÁ.</t>
   </si>
@@ -3243,123 +3243,123 @@
   <si>
     <t>638</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>RELATÓRIO E PARECER PRÉVIO FAVORÁVEL COM RESSALVAS E DETERMINAÇÃO SOBRE AS CONTAS DO EXECUTIVO, REFERENTE O EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. REPASSE PARA A CÂMARA MUNICIPAL NO EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>Comissão de Fundações e Irmandades, DESC - DESCONHECIDO, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CONSTRUÇÃO DE CASAS POPULARES NA RUA FRANCISCO DE ASSIS. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CONTRATAÇÃO DE FIRMA PARA REALIZAR SERVIÇO DE SEGURANÇA NO FINAL DO ANO DE 2006. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. COLETA DE LIXO NA CIDADE DE VASSOURAS. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA VICENTE CELESTINO. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CONSTRUÇÃO DE CASAS POPULARES EM PIRAUÍ. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>PEDIDO DE IFORMAÇÃO - FUNÇÕES GRATIFICADAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CARNAVAL 2007. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. PLANO DIRETOR. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. CONTRUÇÃO DE POSTO DE SAÚDE. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.jpeg</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO. OBRAS COMPLEMENTARES. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - PERCENTUAL PARA ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2007.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - CONTRATAÇÃO DE CAMINHÃO PIPA D'ÁGUA. PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, Comissão de Fundações e Irmandades, Comissão de Proteção e Defesa do Consumidor, DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO - AQUISIÇÃO DE MANILHAS PELA PREFEITURA DE VASSOURAS. PROCESSO LICITATÓRIO.</t>
   </si>
@@ -3522,1092 +3522,1092 @@
   <si>
     <t>REQUER INFORMAÇÕES SOBRE UM CIRCO QUE SE ENCONTRA EM TERRENO DA IRMANDADE.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES PERTINENTES À ASSOCIAÇÃO CULTURAL E ARTÍSTICA DE VASSOURAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CÓPIA DO EXTRATO BANCÁRIO DA CONTA Nº 580414, DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 15 DA LEI COMPLEMENTAR Nº 21 DE 08 DE FEVEREIRO DE 2002, QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VASSOURAS SUAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR.PROÍBE A COBRANÇA DE CONTRIBUIÇÃO PARA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/787/787_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 27 DE 31 DE DEZEMBRO DE 2002 - CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA GERALDO XAVIER DO COUTO À RUA "B" DO LOTEAMENTO VENEZA PARQUE, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 147.600,00 (CENTO E QUARENTA E SETE MIL E SEISCENTOS REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 114.975,00 ( CENTO E QUATORZE MIL, NOVECENTOS E SETENTA E CINCO REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 1.544.000,00 (HUM MILHÃO, QUINHENTOS E QUARENTA E QUATRO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 360.481,70 ( TREZENTOS E SESSENTA MIL, QUATROCENTOS E OITENTA E UM REAIS E SETENTA CENTAVOS ) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 183.000,00 ( CENTO E OITENTA E TRÊS MIL REAIS ) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 830.572,67 ( OITOCENTOS E TRINTA MIL, QUINHENTOS E SETENTA E DOIS REAIS E SESSENTA E SETE CENTAVOS ) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 2.101.885,26 (DOIS MILHÕES, CENTO E UM MIL, OITOCENTOS E OITENTA E CINCO REAIS E VINTE E SEIS CENTAVOS ) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 204.541,11 ( DUZENTOS E QUATRO MIL, QUINHENTOS E QUARENTA E UM REAIS E ONZE CENTAVOS ) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DE RUA CALÇADA COM PARALELEPÍPEDO. NECESSIDADE DE AUTORIZAÇÃO LEGISLATIVA PARA REALIZAÇÃO DE TAL INTENTO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL O DIA DO PROFISSIONAL DE EDUCAÇÃO FÍSICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR SERVIDORES PELO PRAZO DE 03 (TRES) MESES E DA OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 3 E 4 AO ARTIGO 166 DA LEI COMPLEMENTAR N. 27 DE 31.12.02, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI JORNADA DE TRABALHO SUPLEMENTAR NO MAGISTÉRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "CRIJOVIMAM" - PROTETORES DA CRIANÇA, JOVEM, IDOSO E MEIO AMBIENTE.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO NO ÂMBITO DA REDE MUNICIPAL DE EDUCAÇÃO, A UTILIZAÇÃO DE CLASSES MULTI-SERIADAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OUVIDORIA DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, POR USO, UMA ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO DO FUNDEB.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DE CLASSIFICAÇÃO ORÇAMENTÁRIA DA RECEITA E DA DESPESA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR SERVIDORES PELO PRAZO DE 03 (TRÊS) MESES E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR 10 (DEZ) SERVIDORES PELO PRAZO DE 03 (TRÊS) MESES E 01 (UM) SERVIDOR PELO PRAZO DE 12 (DOZE) MESES PRORROGÁVEL E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR SERVIDOR PELO PRAZO DE 10 (DEZ) MESES PRORROGÁVEIS CONFORME A NECESSIDADE DO CONVÊNIO E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A INSTITUIÇÃO DE CARGOS EFETIVOS E NÚMERO DE VAGAS, DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE VASSOURAS, PARA O PROVIMENTO ATRAVÉS DE CONCURSO PÚBLICO E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIGA VASSOURENSE DE DESPORTOS - LVD.</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VASSOURENSE DE ORNITOLOGIA AMADORA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 72.158,06 (SETENTA E DOIS MIL, CENTO E CINQUENTA E OITO REAIS E SEIS CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 205.000,00 (DUZENTOS E CINCO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR 40 AUXILIARES DE SERVIÇOS URBANOS, PELO PRAZO DE 3 (TRÊS) MESES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 8.000,00 (OITO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 1.835, DE 08 DE FEVEREIRO DE 1999, QUE CRIOU O PÓLO INDUSTRIAL DE VASSOURAS, ACRESCENTA OS PARÁGRAFOS 1º, 2º E 3º, ART. 9º E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A IMPLANTAR O PROJETO DE "DE TÍNGUA A TÍNGUA".</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PROJETO UMA CRIANÇA, UMA ÁRVORE" NO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA ATENDER A LOCAÇÃO DE IMÓVEL PARA INSTALAÇÕES DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.756, DE 19/08/1996, QUE CRIOU O CONSELHO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO À UTILIZAÇÃO DE ÁGUAS PLUVIAIS EM TODA A REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DA LEI Nº 2.199 DE 22/06/2006 QUE AUTORIZA AO PREFEITO MUNICIPAL CONTRATAR PELO PRAZO DE SEIS MESES, PRORROGÁVEIS UMA VEZ POR IGUAL PERÍODO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 2.198 DE 22 DE JUNHO DE 2006 QUE CRIA CARGOS EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE VASSOURAS, POR TEMPO DETERMINADO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES NA LEI Nº 2064 DE 18 DE JULHO DE 2003.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 2º DA LEI Nº 1.455 DE 11 DE MAIO DE 1990 QUE REESTRUTURA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO MUNICIPAL. ALTERA A LEI MUNICIPAL 2.247 DE 11 DE OUTUBRO DE 2006.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR 20 AUXILIARES DE SERVIÇOS URBANOS, PELO PRAZO DE 4 (QUATRO) MESES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO FINANCEIRA AO HOSPITAL UNIVERSITÁRIO SUL FLUMINENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR PELO PRAZO DETERMINADO DE QUATRO MESES.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TORAL DE R$ 100.000,00 (CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 152.000,00 (CENTO E CINQUENTA E DOIS MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 305.000,00 (TREZENTOS E CINCO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUNICIPALIZAÇÃO DA CRECHE PREFEITO SEVERINO ANANIAS DIAS, NESTA CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A "CRECHE DO MANCUSI", NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 2.272, DE 21 DE MARÇO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 2.275, DE 30 DE MARÇO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 2.292, DE 03 DE MAIO DE 2007, E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 2.293, DE 03 DE MAIO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 38.078,08 (TRINTA E OITO MIL, SETENTA E OITO REAIS E OITO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, POR USO, UMA ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADOCIANAL SUPLEMENTAR NO VALOR TOTAL DE R$ 295.652,42 (DUZENTOS E NOVENTA E CINCO MIL, SEISCENTOS E CINQUENTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS)E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUNICIPALIZAÇÃO DA CRECHE COMUNITÁRIA SÃO VICENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 351.881,81 (TREZENTOS E CINQUENTA E UM REAIS E OITENTA E UM REAIS E OITENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.214.498,60 (DOIS MILHÕES, DUZENTOS E QUATORZE MIL, QUATROCENTOS E NOVENTA E OITO REAIS E SESSENTA CENTAVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO VENCIMENTO BÁSICO MENSAL DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORMAÇÃO DO SERVIDOR PÚBLICO ATRAVÉS DO CUROS DE GESTÃO DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A COMPRAR O IMÓVEL À PRAÇA ROCHA MIRANDA, Nº 191, EM ANDRADE PINTO, ZONA URABANA DO 3º DISTRITO DESTE MUNICÍPIO, PERTENCENTE A LIGHT SERVIÇOS DE ELETRECIDADE S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "ESTRADA DR. GERALDO MAIA" A UMA ESTRADA DO BAIRRO DA ESTIVA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "MEDALHA COMEMORATIVA DOS 150 ANOS DE ELEVAÇÃO DE VASSOURAS À CATEGORIA DE CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO A DESAPROPRIAR A CASA, QUE FOI DO DEPUTADO JOSÉ CARLOS VAZ DE MIRANDA, NA RUA HORÁCIO DE CARVALHO, 100 E 101, PARA A INSTALAÇÃO DE UM CENTRO DE ATENDIMENTO AO IDOSO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMERCIALIZAÇÃO E O CONSUMO DE BEBIDAS ALCÓOLICAS NAS LOJAS DE CONVENIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 100 DA LEI Nº 1024 DE 31 DE DEZEMBRO DE 1976 (CÓDIGO DE POSTURAS DE VASSOURAS).</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A CONCESSÃO DE AUTONOMIA DE TÁXI, NO 1º DISTRITO POR 06 (SEIS) ANOS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 80.000,00 (OITENTA MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL NO VALOR TOTAL DE R$ 145.000,00 (CENTO E QUARENTA E CINCO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTA DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE 1.599.367,05 (UM MILHÃO, QUINHENTOS E NOVENTA E NOVE MIL, TREZENTOS E SESSENTA E SETE REIAS E CINCO CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA ENTRADA ESCOLAR PARA PROFISSIONAIS DA EDUCAÇÃO, EM ESTABELECIMENTOS QUE REALIZEM ESPETÁCULOS MUSICAIS, CINEMATOGRÁFICOS, TEATRAIS, CIRCENSES E ESPORTIVOS, ATIVIDADES SOCIAIS, RECREATIVAS, CULTURAIS, ESPORTIVAS E QUAISQUER OUTRAS QUE PROPORCIONEM LAZER E ENTRETENIMENTO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A DISTRIBUIÇÃO DE PROTETOR SOLAR NO SERVIÇO PÚBLICO DO MUNICÍPIO DE VASSOURAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EM CARÁTER PROVISÓRIO O PODER EXECUTIVO A PERMITIR A INSTALAÇÃO DE ESTAÇÕES DE SERVIÇOS DE RADIODIFUSÃO SONORA E COMUNITÁRIA NO ÂMBITO DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONSTRUIR BANHEIROS PÚBLICOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>NORMATIZA O USO E COMERCIALIZAÇÃO DE AGROTÓXICOS NO MUNICÍPIO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO NAC - NÚCLEO DE ATENDIMENTO AO CONSTRIBUINTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A PAGAR DESPESAS MÉDICO-HOSPITALARES COM SERVIDOR PÚBLICO MUNICIPAL VÍTIMA DE ACIDENTE DE TRABALHO.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA DE APOIO E PROMOÇÃO AO ADOLESCENTE-PRÓ-ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MEDIDAS DE PRESERVAÇÃO AMBIENTAL E PLANTIO E REPLANTIO DE FLORESTAS PARA FINS INDUSTRIAIS NO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A MANTER CONTRATO DE SEGUROS PARA OS SERVIDORES MUNICIPAIS ESTATUTÁRIOS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO PARA PAGAMENTO DOS DÉBITOS TRIBUTÁRIOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 6.700,00 (SEIS MIL E SETECENTOS REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO JUNTO AO BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL E/OU BANCO DO BRASIL, NA QUALIDADE DE AGENTES FINANCEIROS, A OFERECER GARANTIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS PRORROGAÇÕES DOS PRAZOS DE CONTRATAÇÕES DIVERSAS DE PESSOAL.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DO ARTIGO 2º DA LEI Nº 2,198 DE 22 DE JUNHO DE 2006, QUE CRIA CARGOS EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE VASSOURAS, POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA LIXO RECICLADO NA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$143.200,00 (CENTO E QUARENTA E TRÊS MIL E DUZENTOS REAIS)E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR TOTAL DE R$118.000,00 (CENTO E DEZOITO MIL REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/774/774_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIBERA SOBRE FUNCIONAMENTO DE ESTABELECIMENTOS COMERCIAIS NO ÂMBITO DO MUNICÍPIO DE VASSOURAS E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/782/782_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT, OS INCISOS I E VI DO ARTIGO 2º DA LEI 2287 DE 13 DE ABRIL DE 2007 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA  E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/788/788_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE 4.000.000,00 (QUATRO MILHÕES DE REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ANISIO SOUZA ROSA A CRECHE MUNICIPALIZADA DO BAIRRO MANCUSI NO MUNICIPIO DE VASSOURAS</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/793/793_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 139.500,00 (CENTO E TRINTA E NOVE MIL E QUINHENTOS REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CONTRATAR ASSESSOR PARA ATUAR NO PROGRAMA DST/AIDS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/873/873_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE VASSOURAS, POR TEMPO DETERMINADO, E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/870/870_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 687.974, 69 E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/872/872_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O PARÁGRAFO ÚNICO DO ART. 5º DA LEI Nº 1749/1996.</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substituto</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAÇÃO DE ÁGUAS PLUVIAIS EM TODA A REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/871/871_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DA PROJETO DE LEI Nº 647/2007 E ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 2.260.500,00.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL PARA REPRESENTAR A CÂMARA MUNICIPAL DE VASSOURAS, NA 10ª EDIÇÃO DA MARCHA A BRASÍLIA EM DEFESA DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO CARGO EM COMISSÃO DE ASSESSOR ESPECIAL DE PATRIMÔNIO E ASSESSOR DE FINANÇAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES PARA A CONCESSÃO DE DIÁRIAS AOS VEREADORES E AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL PARA REPRESENTAR A CÂMARA MUNICIPAL DE VASSOURAS, NA REUNIÃO COM A DIRETORIA DO INTERLEGIS/SENADO FEDERAL.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 91 DO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA LEGISLATIVA DA CÂMARA MUNICIPAL DE VASSOURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O LOGOTIPO DA CÂMARA MUNICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DA CÂMARA MUNICIPAL DE VASSOURAS PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O ESPAÇO CULTURAL DA CÂMARA MUNICIPAL DE VASSOURAS - RJ.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO Nº 91 DO REGIMENTO INTERNO, ACRESCENTANDO PARÁGRAFO E RENUMERANDO OS DEMAIS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/790/790_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DE VEÍCULO OFICIAL DA CÂMARA MUNIICIPAL DE VASSOURAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/794/794_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VASSOURAS A PROMOVER A DOAÇÃO DE COMPUTADORES (CPU) E MONITORES DE SEU PATRIMÔNIO PARA OUTROS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO MUNICIPAL ACABE DE VEZ COM AS CLASSES MULTISERIADAS.</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº135/2006 ONDE SOLICITA ASFALTAMENTO DA RUA CARLOS EUGÊNIO MEXIAS EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº255/2006 ONDE SOLICITA A COLOCAÇÃO DE LOMBADAS NA RUA CARLOS EUGÊNIO MEXIAS, EM ITAKAMOSI.</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº343/2006, ONDE SOLICITA A COLOCAÇÃO DE LOMBADAS NA RUA BENEDITO ULTRA, EM ITAKAMOSI.</t>
   </si>
@@ -5674,68 +5674,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2007/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H714"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>