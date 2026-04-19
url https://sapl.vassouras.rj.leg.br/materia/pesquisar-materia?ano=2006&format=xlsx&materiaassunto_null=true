--- v0 (2026-01-13)
+++ v1 (2026-04-19)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comenda General Severino Sombra</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA GENERAL SEVERINO SOMBRA AO SR.MARCO ANTONIO VAZ CAPUTE</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>DIPL</t>
   </si>
   <si>
     <t xml:space="preserve">Diplomas de Mérito Municipal </t>
   </si>
   <si>
     <t>RESOLUÇÃO CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO DEPUTADO ESTADUAL JORGE SAYED PICCIANI</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>747</t>
   </si>
@@ -255,75 +255,75 @@
   <si>
     <t>RESOLUÇÃO QUE CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL SR.CHICLAIR SALIM JUNIOR</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>REOLUÇÃO QUE CONCEDE O DIPLOMA DE MÉRITO MUNICIPAL AO SR.DECIO DE SOUZA CARAVANA JUNIOR</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO DE VASSOURAS: TRANSPORTE GRATUITO PARA OS ESTUDANTES UNIVERSITÁRIOS QUE ESTUDAM FORA DE VASSOURAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O §1º DO ART. 55 DA LEI Nº 1450/1990.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO ART. 17 DA LEI Nº 1.450 DE 05/14/1990 (LEI ORGÂNICA DO MUNICÍPIO DE VASSOURAS) O §5º.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO - ALTERA O §1º DO ARTIGO 55, DA LEI N.º 1.450/1990. (OBS. PRAZO - VETO - 15 DIAS)</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>DESC - DESCONHECIDO, DESC - DESCONHECIDO</t>
   </si>
@@ -1515,63 +1515,63 @@
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA DO EXERCÍCIO 2007</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A REALIZAÇÃO DE EVENTOS PELA PREFEITURA MUNICIPAL DE VASSOURAS. (OBRIGAÇÃO DE CONTRATAÇÃO DE EMPRESA DE SEGURANÇA COM SEDE NO MUNICÍPIO)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "RUA ZENAIDE TEIXEIRA VALENTE" À RUA "D" DO LOTEAMENTO VENEZA PARQUE, NO BAIRRO SANTA AMÁLIA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>LEI DO PLANO DIRETOR PARTICIPATIVO DE VASSOURAS, OU LEI DO PLANO DE DESENVOLVIMENTO SÓCIO-ECONÔMICO E SUSTENTÁVEL DE VASSOURAS, QUE REVISA, ALTERA, COMPLEMENTA A LEI DO PLANO DE DESENVOLVIMENTO FÍSICO-TERRITORIAL DO MUNICÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER BOLSA DE ESTUDO DE 100% AOS ALUNOS DA REDE PÚBLICA MUNICIPAL E/OU ESTADUAL DE ENSINO QUE SE CLASSIFICAREM EM QUAISQUER CURSOS DA UNIVERSIDADE SEVERINO SOMBRA EM 1º, 2º E 3º LUGARES ENTRE OS MUNÍCIPES VASSOURENSES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 151.500,00 (CENTO E CINQÜENTA E UM MIL E QUINHENTO REAIS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO VALOR TOTAL DE R$ 655.174,10 (SEISCENTOS E CINQÜENTA E CINCO MIL E CENTO E SETENTA E QUATRO REAIS E DEZ CENTAVOS) E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS. (OBS.: EXCESSO PROVÁVEL DE ARRECADAÇÃO DOS ROYALTIES DO PETRÓLEO)</t>
   </si>
   <si>
     <t>96</t>
   </si>
@@ -2140,67 +2140,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2006/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>