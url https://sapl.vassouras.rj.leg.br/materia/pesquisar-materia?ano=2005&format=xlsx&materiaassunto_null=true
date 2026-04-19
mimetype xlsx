--- v0 (2026-01-13)
+++ v1 (2026-04-19)
@@ -51,84 +51,84 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comenda General Severino Sombra</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>COMENDA GENERAL SEVERINO SOMBRA À PROFESSORA LIELZA LERMOS MACHADO</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>DIPL</t>
   </si>
   <si>
     <t xml:space="preserve">Diplomas de Mérito Municipal </t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº698/2005 EM SEU ART.4º CONCEDE O DIPLOMA DE MÉRITO MUNICIPA AS SEGUINTES PERSONALIDADES: SR.ANISIO DA ROCHA GOULART, SR.SERGIO XAVIER DOS SANTOS, SR.ELI JERÔNIMO DA SILVA, SR.WALTER BRANDO, SR.EDIVALDO DE CARVALHO MOREIRA, PROFªSTTELA MARIA BAPTISTA FRANÇA, DRª TEREZINHA SALVADOR NUNES, SR.JORGE ADAUTO DE FREITAS GRANADEIRO, PROFª MARIA DA CONCEIÇÃO CHICARINO OLIVEIRA, CEL.EMIR CAMPOS LARANGEIRA, SR.JOSÉ MILTON RODRIGUES, SR.SAMUEL DE VARGAS FERNANDES, SR.GEORGE FELDHAUS, DR.JOSE MARIA VAZ CAPUTE, PASTOR JONAS SEBASTIÃO DE SOUZA , SRªNATÁLIA MEDEIROS, SR.CÁRMINE COLUCCI NETO, SR.GILBERTO DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.pdf</t>
+    <t>http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI ORGÂNICA DO MUNÍCÍPIO DE VASSOURAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Medalha Municipal Carlos Lacerda</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº698/2005 NO SEU ART.2º FOI CONCEDIDA A MEDALHA DO MÉRITO MUNICIPAL CARLOS LACERDA AS SEGUINTES PERSONALIDADES: PASTOR RENATO JORGE VELOSO, WANDERSON VALÉRIO RIBEIRO FARIAS, ALUISIO JOSÉ LOPES TAVARES, JOSÉ LOPES DA CUNHA,  SERGIO MACHADO FERREIRA, ASTÉRIO PEREIRA DOS SANTOS, CHRISTINO AURELO DA SILVA, CLAUDIO PEREIRA MOREIRA, EDUARDO DA SILVA LIMA NETO, ANTONIO FRANCISCO GOMES, LEONARDO DE MELO IBRAHIM, DR. LUIS CARLOS MARTINS BRANDÃO, SR.HUMBERTO GOMES ASSUNÇÃO, SR.GUSTAVO HALLACK FERREIRA, SR.MARCOS ALEXANDRE EIRAS DA ROCHA E SR.PAULO RICARDO GONFINETTI.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>MMETL</t>
   </si>
   <si>
     <t>Medalha Municipal  Eufrásia Teixeira Leite</t>
   </si>
@@ -489,67 +489,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vassouras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>